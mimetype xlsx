--- v0 (2025-10-07)
+++ v1 (2026-04-07)
@@ -1243,51 +1243,51 @@
       </c>
       <c r="V9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2022/1126/FGAS</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>25 April 2022 12:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>60.0</v>
       </c>
       <c r="H10" t="n">
         <v>37.0</v>
       </c>
       <c r="I10" t="n">
         <v>46.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1328,51 +1328,51 @@
       </c>
       <c r="V10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2022/1159/FGAS</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>01 May 2022 12:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>60.0</v>
       </c>
       <c r="H11" t="n">
         <v>37.0</v>
       </c>
       <c r="I11" t="n">
         <v>46.0</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>