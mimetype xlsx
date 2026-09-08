--- v1 (2026-04-07)
+++ v2 (2026-09-08)
@@ -577,51 +577,51 @@
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2022/694/FGAS</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>26 January 2022 15:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>57.0</v>
       </c>
       <c r="H2" t="n">
         <v>28.0</v>
       </c>
       <c r="I2" t="n">
         <v>6.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>