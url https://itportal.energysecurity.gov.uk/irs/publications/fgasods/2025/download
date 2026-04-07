--- v4 (2026-01-27)
+++ v5 (2026-04-07)
@@ -918,51 +918,51 @@
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2025/6344/FGAS</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24 June 2025 09:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>57.0</v>
       </c>
       <c r="H6" t="n">
         <v>22.0</v>
       </c>
       <c r="I6" t="n">
         <v>29.84</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>