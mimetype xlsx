--- v5 (2026-04-07)
+++ v6 (2026-09-08)
@@ -908,51 +908,51 @@
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>4 (1), 6 (1)</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2025/6344/FGAS</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>24 June 2025 09:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>57.0</v>
       </c>
@@ -967,50 +967,60 @@
           <t>North</t>
         </is>
       </c>
       <c r="K6" t="n">
         <v>1.0</v>
       </c>
       <c r="L6" t="n">
         <v>22.0</v>
       </c>
       <c r="M6" t="n">
         <v>59.06</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>17</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>4 (3)</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2025/6869/FGAS</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>20 October 2025 09:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">