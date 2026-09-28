--- v4 (2026-08-05)
+++ v5 (2026-09-28)
@@ -478,51 +478,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:V5"/>
+  <dimension ref="A2:V6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="22" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>21</v>
       </c>
@@ -886,50 +886,135 @@
       </c>
       <c r="L5" t="n">
         <v>34.0</v>
       </c>
       <c r="M5" t="n">
         <v>42.29</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>113</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
           <t>Yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>IRS/2026/8052/FGAS</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>12 August 2026 08:01</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H6" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I6" t="n">
+        <v>11.156</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L6" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>42.213</v>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>4 (1)</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>