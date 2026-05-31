--- v0 (2025-10-07)
+++ v1 (2026-05-31)
@@ -625,51 +625,51 @@
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>Missing information on EEMS return. Measures put in place to cross check before submission going forward.</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2024/5386/GENERAL</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>27 November 2024 11:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Loyal Subsea</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>LOYAL [Part of SCHIEHALLION]</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>60.0</v>
       </c>
       <c r="G3" t="n">
         <v>24.0</v>
       </c>
       <c r="H3" t="n">
         <v>41.41</v>
@@ -681,53 +681,63 @@
       </c>
       <c r="J3" t="n">
         <v>4.0</v>
       </c>
       <c r="K3" t="n">
         <v>3.0</v>
       </c>
       <c r="L3" t="n">
         <v>25.15</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>no further action required</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2024/5105/GENERAL</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>03 October 2024 04:59</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Brent D Platform</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">