--- v1 (2026-05-31)
+++ v2 (2026-06-22)
@@ -1019,51 +1019,51 @@
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>No further action required</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2024/4711/GENERAL</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>10 July 2024 15:00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Dina Polaris</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Ariadne</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>57.0</v>
       </c>
       <c r="G8" t="n">
         <v>24.0</v>
       </c>
       <c r="H8" t="n">
         <v>35.0</v>
@@ -1075,53 +1075,63 @@
       </c>
       <c r="J8" t="n">
         <v>1.0</v>
       </c>
       <c r="K8" t="n">
         <v>55.0</v>
       </c>
       <c r="L8" t="n">
         <v>43.0</v>
       </c>
       <c r="M8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="Q8" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t>No further action required.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2024/4643/GENERAL</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>17 June 2024 14:58</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Njord Viking</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">