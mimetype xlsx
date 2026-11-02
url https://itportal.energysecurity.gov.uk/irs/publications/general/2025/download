--- v7 (2026-08-05)
+++ v8 (2026-11-02)
@@ -855,51 +855,51 @@
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>No further action.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2025/6947/GENERAL</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>06 November 2025 10:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Murlach</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Murlach</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>57.0</v>
       </c>
       <c r="G6" t="n">
         <v>17.0</v>
       </c>
       <c r="H6" t="n">
         <v>39.07</v>
@@ -911,53 +911,63 @@
       </c>
       <c r="J6" t="n">
         <v>1.0</v>
       </c>
       <c r="K6" t="n">
         <v>39.0</v>
       </c>
       <c r="L6" t="n">
         <v>42.49</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>INV33/25 carried out into failures occurred during this NC. Identified actions have been implemented and investigation was subsequently closed on 01/10/26.</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2025/6811/GENERAL</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>06 October 2025 13:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Western Isles</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">