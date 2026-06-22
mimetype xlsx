--- v5 (2026-02-26)
+++ v6 (2026-06-22)
@@ -1465,51 +1465,51 @@
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2025/6359/GENERAL</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>25 June 2025 14:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ocean Reseracher</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>CLAIR</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>60.0</v>
       </c>
       <c r="G14" t="n">
         <v>42.0</v>
       </c>
       <c r="H14" t="n">
         <v>9.004</v>
@@ -1521,53 +1521,63 @@
       </c>
       <c r="J14" t="n">
         <v>2.0</v>
       </c>
       <c r="K14" t="n">
         <v>30.0</v>
       </c>
       <c r="L14" t="n">
         <v>40.737</v>
       </c>
       <c r="M14" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>No</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>No further action</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2025/6348/GENERAL</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>20 June 2025 12:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Deep Explorer</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">