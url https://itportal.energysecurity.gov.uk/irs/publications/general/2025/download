--- v6 (2026-06-22)
+++ v7 (2026-08-05)
@@ -913,51 +913,51 @@
         <v>1.0</v>
       </c>
       <c r="K6" t="n">
         <v>39.0</v>
       </c>
       <c r="L6" t="n">
         <v>42.49</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2025/6811/GENERAL</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>06 October 2025 13:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Western Isles</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">