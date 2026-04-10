--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -1370,51 +1370,51 @@
       </c>
       <c r="AA8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2021/194/OCR</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>06 October 2021 10:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>59.0</v>
       </c>
       <c r="H9" t="n">
         <v>21.0</v>
       </c>
       <c r="I9" t="n">
         <v>4.0</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1603,51 +1603,51 @@
       </c>
       <c r="AA10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2021/210/OCR</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>31 October 2021 10:30</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>58.0</v>
       </c>
       <c r="H11" t="n">
         <v>27.0</v>
       </c>
       <c r="I11" t="n">
         <v>40.0</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3101,51 +3101,51 @@
       </c>
       <c r="AA23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2021/312/OCR</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>14 November 2021 11:40</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>58.0</v>
       </c>
       <c r="H24" t="n">
         <v>26.0</v>
       </c>
       <c r="I24" t="n">
         <v>58.0</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3217,51 +3217,51 @@
       </c>
       <c r="AA24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2021/312/OCR</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>14 November 2021 11:40</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>58.0</v>
       </c>
       <c r="H25" t="n">
         <v>26.0</v>
       </c>
       <c r="I25" t="n">
         <v>58.0</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5052,51 +5052,51 @@
       </c>
       <c r="AA40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2021/503/OCR</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>15 December 2021 17:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>56.0</v>
       </c>
       <c r="H41" t="n">
         <v>27.0</v>
       </c>
       <c r="I41" t="n">
         <v>10.0</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>North</t>
         </is>