--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1053,51 +1053,51 @@
       </c>
       <c r="Y5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2021/152/OCR</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>05 October 2021 14:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>57.0</v>
       </c>
@@ -1112,50 +1112,80 @@
           <t>North</t>
         </is>
       </c>
       <c r="K6" t="n">
         <v>1.0</v>
       </c>
       <c r="L6" t="n">
         <v>57.0</v>
       </c>
       <c r="M6" t="n">
         <v>19.0</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t>Condition 2 - chemical not included in the permit</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2021/178/OCR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>19 October 2021 09:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">