--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -1010,51 +1010,51 @@
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2022/659/OCR</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>18 January 2022 13:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>60.0</v>
       </c>
       <c r="H6" t="n">
         <v>37.0</v>
       </c>
       <c r="I6" t="n">
         <v>45.0</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1821,51 +1821,51 @@
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2022/698/OCR</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>25 January 2022 08:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>58.0</v>
       </c>
       <c r="H13" t="n">
         <v>26.0</v>
       </c>
       <c r="I13" t="n">
         <v>58.0</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2484,51 +2484,51 @@
       </c>
       <c r="AA18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2022/893/OCR</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>09 March 2022 19:30</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>56.0</v>
       </c>
       <c r="H19" t="n">
         <v>27.0</v>
       </c>
       <c r="I19" t="n">
         <v>10.0</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2832,51 +2832,51 @@
       </c>
       <c r="AA21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2022/953/OCR</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>18 March 2022 17:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
         <v>0.0</v>
       </c>
       <c r="I22" t="n">
         <v>44.0</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3604,51 +3604,51 @@
       </c>
       <c r="AA28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>60.0</v>
       </c>
       <c r="H29" t="n">
         <v>48.0</v>
       </c>
       <c r="I29" t="n">
         <v>36.0</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3720,51 +3720,51 @@
       </c>
       <c r="AA29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>60.0</v>
       </c>
       <c r="H30" t="n">
         <v>48.0</v>
       </c>
       <c r="I30" t="n">
         <v>36.0</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3836,51 +3836,51 @@
       </c>
       <c r="AA30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>60.0</v>
       </c>
       <c r="H31" t="n">
         <v>48.0</v>
       </c>
       <c r="I31" t="n">
         <v>36.0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3952,51 +3952,51 @@
       </c>
       <c r="AA31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>60.0</v>
       </c>
       <c r="H32" t="n">
         <v>48.0</v>
       </c>
       <c r="I32" t="n">
         <v>36.0</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4068,51 +4068,51 @@
       </c>
       <c r="AA32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>60.0</v>
       </c>
       <c r="H33" t="n">
         <v>48.0</v>
       </c>
       <c r="I33" t="n">
         <v>36.0</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4184,51 +4184,51 @@
       </c>
       <c r="AA33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>60.0</v>
       </c>
       <c r="H34" t="n">
         <v>48.0</v>
       </c>
       <c r="I34" t="n">
         <v>36.0</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4300,51 +4300,51 @@
       </c>
       <c r="AA34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>60.0</v>
       </c>
       <c r="H35" t="n">
         <v>48.0</v>
       </c>
       <c r="I35" t="n">
         <v>36.0</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4416,51 +4416,51 @@
       </c>
       <c r="AA35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2022/1095/OCR</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>15 April 2022 01:30</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>60.0</v>
       </c>
       <c r="H36" t="n">
         <v>48.0</v>
       </c>
       <c r="I36" t="n">
         <v>36.0</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8086,51 +8086,51 @@
       </c>
       <c r="AA67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2022/1400/OCR</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>20 June 2022 19:10</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Scapa Template</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="G68" t="n">
         <v>58.0</v>
       </c>
       <c r="H68" t="n">
         <v>25.0</v>
       </c>
       <c r="I68" t="n">
         <v>39.0</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8202,51 +8202,51 @@
       </c>
       <c r="AA68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2022/1485/OCR</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>13 July 2022 18:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G69" t="n">
         <v>60.0</v>
       </c>
       <c r="H69" t="n">
         <v>37.0</v>
       </c>
       <c r="I69" t="n">
         <v>45.92</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8318,51 +8318,51 @@
       </c>
       <c r="AA69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2022/1515/OCR</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>19 July 2022 11:30</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Stena Don MODU</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G70" t="n">
         <v>58.0</v>
       </c>
       <c r="H70" t="n">
         <v>10.0</v>
       </c>
       <c r="I70" t="n">
         <v>28.0</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8434,51 +8434,51 @@
       </c>
       <c r="AA70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2022/1515/OCR</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>19 July 2022 11:30</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Stena Don MODU</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G71" t="n">
         <v>58.0</v>
       </c>
       <c r="H71" t="n">
         <v>10.0</v>
       </c>
       <c r="I71" t="n">
         <v>28.0</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8550,51 +8550,51 @@
       </c>
       <c r="AA71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>IRS/2022/1515/OCR</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>19 July 2022 11:30</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Stena Don MODU</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G72" t="n">
         <v>58.0</v>
       </c>
       <c r="H72" t="n">
         <v>10.0</v>
       </c>
       <c r="I72" t="n">
         <v>28.0</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8666,51 +8666,51 @@
       </c>
       <c r="AA72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>IRS/2022/1515/OCR</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>19 July 2022 11:30</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Stena Don MODU</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G73" t="n">
         <v>58.0</v>
       </c>
       <c r="H73" t="n">
         <v>10.0</v>
       </c>
       <c r="I73" t="n">
         <v>28.0</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8782,51 +8782,51 @@
       </c>
       <c r="AA73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2022/1515/OCR</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>19 July 2022 11:30</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Stena Don MODU</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G74" t="n">
         <v>58.0</v>
       </c>
       <c r="H74" t="n">
         <v>10.0</v>
       </c>
       <c r="I74" t="n">
         <v>28.0</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9209,51 +9209,51 @@
       </c>
       <c r="AA77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2022/1619/OCR</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>12 August 2022 02:00</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>ARKWRIGHT</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>57.0</v>
       </c>
       <c r="H78" t="n">
         <v>22.0</v>
       </c>
       <c r="I78" t="n">
         <v>29.0</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10491,51 +10491,51 @@
       </c>
       <c r="AA88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2022/1742/OCR</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>06 September 2022 13:00</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G89" t="n">
         <v>57.0</v>
       </c>
       <c r="H89" t="n">
         <v>0.0</v>
       </c>
       <c r="I89" t="n">
         <v>44.0</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10839,51 +10839,51 @@
       </c>
       <c r="AA91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2022/1774/OCR</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>14 September 2022 12:22</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>60.0</v>
       </c>
       <c r="H92" t="n">
         <v>48.0</v>
       </c>
       <c r="I92" t="n">
         <v>36.0</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10955,51 +10955,51 @@
       </c>
       <c r="AA92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>IRS/2022/1857/OCR</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>20 September 2022 13:00</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G93" t="n">
         <v>57.0</v>
       </c>
       <c r="H93" t="n">
         <v>0.0</v>
       </c>
       <c r="I93" t="n">
         <v>44.0</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>North</t>
         </is>