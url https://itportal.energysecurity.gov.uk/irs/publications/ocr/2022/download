--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -2938,51 +2938,51 @@
       </c>
       <c r="Y22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2022/998/OCR</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>26 November 2021 12:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>57.0</v>
       </c>
@@ -2997,50 +2997,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>1.0</v>
       </c>
       <c r="L23" t="n">
         <v>57.0</v>
       </c>
       <c r="M23" t="n">
         <v>19.0</v>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>Condition 2 - use of chemical in line with the chemical permit submission and CRA: non compliance associated with residual end of pipe concentration, daily kg usage quantity and the inaccurate permit description for the application of CRW85440</t>
+        </is>
+      </c>
+      <c r="T23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>CRW85440</t>
+        </is>
+      </c>
+      <c r="V23" t="n">
+        <v>14562.88</v>
+      </c>
+      <c r="W23" t="n">
+        <v>14562.88</v>
+      </c>
+      <c r="X23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z23" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2022/1006/OCR</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>23 March 2022 05:35</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -7885,51 +7926,51 @@
       </c>
       <c r="Y65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2022/1353/OCR</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>15 June 2022 10:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
@@ -7944,50 +7985,94 @@
           <t>North</t>
         </is>
       </c>
       <c r="K66" t="n">
         <v>1.0</v>
       </c>
       <c r="L66" t="n">
         <v>57.0</v>
       </c>
       <c r="M66" t="n">
         <v>19.0</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr">
+        <is>
+          <t>Condition 2 - use of a chemical in line with the chemical permit submission and CRA: application description, non compliance associated with 85 ppm dose rate, exceeding the pump rate of 0.21 l/h, not meeting the 23 mg/L dosage stated for the basis of CHARM, potential annual use / discharge breach TBC
+Release quantity estimated at 700 kg for initial notification of non compliance, quantity will be updated once confirmed by Production Chemistry
+Version 2 update 21/6/2022: quantity of release updated with input from Production Chemistry
+Version 3 update 8/7/2022: quantity of release updated with input from Production Chemistry for non compliance period Dec 2021 - end June 2022. Total release calculated as 2706.82 kg.</t>
+        </is>
+      </c>
+      <c r="T66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U66" t="inlineStr">
+        <is>
+          <t>SCAL16662A</t>
+        </is>
+      </c>
+      <c r="V66" t="n">
+        <v>2706.82</v>
+      </c>
+      <c r="W66" t="n">
+        <v>2706.82</v>
+      </c>
+      <c r="X66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z66" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2022/1396/OCR</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>25 June 2022 12:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
@@ -8888,51 +8973,51 @@
       </c>
       <c r="Y74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2022/1553/OCR</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>13 July 2022 12:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>57.0</v>
       </c>
@@ -8947,50 +9032,92 @@
           <t>North</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>1.0</v>
       </c>
       <c r="L75" t="n">
         <v>8.0</v>
       </c>
       <c r="M75" t="n">
         <v>39.0</v>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>Condition 2
+This permit condition requires that the permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U75" t="inlineStr">
+        <is>
+          <t>Castrol Brayo Micronic SV3</t>
+        </is>
+      </c>
+      <c r="V75" t="n">
+        <v>10705.0</v>
+      </c>
+      <c r="W75" t="n">
+        <v>107.0</v>
+      </c>
+      <c r="X75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2022/1565/OCR</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>02 August 2022 10:00</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">