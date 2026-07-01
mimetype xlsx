--- v2 (2026-05-09)
+++ v3 (2026-07-01)
@@ -3528,51 +3528,51 @@
       </c>
       <c r="AA27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2022/1084/OCR</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>29 March 2022 12:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>58.0</v>
       </c>
       <c r="H28" t="n">
         <v>21.0</v>
       </c>
       <c r="I28" t="n">
         <v>38.0</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6561,51 +6561,51 @@
       </c>
       <c r="AA53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2022/1179/OCR</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>11 May 2022 06:20</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>58.0</v>
       </c>
       <c r="H54" t="n">
         <v>21.0</v>
       </c>
       <c r="I54" t="n">
         <v>38.0</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>