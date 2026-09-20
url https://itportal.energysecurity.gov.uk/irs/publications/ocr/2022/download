--- v3 (2026-07-01)
+++ v4 (2026-09-20)
@@ -9452,51 +9452,51 @@
       </c>
       <c r="AA78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2022/1670/OCR</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>22 August 2022 14:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>57.0</v>
       </c>
       <c r="H79" t="n">
         <v>28.0</v>
       </c>
       <c r="I79" t="n">
         <v>6.0</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>