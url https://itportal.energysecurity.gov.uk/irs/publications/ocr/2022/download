--- v4 (2026-09-20)
+++ v5 (2026-11-03)
@@ -599,51 +599,51 @@
       </c>
       <c r="W1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2022/591/OCR</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>26 September 2016 06:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Scott South Subsea Structure E</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>58.0</v>
       </c>
@@ -658,50 +658,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>0.0</v>
       </c>
       <c r="L2" t="n">
         <v>12.0</v>
       </c>
       <c r="M2" t="n">
         <v>8.0</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>22</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>3 (1)</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Oceanic HW540 E</t>
+        </is>
+      </c>
+      <c r="V2" t="n">
+        <v>1151.0</v>
+      </c>
+      <c r="W2" t="n">
+        <v>1151.0</v>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2022/593/OCR</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>05 January 2022 15:34</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">