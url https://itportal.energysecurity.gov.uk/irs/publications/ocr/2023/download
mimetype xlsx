--- v2 (2026-05-20)
+++ v3 (2026-09-20)
@@ -6554,51 +6554,51 @@
       </c>
       <c r="AA53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2023/3182/OCR</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>14 August 2023 07:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>57.0</v>
       </c>
       <c r="H54" t="n">
         <v>58.0</v>
       </c>
       <c r="I54" t="n">
         <v>8.0</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6670,51 +6670,51 @@
       </c>
       <c r="AA54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2023/3182/OCR</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>14 August 2023 07:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G55" t="n">
         <v>57.0</v>
       </c>
       <c r="H55" t="n">
         <v>58.0</v>
       </c>
       <c r="I55" t="n">
         <v>8.0</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6786,51 +6786,51 @@
       </c>
       <c r="AA55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2023/3182/OCR</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>14 August 2023 07:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>57.0</v>
       </c>
       <c r="H56" t="n">
         <v>58.0</v>
       </c>
       <c r="I56" t="n">
         <v>8.0</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6902,51 +6902,51 @@
       </c>
       <c r="AA56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2023/3182/OCR</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>14 August 2023 07:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
         <v>58.0</v>
       </c>
       <c r="I57" t="n">
         <v>8.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7018,51 +7018,51 @@
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2023/3182/OCR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>14 August 2023 07:00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>57.0</v>
       </c>
       <c r="H58" t="n">
         <v>58.0</v>
       </c>
       <c r="I58" t="n">
         <v>8.0</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>