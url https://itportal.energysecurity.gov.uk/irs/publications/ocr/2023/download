--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -1421,51 +1421,51 @@
       </c>
       <c r="AA8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2023/2531/OCR</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>03 March 2023 12:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Deep Discoverer</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>58.0</v>
       </c>
       <c r="H9" t="n">
         <v>9.0</v>
       </c>
       <c r="I9" t="n">
         <v>19.0</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2436,51 +2436,51 @@
       </c>
       <c r="AA18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2023/2669/OCR</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>10 April 2023 03:30</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>TWEEDSMUIR</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>57.0</v>
       </c>
       <c r="H19" t="n">
         <v>59.0</v>
       </c>
       <c r="I19" t="n">
         <v>45.234</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2744,51 +2744,51 @@
       </c>
       <c r="AA21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2023/2721/OCR</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>26 April 2023 11:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>60.0</v>
       </c>
       <c r="H22" t="n">
         <v>48.0</v>
       </c>
       <c r="I22" t="n">
         <v>36.0</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3904,51 +3904,51 @@
       </c>
       <c r="AA31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2023/2918/OCR</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>10 June 2023 19:45</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>58.0</v>
       </c>
       <c r="H32" t="n">
         <v>6.0</v>
       </c>
       <c r="I32" t="n">
         <v>5.0</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6042,51 +6042,51 @@
       </c>
       <c r="AA50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2023/3111/OCR</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>28 July 2023 12:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>60.0</v>
       </c>
       <c r="H51" t="n">
         <v>48.0</v>
       </c>
       <c r="I51" t="n">
         <v>36.0</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6274,51 +6274,51 @@
       </c>
       <c r="AA52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2023/3181/OCR</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>15 August 2023 14:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>59.0</v>
       </c>
       <c r="H53" t="n">
         <v>21.0</v>
       </c>
       <c r="I53" t="n">
         <v>4.0</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>