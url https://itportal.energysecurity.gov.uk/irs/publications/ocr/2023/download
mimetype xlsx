--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -1853,51 +1853,51 @@
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2023/2614/OCR</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>27 February 2023 07:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
@@ -1912,67 +1912,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
         <v>0.0</v>
       </c>
       <c r="L13" t="n">
         <v>59.0</v>
       </c>
       <c r="M13" t="n">
         <v>54.0</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>Condition 2 &amp; 3  – use of a chemical in line with the permit submission and CRA: application description, permitted quantity of chemical</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>DFO82773</t>
+        </is>
+      </c>
+      <c r="V13" t="n">
+        <v>588.3</v>
+      </c>
+      <c r="W13" t="n">
+        <v>588.3</v>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2023/2614/OCR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>27 February 2023 07:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>57.0</v>
       </c>
@@ -1987,50 +2028,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>0.0</v>
       </c>
       <c r="L14" t="n">
         <v>59.0</v>
       </c>
       <c r="M14" t="n">
         <v>54.0</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>Condition 2 &amp; 3  – use of a chemical in line with the permit submission and CRA: application description, permitted quantity of chemical</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>RBW85178</t>
+        </is>
+      </c>
+      <c r="V14" t="n">
+        <v>8.3</v>
+      </c>
+      <c r="W14" t="n">
+        <v>8.3</v>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2023/2617/OCR</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>29 March 2023 10:14</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2235,51 +2317,51 @@
       </c>
       <c r="Y16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2023/2647/OCR</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>31 March 2023 07:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>57.0</v>
       </c>
@@ -2294,50 +2376,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>1.0</v>
       </c>
       <c r="L17" t="n">
         <v>8.0</v>
       </c>
       <c r="M17" t="n">
         <v>39.0</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>Condition 2 &amp; 3  – use of a chemical in line with the permit submission and CRA: application description, permitted quantity of chemical.</t>
+        </is>
+      </c>
+      <c r="T17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>PARA16284A  - wax inhibitor</t>
+        </is>
+      </c>
+      <c r="V17" t="n">
+        <v>5.9</v>
+      </c>
+      <c r="W17" t="n">
+        <v>5.9</v>
+      </c>
+      <c r="X17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2023/2663/OCR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>07 April 2023 10:58</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -5398,51 +5521,51 @@
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2023/2995/OCR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>25 June 2023 19:33</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>57.0</v>
       </c>
@@ -5457,50 +5580,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
         <v>1.0</v>
       </c>
       <c r="L45" t="n">
         <v>8.0</v>
       </c>
       <c r="M45" t="n">
         <v>39.0</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>3) Permitted quantities of chemicals</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>Corrtreat 7073</t>
+        </is>
+      </c>
+      <c r="V45" t="n">
+        <v>1758.0</v>
+      </c>
+      <c r="W45" t="n">
+        <v>1231.0</v>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2023/3012/OCR</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>30 June 2023 16:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -7065,51 +7229,51 @@
       </c>
       <c r="Y59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2023/3276/OCR</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>12 August 2023 08:00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>57.0</v>
       </c>
@@ -7124,50 +7288,80 @@
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
         <v>57.0</v>
       </c>
       <c r="M60" t="n">
         <v>19.0</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2023/3305/OCR</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>12 September 2023 08:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -7837,51 +8031,51 @@
       </c>
       <c r="Y66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2023/3619/OCR</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>13 October 2023 08:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G67" t="n">
         <v>57.0</v>
       </c>
@@ -7896,67 +8090,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K67" t="n">
         <v>1.0</v>
       </c>
       <c r="L67" t="n">
         <v>57.0</v>
       </c>
       <c r="M67" t="n">
         <v>19.0</v>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t>Condition 2 - use of chemical in line with the chemical permit submission and CRA</t>
+        </is>
+      </c>
+      <c r="T67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U67" t="inlineStr">
+        <is>
+          <t>DMO86761</t>
+        </is>
+      </c>
+      <c r="V67" t="n">
+        <v>108.0</v>
+      </c>
+      <c r="W67" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="X67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z67" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2023/3620/OCR</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>06 November 2023 02:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G68" t="n">
         <v>57.0</v>
       </c>
@@ -7971,50 +8206,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K68" t="n">
         <v>1.0</v>
       </c>
       <c r="L68" t="n">
         <v>57.0</v>
       </c>
       <c r="M68" t="n">
         <v>19.0</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr">
+        <is>
+          <t>Condition 2 – use of chemical in line with the chemical permit submission and CRA</t>
+        </is>
+      </c>
+      <c r="T68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t>SCAL16662A</t>
+        </is>
+      </c>
+      <c r="V68" t="n">
+        <v>35.568</v>
+      </c>
+      <c r="W68" t="n">
+        <v>35.568</v>
+      </c>
+      <c r="X68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z68" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2023/3628/OCR</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>13 November 2023 08:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
@@ -8220,51 +8496,51 @@
       </c>
       <c r="Y70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G71" t="n">
         <v>58.0</v>
       </c>
@@ -8279,67 +8555,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K71" t="n">
         <v>1.0</v>
       </c>
       <c r="L71" t="n">
         <v>29.0</v>
       </c>
       <c r="M71" t="n">
         <v>24.0</v>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>Barite, Haliburton Energy Services</t>
+        </is>
+      </c>
+      <c r="V71" t="n">
+        <v>976.1</v>
+      </c>
+      <c r="W71" t="n">
+        <v>976.1</v>
+      </c>
+      <c r="X71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z71" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G72" t="n">
         <v>58.0</v>
       </c>
@@ -8354,67 +8671,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K72" t="n">
         <v>1.0</v>
       </c>
       <c r="L72" t="n">
         <v>29.0</v>
       </c>
       <c r="M72" t="n">
         <v>24.0</v>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R72" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U72" t="inlineStr">
+        <is>
+          <t>CAUSTIC SODA, Baker Hughes Limited</t>
+        </is>
+      </c>
+      <c r="V72" t="n">
+        <v>10.2</v>
+      </c>
+      <c r="W72" t="n">
+        <v>10.21</v>
+      </c>
+      <c r="X72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z72" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G73" t="n">
         <v>58.0</v>
       </c>
@@ -8429,67 +8787,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K73" t="n">
         <v>1.0</v>
       </c>
       <c r="L73" t="n">
         <v>29.0</v>
       </c>
       <c r="M73" t="n">
         <v>24.0</v>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U73" t="inlineStr">
+        <is>
+          <t>EcoSpacer II, Halliburton Energy Services</t>
+        </is>
+      </c>
+      <c r="V73" t="n">
+        <v>8.3</v>
+      </c>
+      <c r="W73" t="n">
+        <v>8.3</v>
+      </c>
+      <c r="X73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z73" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G74" t="n">
         <v>58.0</v>
       </c>
@@ -8504,67 +8903,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K74" t="n">
         <v>1.0</v>
       </c>
       <c r="L74" t="n">
         <v>29.0</v>
       </c>
       <c r="M74" t="n">
         <v>24.0</v>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U74" t="inlineStr">
+        <is>
+          <t>Musol Solvent, Haliburton Energy Services</t>
+        </is>
+      </c>
+      <c r="V74" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="W74" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="X74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z74" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>58.0</v>
       </c>
@@ -8579,67 +9019,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>1.0</v>
       </c>
       <c r="L75" t="n">
         <v>29.0</v>
       </c>
       <c r="M75" t="n">
         <v>24.0</v>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U75" t="inlineStr">
+        <is>
+          <t>NF-6, Halliburton Energy Services</t>
+        </is>
+      </c>
+      <c r="V75" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="W75" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="X75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>58.0</v>
       </c>
@@ -8654,67 +9135,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K76" t="n">
         <v>1.0</v>
       </c>
       <c r="L76" t="n">
         <v>29.0</v>
       </c>
       <c r="M76" t="n">
         <v>24.0</v>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>OSW80490, Baker Hughes Limited</t>
+        </is>
+      </c>
+      <c r="V76" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="W76" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="X76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z76" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>58.0</v>
       </c>
@@ -8729,67 +9251,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K77" t="n">
         <v>1.0</v>
       </c>
       <c r="L77" t="n">
         <v>29.0</v>
       </c>
       <c r="M77" t="n">
         <v>24.0</v>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>RX-1236, Romex Ltd</t>
+        </is>
+      </c>
+      <c r="V77" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="W77" t="n">
+        <v>27.2</v>
+      </c>
+      <c r="X77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z77" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2023/3679/OCR</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>22 November 2023 14:50</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>KINGFISHER</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>58.0</v>
       </c>
@@ -8804,50 +9367,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K78" t="n">
         <v>1.0</v>
       </c>
       <c r="L78" t="n">
         <v>29.0</v>
       </c>
       <c r="M78" t="n">
         <v>24.0</v>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R78" t="inlineStr">
+        <is>
+          <t>Condition 2</t>
+        </is>
+      </c>
+      <c r="T78" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U78" t="inlineStr">
+        <is>
+          <t>Sem-1205, Haliburton Energy Services</t>
+        </is>
+      </c>
+      <c r="V78" t="n">
+        <v>75.6</v>
+      </c>
+      <c r="W78" t="n">
+        <v>75.6</v>
+      </c>
+      <c r="X78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z78" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2023/3711/OCR</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>28 November 2023 12:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">