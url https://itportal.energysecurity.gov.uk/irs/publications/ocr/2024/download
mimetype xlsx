--- v3 (2026-03-21)
+++ v4 (2026-04-10)
@@ -957,51 +957,51 @@
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2024/3894/OCR</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>11 January 2024 09:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>58.0</v>
       </c>
       <c r="H5" t="n">
         <v>26.0</v>
       </c>
       <c r="I5" t="n">
         <v>58.0</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2465,51 +2465,51 @@
       </c>
       <c r="AA17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2024/4150/OCR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>01 March 2024 16:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>59.0</v>
       </c>
       <c r="H18" t="n">
         <v>21.0</v>
       </c>
       <c r="I18" t="n">
         <v>4.0</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4089,51 +4089,51 @@
       </c>
       <c r="AA31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2024/4171/OCR</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>08 March 2024 11:15</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>56.0</v>
       </c>
       <c r="H32" t="n">
         <v>24.0</v>
       </c>
       <c r="I32" t="n">
         <v>1.0</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5423,51 +5423,51 @@
       </c>
       <c r="AA43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>IRS/2024/4415/OCR</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>30 April 2024 12:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Laggan Subsea Prod System</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>LAGGAN</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>60.0</v>
       </c>
       <c r="H44" t="n">
         <v>56.0</v>
       </c>
       <c r="I44" t="n">
         <v>42.0</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5972,51 +5972,51 @@
       </c>
       <c r="AA48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2024/4521/OCR</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>23 May 2024 09:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>57.0</v>
       </c>
       <c r="H49" t="n">
         <v>0.0</v>
       </c>
       <c r="I49" t="n">
         <v>44.0</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6544,51 +6544,51 @@
       </c>
       <c r="AA53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2024/4655/OCR</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>25 June 2024 07:13</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>57.0</v>
       </c>
       <c r="H54" t="n">
         <v>54.0</v>
       </c>
       <c r="I54" t="n">
         <v>13.0</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7008,51 +7008,51 @@
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2024/4748/OCR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>16 July 2024 17:50</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>57.0</v>
       </c>
       <c r="H58" t="n">
         <v>22.0</v>
       </c>
       <c r="I58" t="n">
         <v>29.0</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7357,51 +7357,51 @@
       </c>
       <c r="AA60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2024/4813/OCR</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>02 August 2024 10:35</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>58.0</v>
       </c>
       <c r="H61" t="n">
         <v>26.0</v>
       </c>
       <c r="I61" t="n">
         <v>57.28</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8517,51 +8517,51 @@
       </c>
       <c r="AA70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2024/5048/OCR</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>23 September 2024 10:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G71" t="n">
         <v>60.0</v>
       </c>
       <c r="H71" t="n">
         <v>48.0</v>
       </c>
       <c r="I71" t="n">
         <v>36.0</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8971,51 +8971,51 @@
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2024/5192/OCR</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>18 October 2024 16:30</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>58.0</v>
       </c>
       <c r="H75" t="n">
         <v>27.0</v>
       </c>
       <c r="I75" t="n">
         <v>40.86</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>