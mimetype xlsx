--- v4 (2026-04-10)
+++ v5 (2026-07-01)
@@ -9297,51 +9297,51 @@
       </c>
       <c r="AA77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2024/5304/OCR</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>01 November 2024 11:00</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Affleck</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>AFFLECK</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>56.0</v>
       </c>
       <c r="H78" t="n">
         <v>26.0</v>
       </c>
       <c r="I78" t="n">
         <v>30.74</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9402,51 +9402,51 @@
       </c>
       <c r="AA78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2024/5338/OCR</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>18 November 2024 12:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>58.0</v>
       </c>
       <c r="H79" t="n">
         <v>21.0</v>
       </c>
       <c r="I79" t="n">
         <v>38.6</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9508,51 +9508,51 @@
       </c>
       <c r="Y79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2024/5374/OCR</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>04 June 2024 09:00</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>60.0</v>
       </c>
@@ -9567,50 +9567,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K80" t="n">
         <v>4.0</v>
       </c>
       <c r="L80" t="n">
         <v>4.0</v>
       </c>
       <c r="M80" t="n">
         <v>0.0</v>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>20</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="V80" t="n">
+        <v>111046.05</v>
+      </c>
+      <c r="W80" t="n">
+        <v>111046.05</v>
+      </c>
+      <c r="X80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2024/5450/OCR</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>02 December 2024 05:32</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">