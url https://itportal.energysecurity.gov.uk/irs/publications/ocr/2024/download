--- v5 (2026-07-01)
+++ v6 (2026-09-20)
@@ -2001,51 +2001,51 @@
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2024/4086/OCR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>26 January 2024 07:48</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>53.0</v>
       </c>
       <c r="H14" t="n">
         <v>1.0</v>
       </c>
       <c r="I14" t="n">
         <v>3.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>