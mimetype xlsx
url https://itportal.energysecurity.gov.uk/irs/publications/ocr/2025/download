--- v9 (2026-08-30)
+++ v10 (2026-09-20)
@@ -2100,51 +2100,51 @@
       </c>
       <c r="AA15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2025/5876/OCR</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>03 March 2025 02:15</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>EVELYN</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>57.0</v>
       </c>
       <c r="H16" t="n">
         <v>1.0</v>
       </c>
       <c r="I16" t="n">
         <v>28.579</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>