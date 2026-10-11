--- v10 (2026-09-20)
+++ v11 (2026-10-11)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA88"/>
+  <dimension ref="A2:AA86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4675,368 +4675,409 @@
       </c>
       <c r="X38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>IRS/2025/6387/OCR</t>
+          <t>IRS/2025/6388/OCR</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>30 June 2025 02:52</t>
+          <t>30 June 2025 11:59</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Elgin PUQ Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H39" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I39" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
         <v>0.0</v>
       </c>
-      <c r="I39" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="L39" t="n">
-        <v>50.0</v>
+        <v>42.0</v>
       </c>
       <c r="M39" t="n">
-        <v>24.0</v>
+        <v>46.93</v>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>CORR11389A</t>
+        </is>
+      </c>
+      <c r="V39" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W39" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z39" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>IRS/2025/6388/OCR</t>
+          <t>IRS/2025/6396/OCR</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>30 June 2025 11:59</t>
+          <t>02 July 2025 07:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H40" t="n">
-        <v>46.0</v>
+        <v>39.0</v>
       </c>
       <c r="I40" t="n">
-        <v>12.43</v>
+        <v>44.0</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K40" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L40" t="n">
-        <v>42.0</v>
+        <v>8.0</v>
       </c>
       <c r="M40" t="n">
-        <v>46.93</v>
+        <v>39.0</v>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>Condition 3: Permitted quantities of chemicals - over injection of permitted chemical.</t>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U40" t="inlineStr">
         <is>
-          <t>CORR11389A</t>
+          <t>PARA16284A</t>
         </is>
       </c>
       <c r="V40" t="n">
-        <v>0.1</v>
+        <v>18.4</v>
       </c>
       <c r="W40" t="n">
-        <v>0.0</v>
+        <v>18.4</v>
       </c>
       <c r="X40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>IRS/2025/6396/OCR</t>
+          <t>IRS/2025/6397/OCR</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>02 July 2025 07:00</t>
+          <t>02 July 2025 15:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H41" t="n">
-        <v>39.0</v>
+        <v>35.0</v>
       </c>
       <c r="I41" t="n">
-        <v>44.0</v>
+        <v>1.02</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K41" t="n">
         <v>1.0</v>
       </c>
       <c r="L41" t="n">
-        <v>8.0</v>
+        <v>32.0</v>
       </c>
       <c r="M41" t="n">
-        <v>39.0</v>
+        <v>54.06</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
-          <t>Condition 3: Permitted quantities of chemicals - over injection of permitted chemical.</t>
+          <t>During the quarterly chemicals tracking review it was identified that EMBR13433A  dosage rate exceeded the maximum dosage of 50 ppm (as per CRA) and appeared to be at 50.6ppm on 17 of June. There was a production drop over that day, which led to the daily dosage exceedance.</t>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U41" t="inlineStr">
         <is>
-          <t>PARA16284A</t>
+          <t>EMBR13433A</t>
         </is>
       </c>
       <c r="V41" t="n">
-        <v>18.4</v>
+        <v>12.45</v>
       </c>
       <c r="W41" t="n">
-        <v>18.4</v>
+        <v>12.45</v>
       </c>
       <c r="X41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>IRS/2025/6397/OCR</t>
+          <t>IRS/2025/6412/OCR</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>02 July 2025 15:00</t>
+          <t>07 July 2025 10:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>61.0</v>
       </c>
       <c r="H42" t="n">
         <v>35.0</v>
       </c>
       <c r="I42" t="n">
         <v>1.02</v>
@@ -5055,104 +5096,104 @@
       <c r="M42" t="n">
         <v>54.06</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
-          <t>During the quarterly chemicals tracking review it was identified that EMBR13433A  dosage rate exceeded the maximum dosage of 50 ppm (as per CRA) and appeared to be at 50.6ppm on 17 of June. There was a production drop over that day, which led to the daily dosage exceedance.</t>
+          <t>During the quarterly chemicals tracking review it was identified that in the last few months, as Penguins was starting up new wells and also experiencing some production trips, there was an exceedance of a daily dosage of CORR12542A. This was due to the production fluid rates fluctuations. The target dosage of CORR12542A was exceeded on the following days: 02.02, 14-17.03, 25-31.03, 02-07.04, 09-10.04, 12-16.04, 22-24.04, 26-27.04, 29-30.04, 01.05, 04.05, 06.05, 07.05, 09.05, 13.05 and 15.05.</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>EMBR13433A</t>
+          <t>CORR12452A</t>
         </is>
       </c>
       <c r="V42" t="n">
-        <v>12.45</v>
+        <v>4842.59</v>
       </c>
       <c r="W42" t="n">
-        <v>12.45</v>
+        <v>4842.59</v>
       </c>
       <c r="X42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>IRS/2025/6412/OCR</t>
+          <t>IRS/2025/6417/OCR</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>07 July 2025 10:00</t>
+          <t>06 July 2025 21:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>61.0</v>
       </c>
       <c r="H43" t="n">
         <v>35.0</v>
       </c>
       <c r="I43" t="n">
         <v>1.02</v>
@@ -5171,877 +5212,918 @@
       <c r="M43" t="n">
         <v>54.06</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
-          <t>During the quarterly chemicals tracking review it was identified that in the last few months, as Penguins was starting up new wells and also experiencing some production trips, there was an exceedance of a daily dosage of CORR12542A. This was due to the production fluid rates fluctuations. The target dosage of CORR12542A was exceeded on the following days: 02.02, 14-17.03, 25-31.03, 02-07.04, 09-10.04, 12-16.04, 22-24.04, 26-27.04, 29-30.04, 01.05, 04.05, 06.05, 07.05, 09.05, 13.05 and 15.05.</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>CORR12452A</t>
         </is>
       </c>
       <c r="V43" t="n">
-        <v>4842.59</v>
+        <v>168.63</v>
       </c>
       <c r="W43" t="n">
-        <v>4842.59</v>
+        <v>168.63</v>
       </c>
       <c r="X43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>IRS/2025/6417/OCR</t>
+          <t>IRS/2025/6434/OCR</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>06 July 2025 21:00</t>
+          <t>10 July 2025 15:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>PIPER</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>61.0</v>
+        <v>58.0</v>
       </c>
       <c r="H44" t="n">
-        <v>35.0</v>
+        <v>27.0</v>
       </c>
       <c r="I44" t="n">
-        <v>1.02</v>
+        <v>41.655</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K44" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L44" t="n">
-        <v>32.0</v>
+        <v>15.0</v>
       </c>
       <c r="M44" t="n">
-        <v>54.06</v>
+        <v>4.867</v>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>13</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>17</t>
         </is>
       </c>
       <c r="AA44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>IRS/2025/6434/OCR</t>
+          <t>IRS/2025/6490/OCR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>10 July 2025 15:00</t>
+          <t>28 July 2025 19:31</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Piper B Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>PIPER</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G45" t="n">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="H45" t="n">
-        <v>27.0</v>
+        <v>35.0</v>
       </c>
       <c r="I45" t="n">
-        <v>41.655</v>
+        <v>1.02</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L45" t="n">
-        <v>15.0</v>
+        <v>32.0</v>
       </c>
       <c r="M45" t="n">
-        <v>4.867</v>
+        <v>54.06</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>Exceed permit quantities for SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU , REG No 2750</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>Sodium hypochlorite</t>
+        </is>
+      </c>
+      <c r="V45" t="n">
+        <v>17019.0</v>
+      </c>
+      <c r="W45" t="n">
+        <v>17019.0</v>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>IRS/2025/6490/OCR</t>
+          <t>IRS/2025/6547/OCR</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>28 July 2025 19:31</t>
+          <t>12 August 2025 01:35</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>FORVIE NORTH</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="H46" t="n">
-        <v>35.0</v>
+        <v>31.0</v>
       </c>
       <c r="I46" t="n">
-        <v>1.02</v>
+        <v>24.4</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K46" t="n">
         <v>1.0</v>
       </c>
       <c r="L46" t="n">
-        <v>32.0</v>
+        <v>52.0</v>
       </c>
       <c r="M46" t="n">
-        <v>54.06</v>
+        <v>7.5</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
-          <t>Exceed permit quantities for SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU , REG No 2750</t>
+          <t>Alwyn area chemical permits details a batch use of 205kg during a 24hrs period for Oceanic HW443R - During the 24hr period of 12th of August this was exceeded by 210.9kg</t>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>Sodium hypochlorite</t>
+          <t>Oceanic HW443R</t>
         </is>
       </c>
       <c r="V46" t="n">
-        <v>17019.0</v>
+        <v>210.9</v>
       </c>
       <c r="W46" t="n">
-        <v>17019.0</v>
+        <v>210.9</v>
       </c>
       <c r="X46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z46" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AA46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>IRS/2025/6514/OCR</t>
+          <t>IRS/2025/6652/OCR</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>04 August 2025 09:00</t>
+          <t>28 August 2025 22:30</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G47" t="n">
         <v>57.0</v>
       </c>
       <c r="H47" t="n">
-        <v>11.0</v>
+        <v>1.0</v>
       </c>
       <c r="I47" t="n">
-        <v>3.752</v>
+        <v>53.58</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K47" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L47" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="M47" t="n">
-        <v>54.329</v>
+        <v>19.22</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>CRW85440</t>
+        </is>
+      </c>
+      <c r="V47" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="W47" t="n">
+        <v>16.5</v>
+      </c>
+      <c r="X47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z47" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>IRS/2025/6547/OCR</t>
+          <t>IRS/2025/6663/OCR</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>12 August 2025 01:35</t>
+          <t>08 September 2025 12:00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>FORVIE NORTH</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H48" t="n">
-        <v>31.0</v>
+        <v>1.0</v>
       </c>
       <c r="I48" t="n">
-        <v>24.4</v>
+        <v>53.58</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K48" t="n">
         <v>1.0</v>
       </c>
       <c r="L48" t="n">
-        <v>52.0</v>
+        <v>57.0</v>
       </c>
       <c r="M48" t="n">
-        <v>7.5</v>
+        <v>19.22</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>15</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AA48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>IRS/2025/6652/OCR</t>
+          <t>IRS/2025/6687/OCR</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>28 August 2025 22:30</t>
+          <t>13 September 2025 15:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H49" t="n">
-        <v>1.0</v>
+        <v>32.0</v>
       </c>
       <c r="I49" t="n">
-        <v>53.58</v>
+        <v>41.1</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K49" t="n">
         <v>1.0</v>
       </c>
       <c r="L49" t="n">
-        <v>57.0</v>
+        <v>54.0</v>
       </c>
       <c r="M49" t="n">
-        <v>19.22</v>
+        <v>5.0</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>CCR identified increase in hydraulic fluid use by Jura field after initial calculation, this usage is above the permitted 205kg per day</t>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U49" t="inlineStr">
         <is>
-          <t>CRW85440</t>
+          <t>OceanicHW443R</t>
         </is>
       </c>
       <c r="V49" t="n">
-        <v>16.5</v>
+        <v>606.0</v>
       </c>
       <c r="W49" t="n">
-        <v>16.5</v>
+        <v>606.0</v>
       </c>
       <c r="X49" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z49" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IRS/2025/6663/OCR</t>
+          <t>IRS/2025/6708/OCR</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>08 September 2025 12:00</t>
+          <t>20 February 2025 12:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G50" t="n">
         <v>57.0</v>
       </c>
       <c r="H50" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L50" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t>CORR11011B</t>
+        </is>
+      </c>
+      <c r="V50" t="n">
         <v>1.0</v>
       </c>
-      <c r="I50" t="n">
-[...28 lines deleted...]
-          <t>30</t>
+      <c r="W50" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z50" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRS/2025/6687/OCR</t>
+          <t>IRS/2025/6708/OCR</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>13 September 2025 15:00</t>
+          <t>20 February 2025 12:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G51" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H51" t="n">
-        <v>32.0</v>
+        <v>17.0</v>
       </c>
       <c r="I51" t="n">
-        <v>41.1</v>
+        <v>15.15</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K51" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>CORR11071A</t>
+        </is>
+      </c>
+      <c r="V51" t="n">
         <v>1.0</v>
       </c>
-      <c r="L51" t="n">
-[...42 lines deleted...]
-      </c>
       <c r="W51" t="n">
-        <v>606.0</v>
+        <v>0.0</v>
       </c>
       <c r="X51" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="Y51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2025/6708/OCR</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
@@ -6102,51 +6184,51 @@
           <t>23</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U52" t="inlineStr">
         <is>
-          <t>CORR11011B</t>
+          <t>CORR11526A</t>
         </is>
       </c>
       <c r="V52" t="n">
         <v>1.0</v>
       </c>
       <c r="W52" t="n">
         <v>0.0</v>
       </c>
       <c r="X52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA52" t="inlineStr">
         <is>
@@ -6218,51 +6300,51 @@
           <t>23</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U53" t="inlineStr">
         <is>
-          <t>CORR11071A</t>
+          <t>OSCV21007A</t>
         </is>
       </c>
       <c r="V53" t="n">
         <v>1.0</v>
       </c>
       <c r="W53" t="n">
         <v>0.0</v>
       </c>
       <c r="X53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA53" t="inlineStr">
         <is>
@@ -6334,51 +6416,51 @@
           <t>23</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U54" t="inlineStr">
         <is>
-          <t>CORR11526A</t>
+          <t>PAO82730</t>
         </is>
       </c>
       <c r="V54" t="n">
         <v>1.0</v>
       </c>
       <c r="W54" t="n">
         <v>0.0</v>
       </c>
       <c r="X54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA54" t="inlineStr">
         <is>
@@ -6450,754 +6532,754 @@
           <t>23</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U55" t="inlineStr">
         <is>
-          <t>OSCV21007A</t>
+          <t>SCAL16359A</t>
         </is>
       </c>
       <c r="V55" t="n">
         <v>1.0</v>
       </c>
       <c r="W55" t="n">
         <v>0.0</v>
       </c>
       <c r="X55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>IRS/2025/6708/OCR</t>
+          <t>IRS/2025/6721/OCR</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>20 February 2025 12:00</t>
+          <t>20 September 2025 23:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>FORVIE NORTH</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H56" t="n">
-        <v>17.0</v>
+        <v>31.0</v>
       </c>
       <c r="I56" t="n">
-        <v>15.15</v>
+        <v>24.4</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K56" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L56" t="n">
-        <v>10.0</v>
+        <v>52.0</v>
       </c>
       <c r="M56" t="n">
-        <v>41.51</v>
+        <v>7.5</v>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>Alwyn area chemical permit details a batch use of 205kg during a 24hr period for Oceanic HW443R - During the 24hr period of 20th September this was exceeded by 36 kg</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U56" t="inlineStr">
         <is>
-          <t>PAO82730</t>
+          <t>Oceanic HW443R</t>
         </is>
       </c>
       <c r="V56" t="n">
-        <v>1.0</v>
+        <v>36.0</v>
       </c>
       <c r="W56" t="n">
-        <v>0.0</v>
+        <v>36.0</v>
       </c>
       <c r="X56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AA56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>IRS/2025/6708/OCR</t>
+          <t>IRS/2025/6731/OCR</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>20 February 2025 12:00</t>
+          <t>21 September 2025 23:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G57" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H57" t="n">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
       <c r="I57" t="n">
-        <v>15.15</v>
+        <v>1.02</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K57" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L57" t="n">
-        <v>10.0</v>
+        <v>32.0</v>
       </c>
       <c r="M57" t="n">
-        <v>41.51</v>
+        <v>54.06</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U57" t="inlineStr">
         <is>
-          <t>SCAL16359A</t>
+          <t>CORR12452A</t>
         </is>
       </c>
       <c r="V57" t="n">
-        <v>1.0</v>
+        <v>187.15</v>
       </c>
       <c r="W57" t="n">
-        <v>0.0</v>
+        <v>187.15</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>IRS/2025/6721/OCR</t>
+          <t>IRS/2025/6734/OCR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>20 September 2025 23:00</t>
+          <t>22 September 2025 20:00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Dunbar Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>FORVIE NORTH</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>60.0</v>
+        <v>61.0</v>
       </c>
       <c r="H58" t="n">
-        <v>31.0</v>
+        <v>35.0</v>
       </c>
       <c r="I58" t="n">
-        <v>24.4</v>
+        <v>1.02</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K58" t="n">
         <v>1.0</v>
       </c>
       <c r="L58" t="n">
-        <v>52.0</v>
+        <v>32.0</v>
       </c>
       <c r="M58" t="n">
-        <v>7.5</v>
+        <v>54.06</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
           <t>3</t>
         </is>
       </c>
-      <c r="P58" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="T58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U58" t="inlineStr">
         <is>
-          <t>Oceanic HW443R</t>
+          <t>EMBR13443A</t>
         </is>
       </c>
       <c r="V58" t="n">
-        <v>36.0</v>
+        <v>21.529</v>
       </c>
       <c r="W58" t="n">
-        <v>36.0</v>
+        <v>21.529</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>IRS/2025/6731/OCR</t>
+          <t>IRS/2025/6737/OCR</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>21 September 2025 23:00</t>
+          <t>18 September 2025 07:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H59" t="n">
-        <v>35.0</v>
+        <v>17.0</v>
       </c>
       <c r="I59" t="n">
-        <v>1.02</v>
+        <v>15.15</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K59" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L59" t="n">
-        <v>32.0</v>
+        <v>10.0</v>
       </c>
       <c r="M59" t="n">
-        <v>54.06</v>
+        <v>41.51</v>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>21</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>CORR12452A</t>
+          <t>CORR11071A</t>
         </is>
       </c>
       <c r="V59" t="n">
-        <v>187.15</v>
+        <v>0.0</v>
       </c>
       <c r="W59" t="n">
-        <v>187.15</v>
+        <v>59.5</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>IRS/2025/6734/OCR</t>
+          <t>IRS/2025/6741/OCR</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>22 September 2025 20:00</t>
+          <t>19 September 2025 09:00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>FLEMING</t>
         </is>
       </c>
       <c r="G60" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H60" t="n">
-        <v>35.0</v>
+        <v>57.0</v>
       </c>
       <c r="I60" t="n">
-        <v>1.02</v>
+        <v>26.76</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
-        <v>32.0</v>
+        <v>50.0</v>
       </c>
       <c r="M60" t="n">
-        <v>54.06</v>
+        <v>42.26</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2. Permitted Chemicals. Not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U60" t="inlineStr">
         <is>
-          <t>EMBR13443A</t>
+          <t>CLAR26036A</t>
         </is>
       </c>
       <c r="V60" t="n">
-        <v>21.529</v>
+        <v>0.0</v>
       </c>
       <c r="W60" t="n">
-        <v>21.529</v>
+        <v>0.77</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>IRS/2025/6737/OCR</t>
+          <t>IRS/2025/6741/OCR</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>18 September 2025 07:00</t>
+          <t>19 September 2025 09:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>FLEMING</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>57.0</v>
       </c>
       <c r="H61" t="n">
-        <v>17.0</v>
+        <v>57.0</v>
       </c>
       <c r="I61" t="n">
-        <v>15.15</v>
+        <v>26.76</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K61" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L61" t="n">
-        <v>10.0</v>
+        <v>50.0</v>
       </c>
       <c r="M61" t="n">
-        <v>41.51</v>
+        <v>42.26</v>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>5</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>2. Permitted Chemicals. Not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U61" t="inlineStr">
         <is>
-          <t>CORR11071A</t>
+          <t>CORR11526A</t>
         </is>
       </c>
       <c r="V61" t="n">
         <v>0.0</v>
       </c>
       <c r="W61" t="n">
-        <v>59.5</v>
+        <v>12.94</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
@@ -7262,1054 +7344,1056 @@
           <t>22</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>2. Permitted Chemicals. Not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U62" t="inlineStr">
         <is>
-          <t>CLAR26036A</t>
+          <t>PI-7595</t>
         </is>
       </c>
       <c r="V62" t="n">
         <v>0.0</v>
       </c>
       <c r="W62" t="n">
-        <v>0.77</v>
+        <v>7.19</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>IRS/2025/6741/OCR</t>
+          <t>IRS/2025/6755/OCR</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>19 September 2025 09:00</t>
+          <t>30 September 2025 10:30</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>FLEMING</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
       <c r="H63" t="n">
-        <v>57.0</v>
+        <v>43.0</v>
       </c>
       <c r="I63" t="n">
-        <v>26.76</v>
+        <v>55.01</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K63" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L63" t="n">
-        <v>50.0</v>
+        <v>58.0</v>
       </c>
       <c r="M63" t="n">
-        <v>42.26</v>
+        <v>21.79</v>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>5</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AA63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>IRS/2025/6741/OCR</t>
+          <t>IRS/2025/6757/OCR</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>19 September 2025 09:00</t>
+          <t>29 September 2025 12:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Everest North Platform</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>FLEMING</t>
+          <t>EVEREST</t>
         </is>
       </c>
       <c r="G64" t="n">
         <v>57.0</v>
       </c>
       <c r="H64" t="n">
-        <v>57.0</v>
+        <v>45.0</v>
       </c>
       <c r="I64" t="n">
-        <v>26.76</v>
+        <v>30.99</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K64" t="n">
         <v>1.0</v>
       </c>
       <c r="L64" t="n">
-        <v>50.0</v>
+        <v>48.0</v>
       </c>
       <c r="M64" t="n">
-        <v>42.26</v>
+        <v>5.96</v>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
-          <t>2. Permitted Chemicals. Not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>PI-7595</t>
+          <t>CORR11526A</t>
         </is>
       </c>
       <c r="V64" t="n">
         <v>0.0</v>
       </c>
       <c r="W64" t="n">
-        <v>7.19</v>
+        <v>2.46</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>IRS/2025/6755/OCR</t>
+          <t>IRS/2025/6851/OCR</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>30 September 2025 10:30</t>
+          <t>14 October 2025 16:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>West Sole WA Main Platform</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>WEST SOLE</t>
         </is>
       </c>
       <c r="G65" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H65" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="I65" t="n">
-        <v>55.01</v>
+        <v>12.0</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K65" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L65" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="M65" t="n">
         <v>0.0</v>
       </c>
-      <c r="L65" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>48</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr">
+        <is>
+          <t>Permit Condition 2. The permit holder shall ensure that all chemicals used or discharged during the course of the operations covered by the permit are detailed in the permit application and that the chemicals are used or discharged in accordance with the conditions detailed in the permit application. In the event of an incident involving the accidental
+release of any chemical, the permit holder must notify the Department of Energy &amp; Climate Change (hereinafter called the Department) immediately using Petroleum Operations Notice No. 1 (PON1). In the event of an unscheduled operational discharge, or a discharge that is not undertaken in accordance with the conditions detailed in the permit application, or a discharge that is undertaken for the purpose of
+securing the safety of any person (force majeure), the permit holder must submit a non-compliance report to the Department within two working days of the discharge.</t>
+        </is>
+      </c>
+      <c r="T65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z65" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>IRS/2025/6757/OCR</t>
+          <t>IRS/2025/7003/OCR</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>29 September 2025 12:00</t>
+          <t>23 November 2025 07:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Everest North Platform</t>
+          <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>EVEREST</t>
+          <t>ARBROATH</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
-        <v>45.0</v>
+        <v>22.0</v>
       </c>
       <c r="I66" t="n">
-        <v>30.99</v>
+        <v>29.84</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K66" t="n">
         <v>1.0</v>
       </c>
       <c r="L66" t="n">
-        <v>48.0</v>
+        <v>22.0</v>
       </c>
       <c r="M66" t="n">
-        <v>5.96</v>
+        <v>59.06</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>17</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U66" t="inlineStr">
         <is>
-          <t>CORR11526A</t>
+          <t>Pelagic 100H</t>
         </is>
       </c>
       <c r="V66" t="n">
-        <v>0.0</v>
+        <v>273.0</v>
       </c>
       <c r="W66" t="n">
-        <v>2.46</v>
+        <v>273.0</v>
       </c>
       <c r="X66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>IRS/2025/6851/OCR</t>
+          <t>IRS/2025/7012/OCR</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>14 October 2025 16:00</t>
+          <t>26 November 2025 15:30</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>West Sole WA Main Platform</t>
+          <t>Andrew Platform</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>WEST SOLE</t>
+          <t>ANDREW</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>53.0</v>
+        <v>58.0</v>
       </c>
       <c r="H67" t="n">
-        <v>41.0</v>
+        <v>2.0</v>
       </c>
       <c r="I67" t="n">
-        <v>12.0</v>
+        <v>51.122</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K67" t="n">
         <v>1.0</v>
       </c>
       <c r="L67" t="n">
-        <v>9.0</v>
+        <v>24.0</v>
       </c>
       <c r="M67" t="n">
+        <v>15.552</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t>Condition 2 Permitted chemicals.
+OPRED PON1 Guidance Appendix E: 'Non-compliant discharges from subsea hydraulic control system include: 
+• control valves seized or stuck in position that results in an emission of hydraulic fluid from the location intended to discharge hydraulic fluid'</t>
+        </is>
+      </c>
+      <c r="T67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U67" t="inlineStr">
+        <is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="V67" t="n">
         <v>0.0</v>
       </c>
-      <c r="N67" t="inlineStr">
-[...29 lines deleted...]
-        </is>
+      <c r="W67" t="n">
+        <v>610.0</v>
       </c>
       <c r="X67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>IRS/2025/7003/OCR</t>
+          <t>IRS/2025/7017/OCR</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>23 November 2025 07:00</t>
+          <t>27 November 2025 14:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Arbroath Platform</t>
+          <t>Andrew Platform</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>ARBROATH</t>
+          <t>ANDREW</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H68" t="n">
-        <v>22.0</v>
+        <v>2.0</v>
       </c>
       <c r="I68" t="n">
-        <v>29.84</v>
+        <v>51.122</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K68" t="n">
         <v>1.0</v>
       </c>
       <c r="L68" t="n">
-        <v>22.0</v>
+        <v>24.0</v>
       </c>
       <c r="M68" t="n">
-        <v>59.06</v>
+        <v>15.552</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>16</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>28</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>condition 3 and 4</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
-          <t>Pelagic 100H</t>
+          <t>Castrol Transaqua HT2</t>
         </is>
       </c>
       <c r="V68" t="n">
-        <v>273.0</v>
+        <v>0.0</v>
       </c>
       <c r="W68" t="n">
-        <v>273.0</v>
+        <v>327.21</v>
       </c>
       <c r="X68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>IRS/2025/7012/OCR</t>
+          <t>IRS/2025/7019/OCR</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>26 November 2025 15:30</t>
+          <t>13 November 2025 00:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Andrew Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>ANDREW</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G69" t="n">
-        <v>58.0</v>
+        <v>56.0</v>
       </c>
       <c r="H69" t="n">
-        <v>2.0</v>
+        <v>46.0</v>
       </c>
       <c r="I69" t="n">
-        <v>51.122</v>
+        <v>12.43</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K69" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L69" t="n">
-        <v>24.0</v>
+        <v>42.0</v>
       </c>
       <c r="M69" t="n">
-        <v>15.552</v>
+        <v>46.93</v>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
-          <t>Condition 2 Permitted chemicals.
-[...1 lines deleted...]
-• control valves seized or stuck in position that results in an emission of hydraulic fluid from the location intended to discharge hydraulic fluid'</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U69" t="inlineStr">
         <is>
-          <t>Castrol Transaqua HT2</t>
+          <t>CORR12452A</t>
         </is>
       </c>
       <c r="V69" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W69" t="n">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610.0</v>
       </c>
       <c r="X69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>IRS/2025/7017/OCR</t>
+          <t>IRS/2025/7037/OCR</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>27 November 2025 14:00</t>
+          <t>18 February 2025 12:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Andrew Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>ANDREW</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G70" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="H70" t="n">
         <v>2.0</v>
       </c>
       <c r="I70" t="n">
-        <v>51.122</v>
+        <v>23.524</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K70" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L70" t="n">
-        <v>24.0</v>
+        <v>4.0</v>
       </c>
       <c r="M70" t="n">
-        <v>15.552</v>
+        <v>16.957</v>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
-          <t>condition 3 and 4</t>
+          <t>1.
+Regulation 3(1): Requirement for permit to use or discharge offshore chemicals (CP/160):</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U70" t="inlineStr">
         <is>
-          <t>Castrol Transaqua HT2</t>
+          <t>CORR11071A (CORROSION INHIBITOR)</t>
         </is>
       </c>
       <c r="V70" t="n">
-        <v>0.0</v>
+        <v>1.0E-4</v>
       </c>
       <c r="W70" t="n">
-        <v>327.21</v>
+        <v>1.0E-4</v>
       </c>
       <c r="X70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>IRS/2025/7019/OCR</t>
+          <t>IRS/2025/7037/OCR</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>13 November 2025 00:00</t>
+          <t>18 February 2025 12:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H71" t="n">
-        <v>46.0</v>
+        <v>2.0</v>
       </c>
       <c r="I71" t="n">
-        <v>12.43</v>
+        <v>23.524</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K71" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L71" t="n">
-        <v>42.0</v>
+        <v>4.0</v>
       </c>
       <c r="M71" t="n">
-        <v>46.93</v>
+        <v>16.957</v>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>26</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1.
+Regulation 3(1): Requirement for permit to use or discharge offshore chemicals (CP/160):</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U71" t="inlineStr">
         <is>
-          <t>CORR12452A</t>
+          <t>PAO82730 (WAX INHIBITOR)</t>
         </is>
       </c>
       <c r="V71" t="n">
-        <v>0.1</v>
+        <v>1.0E-4</v>
       </c>
       <c r="W71" t="n">
-        <v>0.0</v>
+        <v>1.0E-4</v>
       </c>
       <c r="X71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
@@ -8375,306 +8459,222 @@
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>1.
 Regulation 3(1): Requirement for permit to use or discharge offshore chemicals (CP/160):</t>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U72" t="inlineStr">
         <is>
-          <t>CORR11071A (CORROSION INHIBITOR)</t>
+          <t>SCAL16359A (SCALE INHIBITOR)</t>
         </is>
       </c>
       <c r="V72" t="n">
         <v>1.0E-4</v>
       </c>
       <c r="W72" t="n">
         <v>1.0E-4</v>
       </c>
       <c r="X72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>IRS/2025/7037/OCR</t>
+          <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>18 February 2025 12:00</t>
+          <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>PIPER</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H73" t="n">
-        <v>2.0</v>
+        <v>27.0</v>
       </c>
       <c r="I73" t="n">
-        <v>23.524</v>
+        <v>41.461</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K73" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L73" t="n">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
       <c r="M73" t="n">
-        <v>16.957</v>
+        <v>4.956</v>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>26</t>
-[...41 lines deleted...]
-          <t>No</t>
+          <t>17</t>
         </is>
       </c>
       <c r="AA73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>IRS/2025/7037/OCR</t>
+          <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>18 February 2025 12:00</t>
+          <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>PIPER</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H74" t="n">
-        <v>2.0</v>
+        <v>27.0</v>
       </c>
       <c r="I74" t="n">
-        <v>23.524</v>
+        <v>41.461</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K74" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L74" t="n">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
       <c r="M74" t="n">
-        <v>16.957</v>
+        <v>4.956</v>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>26</t>
-[...41 lines deleted...]
-          <t>No</t>
+          <t>17</t>
         </is>
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
@@ -9092,806 +9092,656 @@
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="AA80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>IRS/2025/7043/OCR</t>
+          <t>IRS/2025/7052/OCR</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>01 December 2025 07:41</t>
+          <t>04 December 2025 09:23</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Piper B Platform</t>
+          <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>PIPER</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G81" t="n">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="H81" t="n">
-        <v>27.0</v>
+        <v>21.0</v>
       </c>
       <c r="I81" t="n">
-        <v>41.461</v>
+        <v>24.0</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K81" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L81" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M81" t="n">
         <v>0.0</v>
       </c>
-      <c r="L81" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>204</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U81" t="inlineStr">
+        <is>
+          <t>BIOC16633A</t>
+        </is>
+      </c>
+      <c r="V81" t="n">
+        <v>2646.5</v>
+      </c>
+      <c r="W81" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z81" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>IRS/2025/7043/OCR</t>
+          <t>IRS/2025/7098/OCR</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>01 December 2025 07:41</t>
+          <t>03 November 2025 09:00</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Piper B Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>PIPER</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G82" t="n">
-        <v>58.0</v>
+        <v>56.0</v>
       </c>
       <c r="H82" t="n">
-        <v>27.0</v>
+        <v>41.0</v>
       </c>
       <c r="I82" t="n">
-        <v>41.461</v>
+        <v>48.3</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K82" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L82" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M82" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R82" t="inlineStr">
+        <is>
+          <t>condition 2</t>
+        </is>
+      </c>
+      <c r="T82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U82" t="inlineStr">
+        <is>
+          <t>Castrol Brayco Micronic SV/3</t>
+        </is>
+      </c>
+      <c r="V82" t="n">
+        <v>3510.0</v>
+      </c>
+      <c r="W82" t="n">
         <v>0.0</v>
       </c>
-      <c r="L82" t="n">
-[...17 lines deleted...]
-          <t>17</t>
+      <c r="X82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z82" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>IRS/2025/7052/OCR</t>
+          <t>IRS/2025/7098/OCR</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>04 December 2025 09:23</t>
+          <t>03 November 2025 09:00</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Glen Lyon FPSO</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G83" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="H83" t="n">
-        <v>21.0</v>
+        <v>41.0</v>
       </c>
       <c r="I83" t="n">
-        <v>24.0</v>
+        <v>48.3</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="L83" t="n">
-        <v>4.0</v>
+        <v>20.0</v>
       </c>
       <c r="M83" t="n">
-        <v>0.0</v>
+        <v>13.35</v>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>condition 2</t>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>BIOC16633A</t>
+          <t>Castrol Brayco Micronic SV/4</t>
         </is>
       </c>
       <c r="V83" t="n">
-        <v>2646.5</v>
+        <v>18346.0</v>
       </c>
       <c r="W83" t="n">
         <v>0.0</v>
       </c>
       <c r="X83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>IRS/2025/7098/OCR</t>
+          <t>IRS/2025/7113/OCR</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>03 November 2025 09:00</t>
+          <t>04 December 2025 08:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="G84" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H84" t="n">
-        <v>41.0</v>
+        <v>35.0</v>
       </c>
       <c r="I84" t="n">
-        <v>48.3</v>
+        <v>18.315</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K84" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L84" t="n">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="M84" t="n">
-        <v>13.35</v>
+        <v>17.314</v>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>7</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AA84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>IRS/2025/7098/OCR</t>
+          <t>IRS/2025/7118/OCR</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>03 November 2025 09:00</t>
+          <t>18 December 2025 12:00</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="G85" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H85" t="n">
-        <v>41.0</v>
+        <v>35.0</v>
       </c>
       <c r="I85" t="n">
-        <v>48.3</v>
+        <v>18.315</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K85" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L85" t="n">
-        <v>20.0</v>
+        <v>3.0</v>
       </c>
       <c r="M85" t="n">
-        <v>13.35</v>
+        <v>17.314</v>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>7</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AA85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>IRS/2025/7113/OCR</t>
+          <t>IRS/2025/7143/OCR</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>04 December 2025 08:00</t>
+          <t>25 December 2025 01:00</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>MARINER</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G86" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H86" t="n">
-        <v>35.0</v>
+        <v>46.0</v>
       </c>
       <c r="I86" t="n">
-        <v>18.315</v>
+        <v>12.43</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K86" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L86" t="n">
-        <v>3.0</v>
+        <v>42.0</v>
       </c>
       <c r="M86" t="n">
-        <v>17.314</v>
+        <v>46.93</v>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
           <t>9</t>
         </is>
       </c>
-      <c r="P86" t="inlineStr">
-[...1 lines deleted...]
-          <t>11</t>
+      <c r="Q86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>CORR12452A</t>
+        </is>
+      </c>
+      <c r="V86" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W86" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z86" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA86" t="inlineStr">
-        <is>
-[...189 lines deleted...]
-      <c r="AA88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>