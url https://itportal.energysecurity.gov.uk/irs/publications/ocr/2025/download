--- v5 (2026-03-21)
+++ v6 (2026-04-10)
@@ -609,51 +609,51 @@
       <c r="Z1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2025/5620/OCR</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>03 January 2025 16:45</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>58.0</v>
       </c>
       <c r="H2" t="n">
         <v>26.0</v>
       </c>
       <c r="I2" t="n">
         <v>57.386</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2671,51 +2671,51 @@
       </c>
       <c r="AA20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2025/5969/OCR</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>18 March 2025 15:27</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>58.0</v>
       </c>
       <c r="H21" t="n">
         <v>6.0</v>
       </c>
       <c r="I21" t="n">
         <v>5.65</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2787,51 +2787,51 @@
       </c>
       <c r="AA21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2025/5983/OCR</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>07 March 2025 08:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>58.0</v>
       </c>
       <c r="H22" t="n">
         <v>27.0</v>
       </c>
       <c r="I22" t="n">
         <v>40.86</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2967,51 +2967,51 @@
       </c>
       <c r="AA23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2025/6010/OCR</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>01 April 2025 09:00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>57.0</v>
       </c>
       <c r="H24" t="n">
         <v>11.0</v>
       </c>
       <c r="I24" t="n">
         <v>32.961</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4015,51 +4015,51 @@
       </c>
       <c r="AA32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2025/6182/OCR</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>09 May 2025 09:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>58.0</v>
       </c>
       <c r="H33" t="n">
         <v>25.0</v>
       </c>
       <c r="I33" t="n">
         <v>1.0</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4648,51 +4648,51 @@
       </c>
       <c r="AA38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2025/6387/OCR</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>30 June 2025 02:52</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G39" t="n">
         <v>57.0</v>
       </c>
       <c r="H39" t="n">
         <v>0.0</v>
       </c>
       <c r="I39" t="n">
         <v>44.0</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5136,51 +5136,51 @@
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>IRS/2025/6417/OCR</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>06 July 2025 21:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>61.0</v>
       </c>
@@ -5195,77 +5195,118 @@
           <t>North</t>
         </is>
       </c>
       <c r="K44" t="n">
         <v>1.0</v>
       </c>
       <c r="L44" t="n">
         <v>32.0</v>
       </c>
       <c r="M44" t="n">
         <v>54.06</v>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>13</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>CORR12452A</t>
+        </is>
+      </c>
+      <c r="V44" t="n">
+        <v>168.63</v>
+      </c>
+      <c r="W44" t="n">
+        <v>168.63</v>
+      </c>
+      <c r="X44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z44" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2025/6434/OCR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>10 July 2025 15:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>58.0</v>
       </c>
       <c r="H45" t="n">
         <v>27.0</v>
       </c>
       <c r="I45" t="n">
         <v>41.655</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5286,51 +5327,51 @@
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="AA45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2025/6490/OCR</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>28 July 2025 19:31</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>61.0</v>
       </c>
@@ -5345,50 +5386,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K46" t="n">
         <v>1.0</v>
       </c>
       <c r="L46" t="n">
         <v>32.0</v>
       </c>
       <c r="M46" t="n">
         <v>54.06</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>13</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>Exceed permit quantities for SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU , REG No 2750</t>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>Sodium hypochlorite</t>
+        </is>
+      </c>
+      <c r="V46" t="n">
+        <v>17019.0</v>
+      </c>
+      <c r="W46" t="n">
+        <v>17019.0</v>
+      </c>
+      <c r="X46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2025/6514/OCR</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>04 August 2025 09:00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -5446,51 +5528,51 @@
       </c>
       <c r="AA47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2025/6547/OCR</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>12 August 2025 01:35</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>FORVIE NORTH</t>
         </is>
       </c>
       <c r="G48" t="n">
         <v>60.0</v>
       </c>
       <c r="H48" t="n">
         <v>31.0</v>
       </c>
       <c r="I48" t="n">
         <v>24.4</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5753,51 +5835,51 @@
       </c>
       <c r="AA50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2025/6687/OCR</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>13 September 2025 15:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>JURA</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>60.0</v>
       </c>
       <c r="H51" t="n">
         <v>32.0</v>
       </c>
       <c r="I51" t="n">
         <v>41.1</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6524,51 +6606,51 @@
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2025/6721/OCR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>20 September 2025 23:00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>FORVIE NORTH</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>60.0</v>
       </c>
       <c r="H58" t="n">
         <v>31.0</v>
       </c>
       <c r="I58" t="n">
         <v>24.4</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6630,51 +6712,51 @@
       </c>
       <c r="Y58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2025/6731/OCR</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>21 September 2025 23:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G59" t="n">
         <v>61.0</v>
       </c>
@@ -6689,67 +6771,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K59" t="n">
         <v>1.0</v>
       </c>
       <c r="L59" t="n">
         <v>32.0</v>
       </c>
       <c r="M59" t="n">
         <v>54.06</v>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>13</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U59" t="inlineStr">
+        <is>
+          <t>CORR12452A</t>
+        </is>
+      </c>
+      <c r="V59" t="n">
+        <v>187.15</v>
+      </c>
+      <c r="W59" t="n">
+        <v>187.15</v>
+      </c>
+      <c r="X59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z59" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2025/6734/OCR</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>22 September 2025 20:00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>61.0</v>
       </c>
@@ -6764,50 +6887,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
         <v>32.0</v>
       </c>
       <c r="M60" t="n">
         <v>54.06</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>13</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>EMBR13443A</t>
+        </is>
+      </c>
+      <c r="V60" t="n">
+        <v>21.529</v>
+      </c>
+      <c r="W60" t="n">
+        <v>21.529</v>
+      </c>
+      <c r="X60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2025/6737/OCR</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>18 September 2025 07:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -7552,51 +7716,51 @@
       </c>
       <c r="AA67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2025/7003/OCR</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>23 November 2025 07:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="G68" t="n">
         <v>57.0</v>
       </c>
       <c r="H68" t="n">
         <v>22.0</v>
       </c>
       <c r="I68" t="n">
         <v>29.84</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8369,51 +8533,51 @@
       </c>
       <c r="AA74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>58.0</v>
       </c>
       <c r="H75" t="n">
         <v>27.0</v>
       </c>
       <c r="I75" t="n">
         <v>41.461</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8444,51 +8608,51 @@
       </c>
       <c r="AA75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>58.0</v>
       </c>
       <c r="H76" t="n">
         <v>27.0</v>
       </c>
       <c r="I76" t="n">
         <v>41.461</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8519,51 +8683,51 @@
       </c>
       <c r="AA76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>58.0</v>
       </c>
       <c r="H77" t="n">
         <v>27.0</v>
       </c>
       <c r="I77" t="n">
         <v>41.461</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8594,51 +8758,51 @@
       </c>
       <c r="AA77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>58.0</v>
       </c>
       <c r="H78" t="n">
         <v>27.0</v>
       </c>
       <c r="I78" t="n">
         <v>41.461</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8669,51 +8833,51 @@
       </c>
       <c r="AA78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>58.0</v>
       </c>
       <c r="H79" t="n">
         <v>27.0</v>
       </c>
       <c r="I79" t="n">
         <v>41.461</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8744,51 +8908,51 @@
       </c>
       <c r="AA79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>58.0</v>
       </c>
       <c r="H80" t="n">
         <v>27.0</v>
       </c>
       <c r="I80" t="n">
         <v>41.461</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8819,51 +8983,51 @@
       </c>
       <c r="AA80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G81" t="n">
         <v>58.0</v>
       </c>
       <c r="H81" t="n">
         <v>27.0</v>
       </c>
       <c r="I81" t="n">
         <v>41.461</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8894,51 +9058,51 @@
       </c>
       <c r="AA81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2025/7043/OCR</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>01 December 2025 07:41</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>58.0</v>
       </c>
       <c r="H82" t="n">
         <v>27.0</v>
       </c>
       <c r="I82" t="n">
         <v>41.461</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>North</t>
         </is>