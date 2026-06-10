--- v6 (2026-04-10)
+++ v7 (2026-06-10)
@@ -9123,51 +9123,51 @@
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="AA82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2025/7052/OCR</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>04 December 2025 09:23</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>60.0</v>
       </c>
@@ -9182,50 +9182,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K83" t="n">
         <v>4.0</v>
       </c>
       <c r="L83" t="n">
         <v>4.0</v>
       </c>
       <c r="M83" t="n">
         <v>0.0</v>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
           <t>20</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R83" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>BIOC16633A</t>
+        </is>
+      </c>
+      <c r="V83" t="n">
+        <v>2646.5</v>
+      </c>
+      <c r="W83" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2025/7098/OCR</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>03 November 2025 09:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">