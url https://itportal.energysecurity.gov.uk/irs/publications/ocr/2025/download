--- v7 (2026-06-10)
+++ v8 (2026-07-01)
@@ -4563,51 +4563,51 @@
       </c>
       <c r="Y37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2025/6386/OCR</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>01 July 2025 11:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>57.0</v>
       </c>
@@ -4622,50 +4622,92 @@
           <t>North</t>
         </is>
       </c>
       <c r="K38" t="n">
         <v>0.0</v>
       </c>
       <c r="L38" t="n">
         <v>59.0</v>
       </c>
       <c r="M38" t="n">
         <v>54.329</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
+        <is>
+          <t>Permit Condition: 3 - Permitted quantities of chemicals. 
+Over injection of HYTREAT DF 19512A ECO  during start up conditions.</t>
+        </is>
+      </c>
+      <c r="T38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U38" t="inlineStr">
+        <is>
+          <t>HYTREAT DF 19512A ECO</t>
+        </is>
+      </c>
+      <c r="V38" t="n">
+        <v>532.8</v>
+      </c>
+      <c r="W38" t="n">
+        <v>532.8</v>
+      </c>
+      <c r="X38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z38" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2025/6387/OCR</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>30 June 2025 02:52</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
@@ -5825,109 +5867,150 @@
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="AA50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2025/6687/OCR</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>13 September 2025 15:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Dunbar Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>JURA</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>60.0</v>
       </c>
       <c r="H51" t="n">
         <v>32.0</v>
       </c>
       <c r="I51" t="n">
         <v>41.1</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K51" t="n">
         <v>1.0</v>
       </c>
       <c r="L51" t="n">
         <v>54.0</v>
       </c>
       <c r="M51" t="n">
         <v>5.0</v>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>15</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>CCR identified increase in hydraulic fluid use by Jura field after initial calculation, this usage is above the permitted 205kg per day</t>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>OceanicHW443R</t>
+        </is>
+      </c>
+      <c r="V51" t="n">
+        <v>606.0</v>
+      </c>
+      <c r="W51" t="n">
+        <v>606.0</v>
+      </c>
+      <c r="X51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2025/6708/OCR</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>20 February 2025 12:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">