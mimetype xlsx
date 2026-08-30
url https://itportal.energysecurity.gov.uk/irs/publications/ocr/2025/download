--- v8 (2026-07-01)
+++ v9 (2026-08-30)
@@ -4871,51 +4871,51 @@
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2025/6396/OCR</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>02 July 2025 07:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>57.0</v>
       </c>
@@ -4930,50 +4930,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K41" t="n">
         <v>1.0</v>
       </c>
       <c r="L41" t="n">
         <v>8.0</v>
       </c>
       <c r="M41" t="n">
         <v>39.0</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>Condition 3: Permitted quantities of chemicals - over injection of permitted chemical.</t>
+        </is>
+      </c>
+      <c r="T41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>PARA16284A</t>
+        </is>
+      </c>
+      <c r="V41" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="W41" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="X41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z41" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2025/6397/OCR</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>02 July 2025 15:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">