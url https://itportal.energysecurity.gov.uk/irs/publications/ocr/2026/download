--- v1 (2026-03-13)
+++ v2 (2026-04-05)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA13"/>
+  <dimension ref="A2:AA19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -824,51 +824,51 @@
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7225/OCR</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21 January 2026 23:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>61.0</v>
       </c>
@@ -883,50 +883,92 @@
           <t>North</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>1.0</v>
       </c>
       <c r="L5" t="n">
         <v>32.0</v>
       </c>
       <c r="M5" t="n">
         <v>54.06</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>13</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>3 
+CORR12452A was over dosed due to the operation issues experienced during Penguins restart on 21-23 of January.</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>CORR12452A</t>
+        </is>
+      </c>
+      <c r="V5" t="n">
+        <v>386.02</v>
+      </c>
+      <c r="W5" t="n">
+        <v>386.02</v>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7226/OCR</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21 January 2026 20:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -984,51 +1026,51 @@
       </c>
       <c r="AA6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2026/7227/OCR</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>22 January 2026 09:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>FORVIE NORTH</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>60.0</v>
       </c>
       <c r="H7" t="n">
         <v>31.0</v>
       </c>
       <c r="I7" t="n">
         <v>24.4</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1100,51 +1142,51 @@
       </c>
       <c r="AA7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7231/OCR</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>23 January 2026 10:35</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>JURA</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>60.0</v>
       </c>
       <c r="H8" t="n">
         <v>48.0</v>
       </c>
       <c r="I8" t="n">
         <v>36.0</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1650,50 +1692,530 @@
           <t>SCAL16359A</t>
         </is>
       </c>
       <c r="V13" t="n">
         <v>2675.0</v>
       </c>
       <c r="W13" t="n">
         <v>2675.0</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>IRS/2026/7330/OCR</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>16 February 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H14" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I14" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K14" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L14" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>IRS/2026/7355/OCR</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>20 February 2026 09:44</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Well-Safe Defender</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>ROCHELLE</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H15" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I15" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K15" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L15" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>20.9</v>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>Waste stream discharge volume for the 15/26 W1z well</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>IRS/2026/7357/OCR</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>19 February 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H16" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I16" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K16" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L16" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M16" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="N16" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>IRS/2026/7357/OCR</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>19 February 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H17" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I17" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K17" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L17" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M17" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="N17" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O17" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P17" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AA17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>IRS/2026/7357/OCR</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>19 February 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H18" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I18" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K18" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L18" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AA18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>IRS/2026/7357/OCR</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>19 February 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H19" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I19" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K19" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L19" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>27.6</v>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AA19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>