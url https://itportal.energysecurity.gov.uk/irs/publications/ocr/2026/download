--- v2 (2026-04-05)
+++ v3 (2026-04-30)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA19"/>
+  <dimension ref="A2:AA18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -599,51 +599,51 @@
       </c>
       <c r="W1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="Y1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2026/7213/OCR</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>19 January 2026 16:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Scott JD Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>58.0</v>
       </c>
@@ -658,67 +658,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>0.0</v>
       </c>
       <c r="L2" t="n">
         <v>12.0</v>
       </c>
       <c r="M2" t="n">
         <v>8.0</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>22</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>Condition 2 Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>BIOC11150A</t>
+        </is>
+      </c>
+      <c r="V2" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="W2" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2026/7213/OCR</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>19 January 2026 16:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Scott JD Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>58.0</v>
       </c>
@@ -733,50 +774,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>0.0</v>
       </c>
       <c r="L3" t="n">
         <v>12.0</v>
       </c>
       <c r="M3" t="n">
         <v>8.0</v>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>22</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>Condition 2 Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t>HSCV40610A</t>
+        </is>
+      </c>
+      <c r="V3" t="n">
+        <v>40.96</v>
+      </c>
+      <c r="W3" t="n">
+        <v>40.96</v>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2026/7219/OCR</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>09 December 2025 06:55</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
@@ -1393,114 +1475,155 @@
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AA10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>IRS/2026/7300/OCR</t>
+          <t>IRS/2026/7303/OCR</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>10 February 2025 08:10</t>
+          <t>10 February 2026 14:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ANASURIA OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Clair Phase 1 Platform</t>
+          <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>CLAIR</t>
+          <t>TEAL</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H11" t="n">
-        <v>41.0</v>
+        <v>15.0</v>
       </c>
       <c r="I11" t="n">
-        <v>30.0</v>
+        <v>23.0</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K11" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="n">
-        <v>32.0</v>
+        <v>48.0</v>
       </c>
       <c r="M11" t="n">
-        <v>40.0</v>
+        <v>29.0</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>HSCV40610A</t>
+        </is>
+      </c>
+      <c r="V11" t="n">
+        <v>3532.8</v>
+      </c>
+      <c r="W11" t="n">
+        <v>3532.8</v>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7303/OCR</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>10 February 2026 14:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
@@ -1551,368 +1674,327 @@
           <t>21</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t>HSCV40610A</t>
+          <t>SCAL16359A</t>
         </is>
       </c>
       <c r="V12" t="n">
-        <v>3532.8</v>
+        <v>2675.0</v>
       </c>
       <c r="W12" t="n">
-        <v>3532.8</v>
+        <v>2675.0</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>IRS/2026/7303/OCR</t>
+          <t>IRS/2026/7330/OCR</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>10 February 2026 14:00</t>
+          <t>16 February 2026 16:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ANASURIA OPERATING COMPANY LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Anasuria FPSO</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>TEAL</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
       <c r="H13" t="n">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="I13" t="n">
-        <v>23.0</v>
+        <v>53.58</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L13" t="n">
-        <v>48.0</v>
+        <v>57.0</v>
       </c>
       <c r="M13" t="n">
-        <v>29.0</v>
+        <v>19.22</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>25</t>
-[...40 lines deleted...]
-          <t>No</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>IRS/2026/7330/OCR</t>
+          <t>IRS/2026/7355/OCR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>16 February 2026 16:00</t>
+          <t>20 February 2026 09:44</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>ROCHELLE</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H14" t="n">
         <v>1.0</v>
       </c>
       <c r="I14" t="n">
-        <v>53.58</v>
+        <v>24.73</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K14" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L14" t="n">
-        <v>57.0</v>
+        <v>13.0</v>
       </c>
       <c r="M14" t="n">
-        <v>19.22</v>
+        <v>20.9</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>Waste stream discharge volume for the 15/26 W1z well</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>IRS/2026/7355/OCR</t>
+          <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>20 February 2026 09:44</t>
+          <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Well-Safe Defender</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>ROCHELLE</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="H15" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I15" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K15" t="n">
         <v>1.0</v>
       </c>
-      <c r="I15" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="L15" t="n">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
       <c r="M15" t="n">
-        <v>20.9</v>
+        <v>27.6</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>27</t>
-[...29 lines deleted...]
-          <t>No</t>
+          <t>12</t>
         </is>
       </c>
       <c r="AA15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -2097,125 +2179,50 @@
       <c r="K18" t="n">
         <v>1.0</v>
       </c>
       <c r="L18" t="n">
         <v>18.0</v>
       </c>
       <c r="M18" t="n">
         <v>27.6</v>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="AA18" t="inlineStr">
-        <is>
-[...73 lines deleted...]
-      <c r="AA19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>