--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA18"/>
+  <dimension ref="A2:AA25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1892,51 +1892,51 @@
       </c>
       <c r="Y14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>61.0</v>
       </c>
@@ -1951,67 +1951,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K15" t="n">
         <v>1.0</v>
       </c>
       <c r="L15" t="n">
         <v>18.0</v>
       </c>
       <c r="M15" t="n">
         <v>27.6</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>Condition 2 - Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t>NUOSEPT 78</t>
+        </is>
+      </c>
+      <c r="V15" t="n">
+        <v>0.1416</v>
+      </c>
+      <c r="W15" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>61.0</v>
       </c>
@@ -2026,67 +2067,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K16" t="n">
         <v>1.0</v>
       </c>
       <c r="L16" t="n">
         <v>18.0</v>
       </c>
       <c r="M16" t="n">
         <v>27.6</v>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>Condition 2 - Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t>SAFE-COR</t>
+        </is>
+      </c>
+      <c r="V16" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="W16" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>61.0</v>
       </c>
@@ -2101,67 +2183,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>1.0</v>
       </c>
       <c r="L17" t="n">
         <v>18.0</v>
       </c>
       <c r="M17" t="n">
         <v>27.6</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="Q17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>Condition 2 - Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>SAFE-SCAV NA</t>
+        </is>
+      </c>
+      <c r="V17" t="n">
+        <v>0.834</v>
+      </c>
+      <c r="W17" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7357/OCR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>19 February 2026 16:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>61.0</v>
       </c>
@@ -2178,51 +2301,658 @@
       </c>
       <c r="K18" t="n">
         <v>1.0</v>
       </c>
       <c r="L18" t="n">
         <v>18.0</v>
       </c>
       <c r="M18" t="n">
         <v>27.6</v>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t>Condition 2 - Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U18" t="inlineStr">
+        <is>
+          <t>SI 414N</t>
+        </is>
+      </c>
+      <c r="V18" t="n">
+        <v>1.452</v>
+      </c>
+      <c r="W18" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
       <c r="AA18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>IRS/2026/7541/OCR</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>11 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H19" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I19" t="n">
+        <v>47.077</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K19" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L19" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>20.787</v>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="AA19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>IRS/2026/7549/OCR</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>11 April 2026 16:42</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H20" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I20" t="n">
+        <v>47.168</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K20" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L20" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>21.241</v>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="AA20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>IRS/2026/7553/OCR</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>14 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H21" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="I21" t="n">
+        <v>18.315</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K21" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L21" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>17.314</v>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AA21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>IRS/2026/7559/OCR</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>13 April 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H22" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I22" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K22" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AA22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>IRS/2026/7559/OCR</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>13 April 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H23" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I23" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K23" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AA23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>IRS/2026/7564/OCR</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>05 April 2026 07:53</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>ANASURIA OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Anasuria FPSO</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>TEAL</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H24" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="I24" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K24" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AA24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>IRS/2026/7587/OCR</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>11 March 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Ensco 92</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H25" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="I25" t="n">
+        <v>3.662</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K25" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L25" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>12.159</v>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>Regulation 3(1) – no person shall use or discharge any offshore chemical otherwise than in accordance with the terms of, and conditions attached to, a permit.</t>
+        </is>
+      </c>
+      <c r="T25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U25" t="inlineStr">
+        <is>
+          <t>Sobo Gold</t>
+        </is>
+      </c>
+      <c r="V25" t="n">
+        <v>945.0</v>
+      </c>
+      <c r="W25" t="n">
+        <v>945.0</v>
+      </c>
+      <c r="X25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>