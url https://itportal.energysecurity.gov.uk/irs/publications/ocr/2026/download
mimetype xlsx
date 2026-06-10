--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA25"/>
+  <dimension ref="A2:AA30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2909,50 +2909,619 @@
           <t>Sobo Gold</t>
         </is>
       </c>
       <c r="V25" t="n">
         <v>945.0</v>
       </c>
       <c r="W25" t="n">
         <v>945.0</v>
       </c>
       <c r="X25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>IRS/2026/7614/OCR</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>27 April 2026 11:53</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Penguins FPSO</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>PENGUIN WEST</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H26" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K26" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L26" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>54.06</v>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>EMBR15358A dose rate - maximum permit dose rate of 100ppm has been exceeded on the 26/04/26 .</t>
+        </is>
+      </c>
+      <c r="T26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U26" t="inlineStr">
+        <is>
+          <t>EMBR15358A</t>
+        </is>
+      </c>
+      <c r="V26" t="n">
+        <v>6.38</v>
+      </c>
+      <c r="W26" t="n">
+        <v>6.38</v>
+      </c>
+      <c r="X26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>IRS/2026/7620/OCR</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>29 April 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Buzzard Production Platform</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H27" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>53.88</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K27" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L27" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>21.95</v>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr">
+        <is>
+          <t>Condition 2 The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>IRS/2026/7625/OCR</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>20 April 2026 10:15</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Swift 10</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H28" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I28" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K28" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L28" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr">
+        <is>
+          <t>condition 3 Permitted quantities of chemicals</t>
+        </is>
+      </c>
+      <c r="T28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U28" t="inlineStr">
+        <is>
+          <t>AQUALINK 300F VER2</t>
+        </is>
+      </c>
+      <c r="V28" t="n">
+        <v>366.0</v>
+      </c>
+      <c r="W28" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>IRS/2026/7650/OCR</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>04 May 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>BLUEWATER LANCASTER PRODUCTION (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Aoka Mizu FPSO</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>LANCASTER</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H29" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I29" t="n">
+        <v>49.82</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K29" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L29" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>5.16</v>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>2 Permitted quantities of chemicals</t>
+        </is>
+      </c>
+      <c r="T29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>ACPC19610A</t>
+        </is>
+      </c>
+      <c r="V29" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="W29" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>IRS/2026/7650/OCR</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>04 May 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>BLUEWATER LANCASTER PRODUCTION (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Aoka Mizu FPSO</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>LANCASTER</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H30" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I30" t="n">
+        <v>49.82</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K30" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L30" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>5.16</v>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t>2 Permitted quantities of chemicals</t>
+        </is>
+      </c>
+      <c r="T30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>ACPC31000A</t>
+        </is>
+      </c>
+      <c r="V30" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="W30" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>