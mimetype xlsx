--- v5 (2026-06-10)
+++ v6 (2026-07-01)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA30"/>
+  <dimension ref="A2:AA32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3478,50 +3478,282 @@
           <t>ACPC31000A</t>
         </is>
       </c>
       <c r="V30" t="n">
         <v>4.4</v>
       </c>
       <c r="W30" t="n">
         <v>0.0</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>IRS/2026/7745/OCR</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>25 May 2026 08:40</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H31" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I31" t="n">
+        <v>47.168</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K31" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L31" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>21.241</v>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals  - The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U31" t="inlineStr">
+        <is>
+          <t>Erifon 603 HP</t>
+        </is>
+      </c>
+      <c r="V31" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="W31" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="X31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>IRS/2026/7745/OCR</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>25 May 2026 08:40</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H32" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I32" t="n">
+        <v>47.168</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K32" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L32" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>21.241</v>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals  - The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T32" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U32" t="inlineStr">
+        <is>
+          <t>MEG</t>
+        </is>
+      </c>
+      <c r="V32" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="W32" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="X32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>