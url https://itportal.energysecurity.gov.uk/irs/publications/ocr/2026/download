--- v6 (2026-07-01)
+++ v7 (2026-07-21)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA32"/>
+  <dimension ref="A2:AA38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2356,51 +2356,51 @@
       </c>
       <c r="Y18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7541/OCR</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>11 April 2026 09:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>ROSEBANK</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>61.0</v>
       </c>
@@ -2415,67 +2415,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K19" t="n">
         <v>3.0</v>
       </c>
       <c r="L19" t="n">
         <v>42.0</v>
       </c>
       <c r="M19" t="n">
         <v>20.787</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>27</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals: The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>Jet Lube HPHT</t>
+        </is>
+      </c>
+      <c r="V19" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="W19" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="X19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z19" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7549/OCR</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>11 April 2026 16:42</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>ROSEBANK</t>
         </is>
       </c>
       <c r="G20" t="n">
         <v>61.0</v>
       </c>
@@ -2490,50 +2531,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K20" t="n">
         <v>3.0</v>
       </c>
       <c r="L20" t="n">
         <v>42.0</v>
       </c>
       <c r="M20" t="n">
         <v>21.241</v>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>27</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals: The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U20" t="inlineStr">
+        <is>
+          <t>Jet Lube HPHT</t>
+        </is>
+      </c>
+      <c r="V20" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="W20" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="X20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z20" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7553/OCR</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>14 April 2026 09:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -3710,50 +3792,500 @@
           <t>MEG</t>
         </is>
       </c>
       <c r="V32" t="n">
         <v>16.7</v>
       </c>
       <c r="W32" t="n">
         <v>16.7</v>
       </c>
       <c r="X32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>IRS/2026/7801/OCR</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>09 June 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Magnus</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H33" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I33" t="n">
+        <v>12.047</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K33" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L33" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>27.321</v>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AA33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>IRS/2026/7803/OCR</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>09 June 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>GOLAR-NOR (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Petrojarl Rosebank</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H34" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I34" t="n">
+        <v>58.067</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K34" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L34" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>25.425</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>205</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AA34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>IRS/2026/7827/OCR</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>04 August 2025 09:00</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H35" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I35" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K35" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L35" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AA35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>IRS/2026/7848/OCR</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>19 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Tolmount NUI Platform</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>TOLMOUNT</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H36" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I36" t="n">
+        <v>27.41</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K36" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L36" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>28.73</v>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AA36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>IRS/2026/7848/OCR</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>19 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Tolmount NUI Platform</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>TOLMOUNT</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H37" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I37" t="n">
+        <v>27.41</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K37" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L37" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>28.73</v>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AA37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>IRS/2026/7852/OCR</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>22 June 2026 15:58</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Beryl B Platform</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H38" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I38" t="n">
+        <v>37.23</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K38" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L38" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>45.87</v>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="AA38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>