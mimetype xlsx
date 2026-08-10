--- v7 (2026-07-21)
+++ v8 (2026-08-10)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -4242,50 +4242,548 @@
       <c r="K38" t="n">
         <v>1.0</v>
       </c>
       <c r="L38" t="n">
         <v>30.0</v>
       </c>
       <c r="M38" t="n">
         <v>45.87</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="AA38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>IRS/2026/7853/OCR</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>23 June 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>NEP Expansion - Phase 3</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H39" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I39" t="n">
+        <v>20.088</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L39" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>30.242</v>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t>Condition 3 - Permitted quantities of chemicals.</t>
+        </is>
+      </c>
+      <c r="T39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>Jet Lube Jacking System Grease ECF</t>
+        </is>
+      </c>
+      <c r="V39" t="n">
+        <v>535.0</v>
+      </c>
+      <c r="W39" t="n">
+        <v>53.5</v>
+      </c>
+      <c r="X39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>IRS/2026/7854/OCR</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>23 June 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>NEP Expansion - Phase 3</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H40" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I40" t="n">
+        <v>10.167</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K40" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L40" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>53.469</v>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr">
+        <is>
+          <t>Condition 3 - Permitted quantities of chemicals</t>
+        </is>
+      </c>
+      <c r="T40" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U40" t="inlineStr">
+        <is>
+          <t>Jet Lube Jacking System Grease ECF</t>
+        </is>
+      </c>
+      <c r="V40" t="n">
+        <v>235.0</v>
+      </c>
+      <c r="W40" t="n">
+        <v>23.5</v>
+      </c>
+      <c r="X40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>IRS/2026/7859/OCR</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>25 June 2026 14:28</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G41" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H41" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I41" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K41" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>SOBO QB GOLD 40</t>
+        </is>
+      </c>
+      <c r="V41" t="n">
+        <v>512.5</v>
+      </c>
+      <c r="W41" t="n">
+        <v>512.5</v>
+      </c>
+      <c r="X41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>IRS/2026/7871/OCR</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>24 May 2026 06:00</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Montrose A Platform</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>MONTROSE</t>
+        </is>
+      </c>
+      <c r="G42" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H42" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I42" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K42" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L42" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="AA42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>IRS/2026/7887/OCR</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>01 July 2026 08:44</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G43" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H43" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I43" t="n">
+        <v>47.168</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K43" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L43" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>21.241</v>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="AA43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>