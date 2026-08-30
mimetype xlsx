--- v8 (2026-08-10)
+++ v9 (2026-08-30)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA43"/>
+  <dimension ref="A2:AA58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2813,51 +2813,51 @@
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="AA23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2026/7564/OCR</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>05 April 2026 07:53</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>ANASURIA OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>57.0</v>
       </c>
@@ -2872,50 +2872,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>0.0</v>
       </c>
       <c r="L24" t="n">
         <v>48.0</v>
       </c>
       <c r="M24" t="n">
         <v>29.0</v>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="T24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U24" t="inlineStr">
+        <is>
+          <t>HSW85791</t>
+        </is>
+      </c>
+      <c r="V24" t="n">
+        <v>74.87</v>
+      </c>
+      <c r="W24" t="n">
+        <v>74.87</v>
+      </c>
+      <c r="X24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z24" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2026/7587/OCR</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>11 March 2026 12:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -4740,50 +4781,1175 @@
       <c r="K43" t="n">
         <v>3.0</v>
       </c>
       <c r="L43" t="n">
         <v>42.0</v>
       </c>
       <c r="M43" t="n">
         <v>21.241</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="AA43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>IRS/2026/7966/OCR</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>22 December 2025 01:30</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Golden Eagle PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>GOLDEN EAGLE</t>
+        </is>
+      </c>
+      <c r="G44" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H44" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I44" t="n">
+        <v>42.92</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K44" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>57.88</v>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="AA44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>IRS/2026/7968/OCR</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>20 July 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H45" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I45" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K45" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AA45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H46" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I46" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K46" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L46" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H47" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I47" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K47" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L47" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I48" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K48" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L48" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H49" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I49" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K49" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L49" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L50" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H51" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I51" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K51" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IRS/2026/7976/OCR</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>14 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H52" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I52" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K52" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L52" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H53" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I53" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K53" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L53" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H54" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I54" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K55" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L55" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H56" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I56" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K56" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L56" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H57" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I57" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K57" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>IRS/2026/7992/OCR</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>24 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I58" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K58" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L58" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AA58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>