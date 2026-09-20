--- v9 (2026-08-30)
+++ v10 (2026-09-20)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA58"/>
+  <dimension ref="A2:AA66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -5906,50 +5906,855 @@
       <c r="K58" t="n">
         <v>1.0</v>
       </c>
       <c r="L58" t="n">
         <v>30.0</v>
       </c>
       <c r="M58" t="n">
         <v>58.04</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="AA58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>IRS/2026/8016/OCR</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>02 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K59" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L59" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr">
+        <is>
+          <t>Permitted Chemicals not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+        </is>
+      </c>
+      <c r="T59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U59" t="inlineStr">
+        <is>
+          <t>CORR11011B</t>
+        </is>
+      </c>
+      <c r="V59" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="W59" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>IRS/2026/8016/OCR</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>02 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H60" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K60" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Permitted Chemicals not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+        </is>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>CORR11071A</t>
+        </is>
+      </c>
+      <c r="V60" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W60" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="X60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>IRS/2026/8016/OCR</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>02 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H61" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I61" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K61" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L61" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr">
+        <is>
+          <t>Permitted Chemicals not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+        </is>
+      </c>
+      <c r="T61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U61" t="inlineStr">
+        <is>
+          <t>CORR11526A</t>
+        </is>
+      </c>
+      <c r="V61" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="W61" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="X61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>IRS/2026/8016/OCR</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>02 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I62" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K62" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L62" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>Permitted Chemicals not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+        </is>
+      </c>
+      <c r="T62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U62" t="inlineStr">
+        <is>
+          <t>SCAL16359A</t>
+        </is>
+      </c>
+      <c r="V62" t="n">
+        <v>27.67</v>
+      </c>
+      <c r="W62" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="X62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>IRS/2026/8016/OCR</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>02 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I63" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K63" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr">
+        <is>
+          <t>Permitted Chemicals not using and/or discharging offshore chemicals as detailed in the Permit application.</t>
+        </is>
+      </c>
+      <c r="T63" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U63" t="inlineStr">
+        <is>
+          <t>SCAL 16359A</t>
+        </is>
+      </c>
+      <c r="V63" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W63" t="n">
+        <v>9.9</v>
+      </c>
+      <c r="X63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>IRS/2026/8024/OCR</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>01 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Erskine Platform</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I64" t="n">
+        <v>23.524</v>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K64" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L64" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>16.957</v>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="AA64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>IRS/2026/8024/OCR</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>01 August 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Erskine Platform</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>23.524</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L65" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>16.957</v>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="AA65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>IRS/2026/8070/OCR</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>15 August 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Forvie Manifold</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>FORVIE NORTH</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H66" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="I66" t="n">
+        <v>24.4</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K66" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>7.5</v>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="AA66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>