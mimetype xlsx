--- v10 (2026-09-20)
+++ v11 (2026-10-11)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA66"/>
+  <dimension ref="A2:AA68"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -831,51 +831,51 @@
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2026/7219/OCR</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>09 December 2025 06:55</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>57.0</v>
       </c>
@@ -890,50 +890,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K4" t="n">
         <v>1.0</v>
       </c>
       <c r="L4" t="n">
         <v>57.0</v>
       </c>
       <c r="M4" t="n">
         <v>19.22</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>2 - The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>CRW85440</t>
+        </is>
+      </c>
+      <c r="V4" t="n">
+        <v>243.0</v>
+      </c>
+      <c r="W4" t="n">
+        <v>243.0</v>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7225/OCR</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>21 January 2026 23:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
@@ -1712,51 +1753,51 @@
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7330/OCR</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>16 February 2026 16:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
@@ -1771,50 +1812,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
         <v>1.0</v>
       </c>
       <c r="L13" t="n">
         <v>57.0</v>
       </c>
       <c r="M13" t="n">
         <v>19.22</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals: The permit holder shall ensure that only chemicals detailed in the permit application are used or discharged during the operations covered by the permit and in accordance with the conditions detailed in the permit.</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>CRW85735</t>
+        </is>
+      </c>
+      <c r="V13" t="n">
+        <v>127.48</v>
+      </c>
+      <c r="W13" t="n">
+        <v>127.48</v>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7355/OCR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>20 February 2026 09:44</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -3846,51 +3928,51 @@
       </c>
       <c r="Y32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2026/7801/OCR</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>09 June 2026 15:30</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Magnus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>61.0</v>
       </c>
@@ -3905,50 +3987,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K33" t="n">
         <v>1.0</v>
       </c>
       <c r="L33" t="n">
         <v>18.0</v>
       </c>
       <c r="M33" t="n">
         <v>27.321</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr">
+        <is>
+          <t>Condition 2- Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U33" t="inlineStr">
+        <is>
+          <t>Bestolife 3010 ULTRA (version 1)</t>
+        </is>
+      </c>
+      <c r="V33" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="W33" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="X33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z33" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2026/7803/OCR</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>09 June 2026 13:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -4869,51 +4992,51 @@
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="AA44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2026/7968/OCR</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>20 July 2026 12:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>57.0</v>
       </c>
@@ -4928,67 +5051,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
         <v>0.0</v>
       </c>
       <c r="L45" t="n">
         <v>59.0</v>
       </c>
       <c r="M45" t="n">
         <v>54.329</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>Condition 3 Permitted quantities of chemicals. The permit holder shall ensure that the quantities of all chemicals used or discharged during the course of the operations covered by the permit do not exceed by more than 10% the quantities detailed in the permit application.</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>HYTREAT DF 19512A ECO</t>
+        </is>
+      </c>
+      <c r="V45" t="n">
+        <v>773.0</v>
+      </c>
+      <c r="W45" t="n">
+        <v>773.0</v>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>59.0</v>
       </c>
@@ -5003,67 +5167,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K46" t="n">
         <v>1.0</v>
       </c>
       <c r="L46" t="n">
         <v>30.0</v>
       </c>
       <c r="M46" t="n">
         <v>58.04</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>Cement Class G D907</t>
+        </is>
+      </c>
+      <c r="V46" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W46" t="n">
+        <v>3341.8</v>
+      </c>
+      <c r="X46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G47" t="n">
         <v>59.0</v>
       </c>
@@ -5078,67 +5283,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K47" t="n">
         <v>1.0</v>
       </c>
       <c r="L47" t="n">
         <v>30.0</v>
       </c>
       <c r="M47" t="n">
         <v>58.04</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>Environmentally Friendly Dispersant D240</t>
+        </is>
+      </c>
+      <c r="V47" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W47" t="n">
+        <v>19.6</v>
+      </c>
+      <c r="X47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z47" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G48" t="n">
         <v>59.0</v>
       </c>
@@ -5153,67 +5399,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K48" t="n">
         <v>1.0</v>
       </c>
       <c r="L48" t="n">
         <v>30.0</v>
       </c>
       <c r="M48" t="n">
         <v>58.04</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>Expanding Cement Additive D174</t>
+        </is>
+      </c>
+      <c r="V48" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W48" t="n">
+        <v>68.2</v>
+      </c>
+      <c r="X48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z48" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>59.0</v>
       </c>
@@ -5228,67 +5515,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K49" t="n">
         <v>1.0</v>
       </c>
       <c r="L49" t="n">
         <v>30.0</v>
       </c>
       <c r="M49" t="n">
         <v>58.04</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>Liquid Accelerator D77</t>
+        </is>
+      </c>
+      <c r="V49" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W49" t="n">
+        <v>7.93</v>
+      </c>
+      <c r="X49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z49" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G50" t="n">
         <v>59.0</v>
       </c>
@@ -5303,67 +5631,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K50" t="n">
         <v>1.0</v>
       </c>
       <c r="L50" t="n">
         <v>30.0</v>
       </c>
       <c r="M50" t="n">
         <v>58.04</v>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t>Liquid Antifoam D242</t>
+        </is>
+      </c>
+      <c r="V50" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W50" t="n">
+        <v>5.33</v>
+      </c>
+      <c r="X50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z50" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>59.0</v>
       </c>
@@ -5378,67 +5747,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K51" t="n">
         <v>1.0</v>
       </c>
       <c r="L51" t="n">
         <v>30.0</v>
       </c>
       <c r="M51" t="n">
         <v>58.04</v>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>Sodium Bicarbonate</t>
+        </is>
+      </c>
+      <c r="V51" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W51" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="X51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2026/7976/OCR</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>14 July 2026 13:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G52" t="n">
         <v>59.0</v>
       </c>
@@ -5453,67 +5863,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K52" t="n">
         <v>1.0</v>
       </c>
       <c r="L52" t="n">
         <v>30.0</v>
       </c>
       <c r="M52" t="n">
         <v>58.04</v>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>Sugar</t>
+        </is>
+      </c>
+      <c r="V52" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W52" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="X52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z52" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>59.0</v>
       </c>
@@ -5528,67 +5979,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K53" t="n">
         <v>1.0</v>
       </c>
       <c r="L53" t="n">
         <v>30.0</v>
       </c>
       <c r="M53" t="n">
         <v>58.04</v>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U53" t="inlineStr">
+        <is>
+          <t>Cement Class G D907</t>
+        </is>
+      </c>
+      <c r="V53" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W53" t="n">
+        <v>7095.2</v>
+      </c>
+      <c r="X53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z53" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>59.0</v>
       </c>
@@ -5603,67 +6095,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K54" t="n">
         <v>1.0</v>
       </c>
       <c r="L54" t="n">
         <v>30.0</v>
       </c>
       <c r="M54" t="n">
         <v>58.04</v>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>Environmentally Friendly Dispersant D240</t>
+        </is>
+      </c>
+      <c r="V54" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W54" t="n">
+        <v>41.71</v>
+      </c>
+      <c r="X54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z54" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G55" t="n">
         <v>59.0</v>
       </c>
@@ -5678,67 +6211,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K55" t="n">
         <v>1.0</v>
       </c>
       <c r="L55" t="n">
         <v>30.0</v>
       </c>
       <c r="M55" t="n">
         <v>58.04</v>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>Expanding Cement Additive D174</t>
+        </is>
+      </c>
+      <c r="V55" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W55" t="n">
+        <v>144.8</v>
+      </c>
+      <c r="X55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z55" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>59.0</v>
       </c>
@@ -5753,67 +6327,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K56" t="n">
         <v>1.0</v>
       </c>
       <c r="L56" t="n">
         <v>30.0</v>
       </c>
       <c r="M56" t="n">
         <v>58.04</v>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U56" t="inlineStr">
+        <is>
+          <t>Liquid Accelerator D77</t>
+        </is>
+      </c>
+      <c r="V56" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W56" t="n">
+        <v>16.93</v>
+      </c>
+      <c r="X56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z56" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>59.0</v>
       </c>
@@ -5828,67 +6443,108 @@
           <t>North</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>1.0</v>
       </c>
       <c r="L57" t="n">
         <v>30.0</v>
       </c>
       <c r="M57" t="n">
         <v>58.04</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t>Liquid Antifoam D242</t>
+        </is>
+      </c>
+      <c r="V57" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W57" t="n">
+        <v>11.37</v>
+      </c>
+      <c r="X57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z57" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7992/OCR</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>24 July 2026 19:30</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>59.0</v>
       </c>
@@ -5903,50 +6559,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K58" t="n">
         <v>1.0</v>
       </c>
       <c r="L58" t="n">
         <v>30.0</v>
       </c>
       <c r="M58" t="n">
         <v>58.04</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
+          <t>2: Permitted Chemicals</t>
+        </is>
+      </c>
+      <c r="T58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U58" t="inlineStr">
+        <is>
+          <t>Sugar</t>
+        </is>
+      </c>
+      <c r="V58" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="W58" t="n">
+        <v>175.0</v>
+      </c>
+      <c r="X58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z58" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/8016/OCR</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>02 August 2026 07:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -6711,50 +7408,200 @@
       <c r="K66" t="n">
         <v>1.0</v>
       </c>
       <c r="L66" t="n">
         <v>52.0</v>
       </c>
       <c r="M66" t="n">
         <v>7.5</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="AA66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>IRS/2026/8110/OCR</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>27 August 2026 15:49</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AA67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>IRS/2026/8154/OCR</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>31 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>HOTON</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>WEST SOLE</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H68" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I68" t="n">
+        <v>9.9619</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K68" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L68" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>22.6056</v>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AA68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>