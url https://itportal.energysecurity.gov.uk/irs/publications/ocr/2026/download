--- v11 (2026-10-11)
+++ v12 (2026-11-02)
@@ -493,51 +493,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AA68"/>
+  <dimension ref="A2:AA75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1446,51 +1446,51 @@
       </c>
       <c r="Y9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7247/OCR</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>24 January 2026 14:14</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
@@ -1505,50 +1505,92 @@
           <t>North</t>
         </is>
       </c>
       <c r="K10" t="n">
         <v>0.0</v>
       </c>
       <c r="L10" t="n">
         <v>59.0</v>
       </c>
       <c r="M10" t="n">
         <v>54.329</v>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t>Condition 3 Permitted quantities of chemicals. The permit holder shall ensure that the quantities of all chemicals used or discharged
+during the course of the operations covered by the permit do not exceed by more  than 10% the quantities detailed in the permit application.</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>HYTREAT DF 19512A ECO</t>
+        </is>
+      </c>
+      <c r="V10" t="n">
+        <v>32.9</v>
+      </c>
+      <c r="W10" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7303/OCR</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>10 February 2026 14:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
@@ -4767,51 +4809,51 @@
       </c>
       <c r="Y41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AA41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2026/7871/OCR</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>24 May 2026 06:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>57.0</v>
       </c>
@@ -4826,50 +4868,91 @@
           <t>North</t>
         </is>
       </c>
       <c r="K42" t="n">
         <v>1.0</v>
       </c>
       <c r="L42" t="n">
         <v>28.0</v>
       </c>
       <c r="M42" t="n">
         <v>17.0</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>17</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>During linepipe (valve connection point on outer annuli) replacement cement used within sealant package which was not detailed on the permit.</t>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>dyckerhoff GmbH</t>
+        </is>
+      </c>
+      <c r="V42" t="n">
+        <v>698.08</v>
+      </c>
+      <c r="W42" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AA42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2026/7887/OCR</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>01 July 2026 08:44</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
@@ -7558,50 +7641,619 @@
       <c r="K68" t="n">
         <v>1.0</v>
       </c>
       <c r="L68" t="n">
         <v>12.0</v>
       </c>
       <c r="M68" t="n">
         <v>22.6056</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="AA68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>IRS/2026/8191/OCR</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>16 September 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Captain WPP'A'</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H69" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>57.099</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K69" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L69" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="AA69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>IRS/2026/8198/OCR</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>18 September 2026 09:50</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Sean PP Platform</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H70" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I70" t="n">
+        <v>18.21</v>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K70" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L70" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>37.04</v>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AA70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>IRS/2026/8199/OCR</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>08 September 2026 02:00</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H71" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="I71" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K71" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L71" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AA71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>IRS/2026/8207/OCR</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>23 September 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Hoton Platform</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>WEST SOLE</t>
+        </is>
+      </c>
+      <c r="G72" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H72" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I72" t="n">
+        <v>9.9619</v>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K72" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L72" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>22.6056</v>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AA72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>IRS/2026/8226/OCR</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>26 September 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Claymore A Platform</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>CLAYMORE</t>
+        </is>
+      </c>
+      <c r="G73" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H73" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I73" t="n">
+        <v>57.052</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K73" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L73" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="M73" t="n">
+        <v>11.908</v>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="AA73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>IRS/2026/8234/OCR</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>23 September 2026 08:15</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G74" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H74" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="I74" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K74" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L74" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M74" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr">
+        <is>
+          <t>2 Permitted Chemicals
+The permit holder shall ensure that only chemicals detailed in the permit application
+are used or discharged during the operations covered by the permit and in
+accordance with the conditions detailed in the permit</t>
+        </is>
+      </c>
+      <c r="T74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U74" t="inlineStr">
+        <is>
+          <t>BIOC16633A</t>
+        </is>
+      </c>
+      <c r="V74" t="n">
+        <v>714.59</v>
+      </c>
+      <c r="W74" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="X74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AA74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>IRS/2026/8250/OCR</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>01 October 2026 16:59</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>PIERCE PRODUCTION COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Haewene Brim</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>PIERCE</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H75" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I75" t="n">
+        <v>38.834</v>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K75" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L75" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M75" t="n">
+        <v>35.13</v>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="AA75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>