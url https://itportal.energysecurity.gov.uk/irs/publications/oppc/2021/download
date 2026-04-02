--- v0 (2025-10-07)
+++ v1 (2026-04-02)
@@ -2235,51 +2235,51 @@
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2021/64/OPPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>05 October 2021 20:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>60.0</v>
       </c>
       <c r="H16" t="n">
         <v>48.0</v>
       </c>
       <c r="I16" t="n">
         <v>36.0</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2577,51 +2577,51 @@
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2021/76/OPPC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>06 October 2021 21:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>60.0</v>
       </c>
       <c r="H19" t="n">
         <v>48.0</v>
       </c>
       <c r="I19" t="n">
         <v>36.0</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3141,51 +3141,51 @@
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2021/103/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>11 October 2021 08:10</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>60.0</v>
       </c>
       <c r="H24" t="n">
         <v>48.0</v>
       </c>
       <c r="I24" t="n">
         <v>36.0</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7589,51 +7589,51 @@
       </c>
       <c r="AF62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2021/245/OPPC</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>05 November 2021 16:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>60.0</v>
       </c>
       <c r="H63" t="n">
         <v>48.0</v>
       </c>
       <c r="I63" t="n">
         <v>36.0</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8823,51 +8823,51 @@
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2021/287/OPPC</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>10 November 2021 09:00</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G74" t="n">
         <v>60.0</v>
       </c>
       <c r="H74" t="n">
         <v>48.0</v>
       </c>
       <c r="I74" t="n">
         <v>36.0</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9171,51 +9171,51 @@
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2021/304/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>13 November 2021 15:30</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>60.0</v>
       </c>
       <c r="H77" t="n">
         <v>48.0</v>
       </c>
       <c r="I77" t="n">
         <v>36.0</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10875,51 +10875,51 @@
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2021/342/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>21 November 2021 04:00</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>60.0</v>
       </c>
       <c r="H92" t="n">
         <v>48.0</v>
       </c>
       <c r="I92" t="n">
         <v>36.0</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15182,51 +15182,51 @@
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2021/449/OPPC</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>10 December 2021 04:00</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G130" t="n">
         <v>60.0</v>
       </c>
       <c r="H130" t="n">
         <v>48.0</v>
       </c>
       <c r="I130" t="n">
         <v>36.0</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15634,51 +15634,51 @@
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>IRS/2021/475/OPPC</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>13 December 2021 09:00</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G134" t="n">
         <v>60.0</v>
       </c>
       <c r="H134" t="n">
         <v>48.0</v>
       </c>
       <c r="I134" t="n">
         <v>36.0</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17348,51 +17348,51 @@
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>IRS/2021/540/OPPC</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>24 December 2021 04:00</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G149" t="n">
         <v>60.0</v>
       </c>
       <c r="H149" t="n">
         <v>48.0</v>
       </c>
       <c r="I149" t="n">
         <v>36.0</v>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17461,51 +17461,51 @@
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2021/546/OPPC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>25 December 2021 18:00</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>60.0</v>
       </c>
       <c r="H150" t="n">
         <v>48.0</v>
       </c>
       <c r="I150" t="n">
         <v>36.0</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>North</t>
         </is>