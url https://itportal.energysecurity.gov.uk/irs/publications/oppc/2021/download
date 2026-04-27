--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -637,51 +637,51 @@
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2021/2/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>21 September 2021 12:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>56.0</v>
       </c>
       <c r="H2" t="n">
         <v>27.0</v>
       </c>
       <c r="I2" t="n">
         <v>10.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1321,51 +1321,51 @@
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2021/32/OPPC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>23 September 2021 00:00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>58.0</v>
       </c>
       <c r="H8" t="n">
         <v>6.0</v>
       </c>
       <c r="I8" t="n">
         <v>5.0</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2458,51 +2458,51 @@
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2021/71/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>30 September 2021 00:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>58.0</v>
       </c>
       <c r="H18" t="n">
         <v>6.0</v>
       </c>
       <c r="I18" t="n">
         <v>5.0</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3254,51 +3254,51 @@
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2021/104/OPPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>12 October 2021 08:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>57.0</v>
       </c>
       <c r="H25" t="n">
         <v>26.0</v>
       </c>
       <c r="I25" t="n">
         <v>52.0</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3486,51 +3486,51 @@
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2021/108/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>12 October 2021 08:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>58.0</v>
       </c>
       <c r="H27" t="n">
         <v>6.0</v>
       </c>
       <c r="I27" t="n">
         <v>5.0</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3608,51 +3608,51 @@
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2021/114/OPPC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>07 October 2021 00:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>58.0</v>
       </c>
       <c r="H28" t="n">
         <v>6.0</v>
       </c>
       <c r="I28" t="n">
         <v>5.0</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4068,51 +4068,51 @@
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2021/143/OPPC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>19 October 2021 12:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>56.0</v>
       </c>
       <c r="H32" t="n">
         <v>27.0</v>
       </c>
       <c r="I32" t="n">
         <v>10.0</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4173,51 +4173,51 @@
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2021/148/OPPC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>14 October 2021 00:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>58.0</v>
       </c>
       <c r="H33" t="n">
         <v>6.0</v>
       </c>
       <c r="I33" t="n">
         <v>5.0</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4292,51 +4292,51 @@
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2021/149/OPPC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>21 October 2021 11:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>56.0</v>
       </c>
       <c r="H34" t="n">
         <v>27.0</v>
       </c>
       <c r="I34" t="n">
         <v>10.0</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4520,51 +4520,51 @@
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2021/157/OPPC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>16 October 2021 12:00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>58.0</v>
       </c>
       <c r="H36" t="n">
         <v>26.0</v>
       </c>
       <c r="I36" t="n">
         <v>58.0</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6559,51 +6559,51 @@
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2021/227/OPPC</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>16 October 2021 12:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>56.0</v>
       </c>
       <c r="H54" t="n">
         <v>27.0</v>
       </c>
       <c r="I54" t="n">
         <v>10.0</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6896,51 +6896,51 @@
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2021/233/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>28 October 2021 00:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>58.0</v>
       </c>
       <c r="H57" t="n">
         <v>6.0</v>
       </c>
       <c r="I57" t="n">
         <v>5.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9514,51 +9514,51 @@
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2021/314/OPPC</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>15 November 2021 00:00</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>57.0</v>
       </c>
       <c r="H80" t="n">
         <v>26.0</v>
       </c>
       <c r="I80" t="n">
         <v>52.0</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9636,51 +9636,51 @@
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2021/316/OPPC</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>15 November 2021 00:00</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G81" t="n">
         <v>58.0</v>
       </c>
       <c r="H81" t="n">
         <v>6.0</v>
       </c>
       <c r="I81" t="n">
         <v>5.0</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9872,51 +9872,51 @@
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2021/322/OPPC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>16 November 2021 14:30</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>56.0</v>
       </c>
       <c r="H83" t="n">
         <v>27.0</v>
       </c>
       <c r="I83" t="n">
         <v>10.0</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9986,51 +9986,51 @@
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2021/326/OPPC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>11 November 2021 00:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>58.0</v>
       </c>
       <c r="H84" t="n">
         <v>6.0</v>
       </c>
       <c r="I84" t="n">
         <v>5.0</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11327,51 +11327,51 @@
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2021/354/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>19 November 2021 14:42</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G96" t="n">
         <v>56.0</v>
       </c>
       <c r="H96" t="n">
         <v>27.0</v>
       </c>
       <c r="I96" t="n">
         <v>10.0</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11658,51 +11658,51 @@
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2021/363/OPPC</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>18 November 2021 00:00</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G99" t="n">
         <v>58.0</v>
       </c>
       <c r="H99" t="n">
         <v>6.0</v>
       </c>
       <c r="I99" t="n">
         <v>5.0</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13472,51 +13472,51 @@
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2021/409/OPPC</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>01 December 2021 00:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>58.0</v>
       </c>
       <c r="H115" t="n">
         <v>6.0</v>
       </c>
       <c r="I115" t="n">
         <v>5.0</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15060,51 +15060,51 @@
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2021/448/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>02 December 2021 00:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>58.0</v>
       </c>
       <c r="H129" t="n">
         <v>6.0</v>
       </c>
       <c r="I129" t="n">
         <v>5.0</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15756,51 +15756,51 @@
       </c>
       <c r="AF134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>IRS/2021/476/OPPC</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>13 December 2021 16:00</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G135" t="n">
         <v>57.0</v>
       </c>
       <c r="H135" t="n">
         <v>26.0</v>
       </c>
       <c r="I135" t="n">
         <v>52.0</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15878,51 +15878,51 @@
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>IRS/2021/479/OPPC</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>14 December 2021 12:00</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G136" t="n">
         <v>58.0</v>
       </c>
       <c r="H136" t="n">
         <v>6.0</v>
       </c>
       <c r="I136" t="n">
         <v>5.0</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16217,51 +16217,51 @@
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>IRS/2021/486/OPPC</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>14 December 2021 12:00</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G139" t="n">
         <v>57.0</v>
       </c>
       <c r="H139" t="n">
         <v>26.0</v>
       </c>
       <c r="I139" t="n">
         <v>52.0</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16444,51 +16444,51 @@
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>IRS/2021/495/OPPC</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>16 December 2021 12:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G141" t="n">
         <v>56.0</v>
       </c>
       <c r="H141" t="n">
         <v>27.0</v>
       </c>
       <c r="I141" t="n">
         <v>10.0</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17574,51 +17574,51 @@
       </c>
       <c r="AF150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>IRS/2021/561/OPPC</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>23 December 2021 00:01</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G151" t="n">
         <v>58.0</v>
       </c>
       <c r="H151" t="n">
         <v>6.0</v>
       </c>
       <c r="I151" t="n">
         <v>5.0</v>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>North</t>
         </is>