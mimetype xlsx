--- v2 (2026-04-27)
+++ v3 (2026-07-01)
@@ -1892,51 +1892,51 @@
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2021/47/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>01 October 2021 09:20</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>58.0</v>
       </c>
       <c r="H13" t="n">
         <v>21.0</v>
       </c>
       <c r="I13" t="n">
         <v>38.0</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6672,51 +6672,51 @@
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2021/228/OPPC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>01 November 2021 09:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G55" t="n">
         <v>58.0</v>
       </c>
       <c r="H55" t="n">
         <v>21.0</v>
       </c>
       <c r="I55" t="n">
         <v>38.0</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>North</t>
         </is>