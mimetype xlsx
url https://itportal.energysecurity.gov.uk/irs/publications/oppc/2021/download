--- v3 (2026-07-01)
+++ v4 (2026-09-08)
@@ -869,51 +869,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2021/22/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>25 September 2021 14:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>57.0</v>
       </c>
       <c r="H4" t="n">
         <v>28.0</v>
       </c>
       <c r="I4" t="n">
         <v>6.0</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1553,51 +1553,51 @@
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2021/36/OPPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>01 October 2021 08:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="n">
         <v>28.0</v>
       </c>
       <c r="I10" t="n">
         <v>6.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2914,51 +2914,51 @@
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2021/94/OPPC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>10 October 2021 12:20</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
         <v>15.0</v>
       </c>
       <c r="I22" t="n">
         <v>23.0</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5994,51 +5994,51 @@
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2021/214/OPPC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>01 November 2021 08:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>57.0</v>
       </c>
       <c r="H49" t="n">
         <v>28.0</v>
       </c>
       <c r="I49" t="n">
         <v>6.0</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6446,51 +6446,51 @@
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2021/225/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>02 November 2021 08:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>57.0</v>
       </c>
       <c r="H53" t="n">
         <v>28.0</v>
       </c>
       <c r="I53" t="n">
         <v>6.0</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12567,51 +12567,51 @@
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2021/392/OPPC</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>28 November 2021 08:00</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G107" t="n">
         <v>57.0</v>
       </c>
       <c r="H107" t="n">
         <v>28.0</v>
       </c>
       <c r="I107" t="n">
         <v>6.0</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13707,51 +13707,51 @@
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2021/411/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>30 November 2021 23:59</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G117" t="n">
         <v>57.0</v>
       </c>
       <c r="H117" t="n">
         <v>28.0</v>
       </c>
       <c r="I117" t="n">
         <v>6.0</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>North</t>
         </is>