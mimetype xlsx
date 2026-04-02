--- v1 (2026-01-27)
+++ v2 (2026-04-02)
@@ -1436,51 +1436,51 @@
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2022/592/OPPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>06 January 2022 04:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>60.0</v>
       </c>
       <c r="H9" t="n">
         <v>48.0</v>
       </c>
       <c r="I9" t="n">
         <v>36.0</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1549,51 +1549,51 @@
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2022/602/OPPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>09 January 2022 16:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>60.0</v>
       </c>
       <c r="H10" t="n">
         <v>48.0</v>
       </c>
       <c r="I10" t="n">
         <v>36.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1995,51 +1995,51 @@
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2022/612/OPPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>11 January 2022 09:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>60.0</v>
       </c>
       <c r="H14" t="n">
         <v>48.0</v>
       </c>
       <c r="I14" t="n">
         <v>36.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3372,51 +3372,51 @@
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>IRS/2022/643/OPPC</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>17 January 2022 04:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>60.0</v>
       </c>
       <c r="H26" t="n">
         <v>48.0</v>
       </c>
       <c r="I26" t="n">
         <v>36.0</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3482,51 +3482,51 @@
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2022/653/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>17 January 2022 04:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>60.0</v>
       </c>
       <c r="H27" t="n">
         <v>48.0</v>
       </c>
       <c r="I27" t="n">
         <v>36.0</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3821,51 +3821,51 @@
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2022/662/OPPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>19 January 2022 04:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>60.0</v>
       </c>
       <c r="H30" t="n">
         <v>48.0</v>
       </c>
       <c r="I30" t="n">
         <v>36.0</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4047,51 +4047,51 @@
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2022/665/OPPC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>20 January 2022 04:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>60.0</v>
       </c>
       <c r="H32" t="n">
         <v>48.0</v>
       </c>
       <c r="I32" t="n">
         <v>36.0</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4169,51 +4169,51 @@
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2022/668/OPPC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>16 January 2022 13:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>60.0</v>
       </c>
       <c r="H33" t="n">
         <v>37.0</v>
       </c>
       <c r="I33" t="n">
         <v>45.0</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4279,51 +4279,51 @@
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2022/672/OPPC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>20 January 2022 04:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G34" t="n">
         <v>60.0</v>
       </c>
       <c r="H34" t="n">
         <v>48.0</v>
       </c>
       <c r="I34" t="n">
         <v>36.0</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4392,51 +4392,51 @@
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>IRS/2022/673/OPPC</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>22 January 2022 04:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G35" t="n">
         <v>60.0</v>
       </c>
       <c r="H35" t="n">
         <v>48.0</v>
       </c>
       <c r="I35" t="n">
         <v>36.0</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5294,51 +5294,51 @@
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2022/715/OPPC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>30 January 2022 16:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>60.0</v>
       </c>
       <c r="H43" t="n">
         <v>48.0</v>
       </c>
       <c r="I43" t="n">
         <v>36.0</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6753,51 +6753,51 @@
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2022/738/OPPC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>03 February 2022 16:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>60.0</v>
       </c>
       <c r="H56" t="n">
         <v>48.0</v>
       </c>
       <c r="I56" t="n">
         <v>36.0</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7658,51 +7658,51 @@
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2022/765/OPPC</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>12 February 2022 04:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G64" t="n">
         <v>60.0</v>
       </c>
       <c r="H64" t="n">
         <v>48.0</v>
       </c>
       <c r="I64" t="n">
         <v>36.0</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8449,51 +8449,51 @@
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2022/782/OPPC</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>14 February 2022 16:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G71" t="n">
         <v>60.0</v>
       </c>
       <c r="H71" t="n">
         <v>48.0</v>
       </c>
       <c r="I71" t="n">
         <v>36.0</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8667,51 +8667,51 @@
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>IRS/2022/787/OPPC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>16 February 2022 09:00</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G73" t="n">
         <v>60.0</v>
       </c>
       <c r="H73" t="n">
         <v>48.0</v>
       </c>
       <c r="I73" t="n">
         <v>36.0</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8780,51 +8780,51 @@
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2022/789/OPPC</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>16 February 2022 16:00</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G74" t="n">
         <v>60.0</v>
       </c>
       <c r="H74" t="n">
         <v>48.0</v>
       </c>
       <c r="I74" t="n">
         <v>36.0</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8893,51 +8893,51 @@
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2022/790/OPPC</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>17 February 2022 16:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>60.0</v>
       </c>
       <c r="H75" t="n">
         <v>48.0</v>
       </c>
       <c r="I75" t="n">
         <v>36.0</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9006,51 +9006,51 @@
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2022/804/OPPC</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>20 February 2022 02:00</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>60.0</v>
       </c>
       <c r="H76" t="n">
         <v>48.0</v>
       </c>
       <c r="I76" t="n">
         <v>36.0</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9119,51 +9119,51 @@
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2022/815/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>22 February 2022 03:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>60.0</v>
       </c>
       <c r="H77" t="n">
         <v>48.0</v>
       </c>
       <c r="I77" t="n">
         <v>36.0</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10782,51 +10782,51 @@
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2022/858/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>02 March 2022 16:00</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>60.0</v>
       </c>
       <c r="H92" t="n">
         <v>48.0</v>
       </c>
       <c r="I92" t="n">
         <v>36.0</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11008,51 +11008,51 @@
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>IRS/2022/863/OPPC</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>03 March 2022 16:00</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G94" t="n">
         <v>60.0</v>
       </c>
       <c r="H94" t="n">
         <v>48.0</v>
       </c>
       <c r="I94" t="n">
         <v>36.0</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12710,51 +12710,51 @@
       </c>
       <c r="AF108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2022/910/OPPC</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>15 March 2022 09:00</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G109" t="n">
         <v>60.0</v>
       </c>
       <c r="H109" t="n">
         <v>48.0</v>
       </c>
       <c r="I109" t="n">
         <v>36.0</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13267,51 +13267,51 @@
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2022/930/OPPC</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>19 March 2022 15:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G114" t="n">
         <v>60.0</v>
       </c>
       <c r="H114" t="n">
         <v>48.0</v>
       </c>
       <c r="I114" t="n">
         <v>36.0</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13380,51 +13380,51 @@
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2022/940/OPPC</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>22 March 2022 13:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>60.0</v>
       </c>
       <c r="H115" t="n">
         <v>48.0</v>
       </c>
       <c r="I115" t="n">
         <v>36.0</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13493,51 +13493,51 @@
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2022/944/OPPC</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>23 March 2022 04:00</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G116" t="n">
         <v>60.0</v>
       </c>
       <c r="H116" t="n">
         <v>48.0</v>
       </c>
       <c r="I116" t="n">
         <v>36.0</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13606,51 +13606,51 @@
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2022/951/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>24 March 2022 08:20</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G117" t="n">
         <v>59.0</v>
       </c>
       <c r="H117" t="n">
         <v>21.0</v>
       </c>
       <c r="I117" t="n">
         <v>4.0</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13719,51 +13719,51 @@
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2022/960/OPPC</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>26 March 2022 04:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G118" t="n">
         <v>60.0</v>
       </c>
       <c r="H118" t="n">
         <v>48.0</v>
       </c>
       <c r="I118" t="n">
         <v>36.0</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14175,51 +14175,51 @@
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2022/985/OPPC</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>30 March 2022 16:00</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G122" t="n">
         <v>60.0</v>
       </c>
       <c r="H122" t="n">
         <v>48.0</v>
       </c>
       <c r="I122" t="n">
         <v>36.0</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14401,51 +14401,51 @@
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2022/991/OPPC</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>01 April 2022 06:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G124" t="n">
         <v>59.0</v>
       </c>
       <c r="H124" t="n">
         <v>21.0</v>
       </c>
       <c r="I124" t="n">
         <v>4.0</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17014,51 +17014,51 @@
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>IRS/2022/1069/OPPC</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>15 April 2022 09:00</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G147" t="n">
         <v>60.0</v>
       </c>
       <c r="H147" t="n">
         <v>48.0</v>
       </c>
       <c r="I147" t="n">
         <v>36.0</v>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18349,51 +18349,51 @@
       </c>
       <c r="AF158" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>IRS/2022/1133/OPPC</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>30 April 2022 14:50</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G159" t="n">
         <v>60.0</v>
       </c>
       <c r="H159" t="n">
         <v>48.0</v>
       </c>
       <c r="I159" t="n">
         <v>36.0</v>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18471,51 +18471,51 @@
       </c>
       <c r="AF159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>IRS/2022/1134/OPPC</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>01 April 2022 00:01</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G160" t="n">
         <v>60.0</v>
       </c>
       <c r="H160" t="n">
         <v>48.0</v>
       </c>
       <c r="I160" t="n">
         <v>36.0</v>
       </c>
       <c r="J160" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20720,51 +20720,51 @@
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>IRS/2022/1214/OPPC</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>01 May 2022 00:01</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G180" t="n">
         <v>60.0</v>
       </c>
       <c r="H180" t="n">
         <v>48.0</v>
       </c>
       <c r="I180" t="n">
         <v>36.0</v>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21065,51 +21065,51 @@
       </c>
       <c r="AF182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2022/1237/OPPC</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>16 May 2022 09:00</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G183" t="n">
         <v>60.0</v>
       </c>
       <c r="H183" t="n">
         <v>48.0</v>
       </c>
       <c r="I183" t="n">
         <v>36.0</v>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21408,51 +21408,51 @@
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2022/1268/OPPC</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>25 May 2022 13:00</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G186" t="n">
         <v>57.0</v>
       </c>
       <c r="H186" t="n">
         <v>0.0</v>
       </c>
       <c r="I186" t="n">
         <v>44.0</v>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21968,51 +21968,51 @@
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>IRS/2022/1280/OPPC</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>01 June 2022 19:00</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G191" t="n">
         <v>57.0</v>
       </c>
       <c r="H191" t="n">
         <v>0.0</v>
       </c>
       <c r="I191" t="n">
         <v>44.0</v>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22191,51 +22191,51 @@
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>IRS/2022/1295/OPPC</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>02 June 2022 13:00</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G193" t="n">
         <v>57.0</v>
       </c>
       <c r="H193" t="n">
         <v>0.0</v>
       </c>
       <c r="I193" t="n">
         <v>44.0</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22414,51 +22414,51 @@
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>IRS/2022/1305/OPPC</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>07 June 2022 16:00</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G195" t="n">
         <v>57.0</v>
       </c>
       <c r="H195" t="n">
         <v>0.0</v>
       </c>
       <c r="I195" t="n">
         <v>44.0</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23442,51 +23442,51 @@
       </c>
       <c r="AF203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>IRS/2022/1345/OPPC</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>16 June 2022 09:00</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G204" t="n">
         <v>60.0</v>
       </c>
       <c r="H204" t="n">
         <v>48.0</v>
       </c>
       <c r="I204" t="n">
         <v>36.0</v>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23894,51 +23894,51 @@
       </c>
       <c r="AF207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2022/1357/OPPC</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>30 May 2022 00:01</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G208" t="n">
         <v>60.0</v>
       </c>
       <c r="H208" t="n">
         <v>48.0</v>
       </c>
       <c r="I208" t="n">
         <v>36.0</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24007,51 +24007,51 @@
       </c>
       <c r="AF208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>IRS/2022/1366/OPPC</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>19 June 2022 08:20</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G209" t="n">
         <v>59.0</v>
       </c>
       <c r="H209" t="n">
         <v>21.0</v>
       </c>
       <c r="I209" t="n">
         <v>4.0</v>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24584,51 +24584,51 @@
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2022/1410/OPPC</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>28 June 2022 16:07</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Ailsa FSO</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G214" t="n">
         <v>57.0</v>
       </c>
       <c r="H214" t="n">
         <v>11.0</v>
       </c>
       <c r="I214" t="n">
         <v>43.0</v>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25030,51 +25030,51 @@
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>IRS/2022/1417/OPPC</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>01 June 2022 06:00</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G218" t="n">
         <v>59.0</v>
       </c>
       <c r="H218" t="n">
         <v>21.0</v>
       </c>
       <c r="I218" t="n">
         <v>4.0</v>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26261,51 +26261,51 @@
       </c>
       <c r="AF228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>IRS/2022/1454/OPPC</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>30 June 2022 00:01</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G229" t="n">
         <v>60.0</v>
       </c>
       <c r="H229" t="n">
         <v>48.0</v>
       </c>
       <c r="I229" t="n">
         <v>36.0</v>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27042,51 +27042,51 @@
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>IRS/2022/1505/OPPC</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>16 July 2022 09:00</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G236" t="n">
         <v>60.0</v>
       </c>
       <c r="H236" t="n">
         <v>48.0</v>
       </c>
       <c r="I236" t="n">
         <v>36.0</v>
       </c>
       <c r="J236" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29721,51 +29721,51 @@
       </c>
       <c r="AF259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>IRS/2022/1611/OPPC</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>12 August 2022 09:00</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G260" t="n">
         <v>60.0</v>
       </c>
       <c r="H260" t="n">
         <v>48.0</v>
       </c>
       <c r="I260" t="n">
         <v>36.0</v>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30173,51 +30173,51 @@
       </c>
       <c r="AF263" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>IRS/2022/1628/OPPC</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>12 August 2022 09:55</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G264" t="n">
         <v>59.0</v>
       </c>
       <c r="H264" t="n">
         <v>21.0</v>
       </c>
       <c r="I264" t="n">
         <v>4.0</v>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30966,51 +30966,51 @@
       </c>
       <c r="AF270" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>IRS/2022/1654/OPPC</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>16 August 2022 09:00</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G271" t="n">
         <v>60.0</v>
       </c>
       <c r="H271" t="n">
         <v>37.0</v>
       </c>
       <c r="I271" t="n">
         <v>45.0</v>
       </c>
       <c r="J271" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32651,51 +32651,51 @@
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>IRS/2022/1730/OPPC</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>01 August 2022 00:00</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G286" t="n">
         <v>60.0</v>
       </c>
       <c r="H286" t="n">
         <v>48.0</v>
       </c>
       <c r="I286" t="n">
         <v>36.0</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33552,51 +33552,51 @@
       </c>
       <c r="AF293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>IRS/2022/1776/OPPC</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>16 September 2022 09:00</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G294" t="n">
         <v>60.0</v>
       </c>
       <c r="H294" t="n">
         <v>48.0</v>
       </c>
       <c r="I294" t="n">
         <v>36.0</v>
       </c>
       <c r="J294" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33784,51 +33784,51 @@
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>IRS/2022/1785/OPPC</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>15 September 2022 12:00</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G296" t="n">
         <v>60.0</v>
       </c>
       <c r="H296" t="n">
         <v>37.0</v>
       </c>
       <c r="I296" t="n">
         <v>45.0</v>
       </c>
       <c r="J296" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34346,51 +34346,51 @@
       </c>
       <c r="AF300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>IRS/2022/1810/OPPC</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>24 September 2022 04:00</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G301" t="n">
         <v>60.0</v>
       </c>
       <c r="H301" t="n">
         <v>48.0</v>
       </c>
       <c r="I301" t="n">
         <v>36.0</v>
       </c>
       <c r="J301" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37288,51 +37288,51 @@
       </c>
       <c r="AF326" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>IRS/2022/1947/OPPC</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>24 October 2022 12:00</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G327" t="n">
         <v>60.0</v>
       </c>
       <c r="H327" t="n">
         <v>48.0</v>
       </c>
       <c r="I327" t="n">
         <v>36.0</v>
       </c>
       <c r="J327" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39019,51 +39019,51 @@
       </c>
       <c r="AF341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>IRS/2022/1996/OPPC</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>31 October 2022 15:57</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G342" t="n">
         <v>60.0</v>
       </c>
       <c r="H342" t="n">
         <v>48.0</v>
       </c>
       <c r="I342" t="n">
         <v>36.0</v>
       </c>
       <c r="J342" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -41385,51 +41385,51 @@
       </c>
       <c r="AF362" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>IRS/2022/2129/OPPC</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>28 November 2022 12:00</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G363" t="n">
         <v>60.0</v>
       </c>
       <c r="H363" t="n">
         <v>48.0</v>
       </c>
       <c r="I363" t="n">
         <v>36.0</v>
       </c>
       <c r="J363" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42070,51 +42070,51 @@
       </c>
       <c r="AF368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>IRS/2022/2140/OPPC</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>28 November 2022 12:00</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G369" t="n">
         <v>59.0</v>
       </c>
       <c r="H369" t="n">
         <v>21.0</v>
       </c>
       <c r="I369" t="n">
         <v>4.0</v>
       </c>
       <c r="J369" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42522,51 +42522,51 @@
       </c>
       <c r="AF372" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>IRS/2022/2144/OPPC</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>30 November 2022 12:00</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G373" t="n">
         <v>59.0</v>
       </c>
       <c r="H373" t="n">
         <v>21.0</v>
       </c>
       <c r="I373" t="n">
         <v>4.0</v>
       </c>
       <c r="J373" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43197,51 +43197,51 @@
       </c>
       <c r="AF378" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>IRS/2022/2168/OPPC</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>02 November 2022 04:41</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G379" t="n">
         <v>60.0</v>
       </c>
       <c r="H379" t="n">
         <v>48.0</v>
       </c>
       <c r="I379" t="n">
         <v>36.0</v>
       </c>
       <c r="J379" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44223,51 +44223,51 @@
       </c>
       <c r="AF387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>IRS/2022/2209/OPPC</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>12 December 2022 12:00</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G388" t="n">
         <v>60.0</v>
       </c>
       <c r="H388" t="n">
         <v>48.0</v>
       </c>
       <c r="I388" t="n">
         <v>36.0</v>
       </c>
       <c r="J388" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44336,51 +44336,51 @@
       </c>
       <c r="AF388" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>IRS/2022/2210/OPPC</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>12 December 2022 12:00</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G389" t="n">
         <v>59.0</v>
       </c>
       <c r="H389" t="n">
         <v>21.0</v>
       </c>
       <c r="I389" t="n">
         <v>4.0</v>
       </c>
       <c r="J389" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -45124,51 +45124,51 @@
       </c>
       <c r="AF395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>IRS/2022/2232/OPPC</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>18 December 2022 13:00</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G396" t="n">
         <v>60.0</v>
       </c>
       <c r="H396" t="n">
         <v>48.0</v>
       </c>
       <c r="I396" t="n">
         <v>36.0</v>
       </c>
       <c r="J396" t="inlineStr">
         <is>
           <t>North</t>
         </is>