--- v2 (2026-04-02)
+++ v3 (2026-04-27)
@@ -1314,51 +1314,51 @@
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2022/588/OPPC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>04 January 2022 14:45</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>58.0</v>
       </c>
       <c r="H8" t="n">
         <v>6.0</v>
       </c>
       <c r="I8" t="n">
         <v>5.0</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1885,51 +1885,51 @@
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2022/611/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>11 January 2022 12:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>58.0</v>
       </c>
       <c r="H13" t="n">
         <v>27.0</v>
       </c>
       <c r="I13" t="n">
         <v>40.0</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2806,51 +2806,51 @@
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2022/623/OPPC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>07 January 2022 16:15</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G21" t="n">
         <v>58.0</v>
       </c>
       <c r="H21" t="n">
         <v>6.0</v>
       </c>
       <c r="I21" t="n">
         <v>5.0</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2928,51 +2928,51 @@
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2022/626/OPPC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>13 January 2022 12:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
         <v>26.0</v>
       </c>
       <c r="I22" t="n">
         <v>52.0</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3041,51 +3041,51 @@
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2022/627/OPPC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>13 January 2022 12:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>58.0</v>
       </c>
       <c r="H23" t="n">
         <v>6.0</v>
       </c>
       <c r="I23" t="n">
         <v>5.0</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3154,51 +3154,51 @@
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2022/630/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>13 January 2022 12:00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>56.0</v>
       </c>
       <c r="H24" t="n">
         <v>27.0</v>
       </c>
       <c r="I24" t="n">
         <v>10.0</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4731,51 +4731,51 @@
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2022/693/OPPC</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>25 January 2021 12:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>58.0</v>
       </c>
       <c r="H38" t="n">
         <v>26.0</v>
       </c>
       <c r="I38" t="n">
         <v>58.0</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5407,51 +5407,51 @@
       </c>
       <c r="AF43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>IRS/2022/717/OPPC</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>29 January 2022 17:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G44" t="n">
         <v>56.0</v>
       </c>
       <c r="H44" t="n">
         <v>27.0</v>
       </c>
       <c r="I44" t="n">
         <v>10.0</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5973,51 +5973,51 @@
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2022/727/OPPC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>23 December 2021 01:30</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>56.0</v>
       </c>
       <c r="H49" t="n">
         <v>27.0</v>
       </c>
       <c r="I49" t="n">
         <v>10.0</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6417,51 +6417,51 @@
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2022/732/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>27 December 2021 12:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>56.0</v>
       </c>
       <c r="H53" t="n">
         <v>27.0</v>
       </c>
       <c r="I53" t="n">
         <v>10.0</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6640,51 +6640,51 @@
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2022/737/OPPC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>16 December 2021 12:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G55" t="n">
         <v>57.0</v>
       </c>
       <c r="H55" t="n">
         <v>26.0</v>
       </c>
       <c r="I55" t="n">
         <v>52.0</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6863,51 +6863,51 @@
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2022/739/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>04 February 2022 08:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>56.0</v>
       </c>
       <c r="H57" t="n">
         <v>27.0</v>
       </c>
       <c r="I57" t="n">
         <v>10.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7884,51 +7884,51 @@
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2022/773/OPPC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>13 February 2022 12:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
         <v>26.0</v>
       </c>
       <c r="I66" t="n">
         <v>52.0</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8110,51 +8110,51 @@
       </c>
       <c r="AF67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2022/777/OPPC</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>13 February 2022 12:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G68" t="n">
         <v>58.0</v>
       </c>
       <c r="H68" t="n">
         <v>6.0</v>
       </c>
       <c r="I68" t="n">
         <v>5.0</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8223,51 +8223,51 @@
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2022/779/OPPC</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>14 February 2022 12:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G69" t="n">
         <v>56.0</v>
       </c>
       <c r="H69" t="n">
         <v>27.0</v>
       </c>
       <c r="I69" t="n">
         <v>10.0</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12365,51 +12365,51 @@
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>IRS/2022/894/OPPC</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>11 March 2022 12:00</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G106" t="n">
         <v>56.0</v>
       </c>
       <c r="H106" t="n">
         <v>27.0</v>
       </c>
       <c r="I106" t="n">
         <v>10.0</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12597,51 +12597,51 @@
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>IRS/2022/903/OPPC</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>14 March 2022 11:00</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G108" t="n">
         <v>57.0</v>
       </c>
       <c r="H108" t="n">
         <v>26.0</v>
       </c>
       <c r="I108" t="n">
         <v>52.0</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14061,51 +14061,51 @@
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2022/977/OPPC</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>27 March 2022 13:07</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>FLYNDRE</t>
         </is>
       </c>
       <c r="G121" t="n">
         <v>56.0</v>
       </c>
       <c r="H121" t="n">
         <v>27.0</v>
       </c>
       <c r="I121" t="n">
         <v>10.0</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14288,51 +14288,51 @@
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2022/990/OPPC</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>01 April 2022 00:05</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G123" t="n">
         <v>58.0</v>
       </c>
       <c r="H123" t="n">
         <v>26.0</v>
       </c>
       <c r="I123" t="n">
         <v>58.0</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16208,51 +16208,51 @@
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>IRS/2022/1048/OPPC</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>12 April 2022 00:00</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G140" t="n">
         <v>57.0</v>
       </c>
       <c r="H140" t="n">
         <v>26.0</v>
       </c>
       <c r="I140" t="n">
         <v>52.0</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16434,51 +16434,51 @@
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>IRS/2022/1052/OPPC</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>12 April 2022 12:00</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>56.0</v>
       </c>
       <c r="H142" t="n">
         <v>27.0</v>
       </c>
       <c r="I142" t="n">
         <v>10.0</v>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19149,51 +19149,51 @@
       </c>
       <c r="AF165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2022/1150/OPPC</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>30 April 2022 08:00</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G166" t="n">
         <v>57.0</v>
       </c>
       <c r="H166" t="n">
         <v>26.0</v>
       </c>
       <c r="I166" t="n">
         <v>52.0</v>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19601,51 +19601,51 @@
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>IRS/2022/1181/OPPC</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>10 May 2022 15:15</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G170" t="n">
         <v>57.0</v>
       </c>
       <c r="H170" t="n">
         <v>26.0</v>
       </c>
       <c r="I170" t="n">
         <v>52.0</v>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20041,51 +20041,51 @@
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>IRS/2022/1189/OPPC</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>12 May 2022 11:13</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G174" t="n">
         <v>58.0</v>
       </c>
       <c r="H174" t="n">
         <v>26.0</v>
       </c>
       <c r="I174" t="n">
         <v>58.0</v>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21855,51 +21855,51 @@
       </c>
       <c r="AF189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>IRS/2022/1279/OPPC</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>26 May 2022 20:20</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G190" t="n">
         <v>58.0</v>
       </c>
       <c r="H190" t="n">
         <v>6.0</v>
       </c>
       <c r="I190" t="n">
         <v>5.0</v>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22748,51 +22748,51 @@
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>IRS/2022/1308/OPPC</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>06 June 2022 12:00</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G198" t="n">
         <v>58.0</v>
       </c>
       <c r="H198" t="n">
         <v>6.0</v>
       </c>
       <c r="I198" t="n">
         <v>5.0</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22861,51 +22861,51 @@
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>IRS/2022/1310/OPPC</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>09 June 2022 12:00</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G199" t="n">
         <v>56.0</v>
       </c>
       <c r="H199" t="n">
         <v>27.0</v>
       </c>
       <c r="I199" t="n">
         <v>10.0</v>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23668,51 +23668,51 @@
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>IRS/2022/1351/OPPC</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>17 June 2022 12:00</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G206" t="n">
         <v>56.0</v>
       </c>
       <c r="H206" t="n">
         <v>27.0</v>
       </c>
       <c r="I206" t="n">
         <v>10.0</v>
       </c>
       <c r="J206" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24120,51 +24120,51 @@
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>IRS/2022/1367/OPPC</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>20 June 2022 12:00</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G210" t="n">
         <v>57.0</v>
       </c>
       <c r="H210" t="n">
         <v>26.0</v>
       </c>
       <c r="I210" t="n">
         <v>52.0</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24807,51 +24807,51 @@
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2022/1415/OPPC</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>28 June 2022 20:40</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G216" t="n">
         <v>56.0</v>
       </c>
       <c r="H216" t="n">
         <v>24.0</v>
       </c>
       <c r="I216" t="n">
         <v>1.0</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26601,51 +26601,51 @@
       </c>
       <c r="AF231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>IRS/2022/1481/OPPC</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>27 June 2022 12:00</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G232" t="n">
         <v>56.0</v>
       </c>
       <c r="H232" t="n">
         <v>27.0</v>
       </c>
       <c r="I232" t="n">
         <v>10.0</v>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27710,51 +27710,51 @@
       </c>
       <c r="AF241" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>IRS/2022/1536/OPPC</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>26 July 2022 09:20</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G242" t="n">
         <v>58.0</v>
       </c>
       <c r="H242" t="n">
         <v>6.0</v>
       </c>
       <c r="I242" t="n">
         <v>5.0</v>
       </c>
       <c r="J242" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28048,51 +28048,51 @@
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>IRS/2022/1548/OPPC</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>30 July 2022 16:00</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G245" t="n">
         <v>58.0</v>
       </c>
       <c r="H245" t="n">
         <v>26.0</v>
       </c>
       <c r="I245" t="n">
         <v>58.0</v>
       </c>
       <c r="J245" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28941,51 +28941,51 @@
       </c>
       <c r="AF252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>IRS/2022/1564/OPPC</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>03 August 2022 02:00</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G253" t="n">
         <v>58.0</v>
       </c>
       <c r="H253" t="n">
         <v>26.0</v>
       </c>
       <c r="I253" t="n">
         <v>58.0</v>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29167,51 +29167,51 @@
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>IRS/2022/1569/OPPC</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>01 August 2022 15:15</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G255" t="n">
         <v>58.0</v>
       </c>
       <c r="H255" t="n">
         <v>6.0</v>
       </c>
       <c r="I255" t="n">
         <v>5.0</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29947,51 +29947,51 @@
       </c>
       <c r="AF261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>IRS/2022/1614/OPPC</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>12 August 2022 19:30</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G262" t="n">
         <v>57.0</v>
       </c>
       <c r="H262" t="n">
         <v>26.0</v>
       </c>
       <c r="I262" t="n">
         <v>52.0</v>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30292,51 +30292,51 @@
       </c>
       <c r="AF264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>IRS/2022/1629/OPPC</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>16 August 2022 15:00</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>Montrose BLP</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>CAYLEY</t>
         </is>
       </c>
       <c r="G265" t="n">
         <v>57.0</v>
       </c>
       <c r="H265" t="n">
         <v>26.0</v>
       </c>
       <c r="I265" t="n">
         <v>52.0</v>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30402,51 +30402,51 @@
       </c>
       <c r="AF265" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>IRS/2022/1632/OPPC</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>17 August 2022 13:10</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G266" t="n">
         <v>57.0</v>
       </c>
       <c r="H266" t="n">
         <v>26.0</v>
       </c>
       <c r="I266" t="n">
         <v>52.0</v>
       </c>
       <c r="J266" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30512,51 +30512,51 @@
       </c>
       <c r="AF266" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>IRS/2022/1633/OPPC</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>16 August 2022 23:30</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G267" t="n">
         <v>58.0</v>
       </c>
       <c r="H267" t="n">
         <v>6.0</v>
       </c>
       <c r="I267" t="n">
         <v>5.0</v>
       </c>
       <c r="J267" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31299,51 +31299,51 @@
       </c>
       <c r="AF273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>IRS/2022/1663/OPPC</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>20 August 2022 19:30</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G274" t="n">
         <v>58.0</v>
       </c>
       <c r="H274" t="n">
         <v>6.0</v>
       </c>
       <c r="I274" t="n">
         <v>5.0</v>
       </c>
       <c r="J274" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32877,51 +32877,51 @@
       </c>
       <c r="AF287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>IRS/2022/1734/OPPC</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>07 September 2022 08:30</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G288" t="n">
         <v>58.0</v>
       </c>
       <c r="H288" t="n">
         <v>6.0</v>
       </c>
       <c r="I288" t="n">
         <v>5.0</v>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33326,51 +33326,51 @@
       </c>
       <c r="AF291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>IRS/2022/1767/OPPC</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>13 September 2022 13:30</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Montrose BLP</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G292" t="n">
         <v>57.0</v>
       </c>
       <c r="H292" t="n">
         <v>26.0</v>
       </c>
       <c r="I292" t="n">
         <v>52.0</v>
       </c>
       <c r="J292" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33439,51 +33439,51 @@
       </c>
       <c r="AF292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>IRS/2022/1771/OPPC</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>13 September 2022 03:50</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G293" t="n">
         <v>58.0</v>
       </c>
       <c r="H293" t="n">
         <v>6.0</v>
       </c>
       <c r="I293" t="n">
         <v>5.0</v>
       </c>
       <c r="J293" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34572,51 +34572,51 @@
       </c>
       <c r="AF302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>IRS/2022/1820/OPPC</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>15 September 2022 17:00</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G303" t="n">
         <v>57.0</v>
       </c>
       <c r="H303" t="n">
         <v>26.0</v>
       </c>
       <c r="I303" t="n">
         <v>52.0</v>
       </c>
       <c r="J303" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34911,51 +34911,51 @@
       </c>
       <c r="AF305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>IRS/2022/1827/OPPC</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>16 September 2022 04:00</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G306" t="n">
         <v>58.0</v>
       </c>
       <c r="H306" t="n">
         <v>6.0</v>
       </c>
       <c r="I306" t="n">
         <v>5.0</v>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35242,51 +35242,51 @@
       </c>
       <c r="AF308" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>IRS/2022/1830/OPPC</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>26 September 2022 08:20</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G309" t="n">
         <v>58.0</v>
       </c>
       <c r="H309" t="n">
         <v>6.0</v>
       </c>
       <c r="I309" t="n">
         <v>5.0</v>
       </c>
       <c r="J309" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36030,51 +36030,51 @@
       </c>
       <c r="AF315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>IRS/2022/1864/OPPC</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>29 September 2022 00:30</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G316" t="n">
         <v>58.0</v>
       </c>
       <c r="H316" t="n">
         <v>6.0</v>
       </c>
       <c r="I316" t="n">
         <v>5.0</v>
       </c>
       <c r="J316" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36256,51 +36256,51 @@
       </c>
       <c r="AF317" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>IRS/2022/1872/OPPC</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>07 October 2022 15:00</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G318" t="n">
         <v>57.0</v>
       </c>
       <c r="H318" t="n">
         <v>26.0</v>
       </c>
       <c r="I318" t="n">
         <v>52.0</v>
       </c>
       <c r="J318" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36369,51 +36369,51 @@
       </c>
       <c r="AF318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>IRS/2022/1873/OPPC</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>07 October 2022 15:00</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G319" t="n">
         <v>58.0</v>
       </c>
       <c r="H319" t="n">
         <v>6.0</v>
       </c>
       <c r="I319" t="n">
         <v>5.0</v>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37062,51 +37062,51 @@
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>IRS/2022/1931/OPPC</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>14 October 2022 07:50</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G325" t="n">
         <v>58.0</v>
       </c>
       <c r="H325" t="n">
         <v>6.0</v>
       </c>
       <c r="I325" t="n">
         <v>5.0</v>
       </c>
       <c r="J325" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37746,51 +37746,51 @@
       </c>
       <c r="AF330" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>IRS/2022/1957/OPPC</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>21 October 2022 09:45</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G331" t="n">
         <v>58.0</v>
       </c>
       <c r="H331" t="n">
         <v>6.0</v>
       </c>
       <c r="I331" t="n">
         <v>5.0</v>
       </c>
       <c r="J331" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38906,51 +38906,51 @@
       </c>
       <c r="AF340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>IRS/2022/1991/OPPC</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>02 November 2022 23:15</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G341" t="n">
         <v>58.0</v>
       </c>
       <c r="H341" t="n">
         <v>6.0</v>
       </c>
       <c r="I341" t="n">
         <v>5.0</v>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39471,51 +39471,51 @@
       </c>
       <c r="AF345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>IRS/2022/2025/OPPC</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>03 November 2022 00:30</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G346" t="n">
         <v>58.0</v>
       </c>
       <c r="H346" t="n">
         <v>6.0</v>
       </c>
       <c r="I346" t="n">
         <v>5.0</v>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39584,51 +39584,51 @@
       </c>
       <c r="AF346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>IRS/2022/2049/OPPC</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>14 November 2022 13:13</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G347" t="n">
         <v>58.0</v>
       </c>
       <c r="H347" t="n">
         <v>26.0</v>
       </c>
       <c r="I347" t="n">
         <v>58.0</v>
       </c>
       <c r="J347" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39697,51 +39697,51 @@
       </c>
       <c r="AF347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>IRS/2022/2059/OPPC</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>15 November 2022 12:00</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G348" t="n">
         <v>58.0</v>
       </c>
       <c r="H348" t="n">
         <v>6.0</v>
       </c>
       <c r="I348" t="n">
         <v>5.0</v>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39924,51 +39924,51 @@
       </c>
       <c r="AF349" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>IRS/2022/2064/OPPC</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>10 November 2022 21:50</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G350" t="n">
         <v>58.0</v>
       </c>
       <c r="H350" t="n">
         <v>6.0</v>
       </c>
       <c r="I350" t="n">
         <v>5.0</v>
       </c>
       <c r="J350" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40591,51 +40591,51 @@
       </c>
       <c r="AF355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>IRS/2022/2082/OPPC</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>18 November 2022 20:00</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G356" t="n">
         <v>56.0</v>
       </c>
       <c r="H356" t="n">
         <v>27.0</v>
       </c>
       <c r="I356" t="n">
         <v>10.0</v>
       </c>
       <c r="J356" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40704,51 +40704,51 @@
       </c>
       <c r="AF356" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>IRS/2022/2089/OPPC</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>20 November 2022 16:30</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G357" t="n">
         <v>57.0</v>
       </c>
       <c r="H357" t="n">
         <v>26.0</v>
       </c>
       <c r="I357" t="n">
         <v>52.0</v>
       </c>
       <c r="J357" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -41046,51 +41046,51 @@
       </c>
       <c r="AF359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>IRS/2022/2100/OPPC</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>19 November 2022 07:00</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G360" t="n">
         <v>56.0</v>
       </c>
       <c r="H360" t="n">
         <v>54.0</v>
       </c>
       <c r="I360" t="n">
         <v>53.0</v>
       </c>
       <c r="J360" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -41617,51 +41617,51 @@
       </c>
       <c r="AF364" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>IRS/2022/2134/OPPC</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>29 November 2022 02:00</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G365" t="n">
         <v>58.0</v>
       </c>
       <c r="H365" t="n">
         <v>26.0</v>
       </c>
       <c r="I365" t="n">
         <v>58.0</v>
       </c>
       <c r="J365" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42296,51 +42296,51 @@
       </c>
       <c r="AF370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2022/2142/OPPC</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>25 November 2022 06:00</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G371" t="n">
         <v>58.0</v>
       </c>
       <c r="H371" t="n">
         <v>6.0</v>
       </c>
       <c r="I371" t="n">
         <v>5.0</v>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43545,51 +43545,51 @@
       </c>
       <c r="AF381" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>IRS/2022/2177/OPPC</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>06 December 2022 18:00</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G382" t="n">
         <v>58.0</v>
       </c>
       <c r="H382" t="n">
         <v>26.0</v>
       </c>
       <c r="I382" t="n">
         <v>58.0</v>
       </c>
       <c r="J382" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43771,51 +43771,51 @@
       </c>
       <c r="AF383" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>IRS/2022/2179/OPPC</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>06 December 2022 22:00</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G384" t="n">
         <v>58.0</v>
       </c>
       <c r="H384" t="n">
         <v>6.0</v>
       </c>
       <c r="I384" t="n">
         <v>5.0</v>
       </c>
       <c r="J384" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44449,51 +44449,51 @@
       </c>
       <c r="AF389" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>IRS/2022/2217/OPPC</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>08 December 2022 00:01</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G390" t="n">
         <v>58.0</v>
       </c>
       <c r="H390" t="n">
         <v>6.0</v>
       </c>
       <c r="I390" t="n">
         <v>5.0</v>
       </c>
       <c r="J390" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44562,51 +44562,51 @@
       </c>
       <c r="AF390" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>IRS/2022/2219/OPPC</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>16 December 2022 09:00</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G391" t="n">
         <v>58.0</v>
       </c>
       <c r="H391" t="n">
         <v>6.0</v>
       </c>
       <c r="I391" t="n">
         <v>5.0</v>
       </c>
       <c r="J391" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44788,51 +44788,51 @@
       </c>
       <c r="AF392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>IRS/2022/2221/OPPC</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>16 December 2022 09:00</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G393" t="n">
         <v>57.0</v>
       </c>
       <c r="H393" t="n">
         <v>26.0</v>
       </c>
       <c r="I393" t="n">
         <v>52.0</v>
       </c>
       <c r="J393" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -45347,51 +45347,51 @@
       </c>
       <c r="AF397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>IRS/2022/2251/OPPC</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>15 December 2022 00:10</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G398" t="n">
         <v>58.0</v>
       </c>
       <c r="H398" t="n">
         <v>6.0</v>
       </c>
       <c r="I398" t="n">
         <v>5.0</v>
       </c>
       <c r="J398" t="inlineStr">
         <is>
           <t>North</t>
         </is>