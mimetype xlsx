--- v3 (2026-04-27)
+++ v4 (2026-07-01)
@@ -863,51 +863,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2022/571/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>01 January 2022 00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>58.0</v>
       </c>
       <c r="H4" t="n">
         <v>21.0</v>
       </c>
       <c r="I4" t="n">
         <v>38.0</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9878,51 +9878,51 @@
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2022/845/OPPC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>28 February 2022 00:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>58.0</v>
       </c>
       <c r="H84" t="n">
         <v>21.0</v>
       </c>
       <c r="I84" t="n">
         <v>38.0</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15300,51 +15300,51 @@
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2022/1013/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>24 March 2022 14:30</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>58.0</v>
       </c>
       <c r="H132" t="n">
         <v>21.0</v>
       </c>
       <c r="I132" t="n">
         <v>38.0</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17353,51 +17353,51 @@
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2022/1096/OPPC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>20 April 2022 11:00</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>58.0</v>
       </c>
       <c r="H150" t="n">
         <v>21.0</v>
       </c>
       <c r="I150" t="n">
         <v>38.0</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27823,51 +27823,51 @@
       </c>
       <c r="AF242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>IRS/2022/1537/OPPC</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>27 July 2022 12:30</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G243" t="n">
         <v>58.0</v>
       </c>
       <c r="H243" t="n">
         <v>21.0</v>
       </c>
       <c r="I243" t="n">
         <v>38.0</v>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40142,51 +40142,51 @@
       </c>
       <c r="AF351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>IRS/2022/2068/OPPC</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>17 November 2022 10:15</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G352" t="n">
         <v>58.0</v>
       </c>
       <c r="H352" t="n">
         <v>21.0</v>
       </c>
       <c r="I352" t="n">
         <v>38.0</v>
       </c>
       <c r="J352" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42858,51 +42858,51 @@
       </c>
       <c r="AF375" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>IRS/2022/2148/OPPC</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>01 December 2022 00:01</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G376" t="n">
         <v>58.0</v>
       </c>
       <c r="H376" t="n">
         <v>21.0</v>
       </c>
       <c r="I376" t="n">
         <v>38.0</v>
       </c>
       <c r="J376" t="inlineStr">
         <is>
           <t>North</t>
         </is>