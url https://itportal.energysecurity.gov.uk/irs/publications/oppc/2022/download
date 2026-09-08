--- v4 (2026-07-01)
+++ v5 (2026-09-08)
@@ -750,51 +750,51 @@
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2022/570/OPPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>01 January 2022 08:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>57.0</v>
       </c>
       <c r="H3" t="n">
         <v>28.0</v>
       </c>
       <c r="I3" t="n">
         <v>6.0</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6078,51 +6078,51 @@
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>IRS/2022/729/OPPC</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>01 February 2022 08:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G50" t="n">
         <v>57.0</v>
       </c>
       <c r="H50" t="n">
         <v>28.0</v>
       </c>
       <c r="I50" t="n">
         <v>6.0</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10217,51 +10217,51 @@
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2022/848/OPPC</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>01 March 2022 08:00</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G87" t="n">
         <v>57.0</v>
       </c>
       <c r="H87" t="n">
         <v>28.0</v>
       </c>
       <c r="I87" t="n">
         <v>6.0</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11234,51 +11234,51 @@
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2022/865/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>04 March 2022 08:00</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G96" t="n">
         <v>57.0</v>
       </c>
       <c r="H96" t="n">
         <v>15.0</v>
       </c>
       <c r="I96" t="n">
         <v>23.0</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14740,51 +14740,51 @@
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2022/995/OPPC</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>01 April 2022 11:00</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>57.0</v>
       </c>
       <c r="H127" t="n">
         <v>15.0</v>
       </c>
       <c r="I127" t="n">
         <v>23.0</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14848,51 +14848,51 @@
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2022/996/OPPC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>01 April 2022 08:00</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G128" t="n">
         <v>57.0</v>
       </c>
       <c r="H128" t="n">
         <v>28.0</v>
       </c>
       <c r="I128" t="n">
         <v>6.0</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16892,51 +16892,51 @@
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2022/1067/OPPC</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>13 April 2022 06:00</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G146" t="n">
         <v>57.0</v>
       </c>
       <c r="H146" t="n">
         <v>15.0</v>
       </c>
       <c r="I146" t="n">
         <v>23.0</v>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19262,51 +19262,51 @@
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>IRS/2022/1151/OPPC</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>01 May 2022 12:00</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G167" t="n">
         <v>57.0</v>
       </c>
       <c r="H167" t="n">
         <v>28.0</v>
       </c>
       <c r="I167" t="n">
         <v>6.0</v>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21518,51 +21518,51 @@
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2022/1272/OPPC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>01 June 2022 08:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>57.0</v>
       </c>
       <c r="H187" t="n">
         <v>28.0</v>
       </c>
       <c r="I187" t="n">
         <v>6.0</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24468,51 +24468,51 @@
       </c>
       <c r="AF212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2022/1382/OPPC</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>02 June 2022 17:30</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G213" t="n">
         <v>57.0</v>
       </c>
       <c r="H213" t="n">
         <v>15.0</v>
       </c>
       <c r="I213" t="n">
         <v>23.0</v>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25143,51 +25143,51 @@
       </c>
       <c r="AF218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>IRS/2022/1419/OPPC</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>01 July 2022 08:00</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G219" t="n">
         <v>57.0</v>
       </c>
       <c r="H219" t="n">
         <v>28.0</v>
       </c>
       <c r="I219" t="n">
         <v>6.0</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27155,51 +27155,51 @@
       </c>
       <c r="AF236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>IRS/2022/1513/OPPC</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>18 July 2022 19:00</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G237" t="n">
         <v>57.0</v>
       </c>
       <c r="H237" t="n">
         <v>28.0</v>
       </c>
       <c r="I237" t="n">
         <v>6.0</v>
       </c>
       <c r="J237" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27937,51 +27937,51 @@
       </c>
       <c r="AF243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>IRS/2022/1539/OPPC</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>12 July 2022 09:00</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G244" t="n">
         <v>57.0</v>
       </c>
       <c r="H244" t="n">
         <v>15.0</v>
       </c>
       <c r="I244" t="n">
         <v>23.0</v>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28500,51 +28500,51 @@
       </c>
       <c r="AF248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>IRS/2022/1556/OPPC</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>01 August 2022 08:00</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G249" t="n">
         <v>57.0</v>
       </c>
       <c r="H249" t="n">
         <v>28.0</v>
       </c>
       <c r="I249" t="n">
         <v>6.0</v>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29503,51 +29503,51 @@
       </c>
       <c r="AF257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>IRS/2022/1602/OPPC</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>10 August 2022 02:00</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G258" t="n">
         <v>57.0</v>
       </c>
       <c r="H258" t="n">
         <v>28.0</v>
       </c>
       <c r="I258" t="n">
         <v>6.0</v>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31525,51 +31525,51 @@
       </c>
       <c r="AF275" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>IRS/2022/1672/OPPC</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>25 August 2022 03:15</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G276" t="n">
         <v>57.0</v>
       </c>
       <c r="H276" t="n">
         <v>28.0</v>
       </c>
       <c r="I276" t="n">
         <v>6.0</v>
       </c>
       <c r="J276" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32199,51 +32199,51 @@
       </c>
       <c r="AF281" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>IRS/2022/1705/OPPC</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>30 April 2022 23:59</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>TEAL</t>
         </is>
       </c>
       <c r="G282" t="n">
         <v>57.0</v>
       </c>
       <c r="H282" t="n">
         <v>15.0</v>
       </c>
       <c r="I282" t="n">
         <v>23.0</v>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32425,51 +32425,51 @@
       </c>
       <c r="AF283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>IRS/2022/1707/OPPC</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>31 August 2022 12:00</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G284" t="n">
         <v>57.0</v>
       </c>
       <c r="H284" t="n">
         <v>28.0</v>
       </c>
       <c r="I284" t="n">
         <v>6.0</v>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42409,51 +42409,51 @@
       </c>
       <c r="AF371" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>IRS/2022/2143/OPPC</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>01 December 2022 08:00</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G372" t="n">
         <v>57.0</v>
       </c>
       <c r="H372" t="n">
         <v>28.0</v>
       </c>
       <c r="I372" t="n">
         <v>6.0</v>
       </c>
       <c r="J372" t="inlineStr">
         <is>
           <t>North</t>
         </is>