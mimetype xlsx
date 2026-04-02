--- v0 (2025-10-07)
+++ v1 (2026-04-02)
@@ -637,51 +637,51 @@
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2023/2277/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>05 December 2022 16:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>60.0</v>
       </c>
       <c r="H2" t="n">
         <v>48.0</v>
       </c>
       <c r="I2" t="n">
         <v>36.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3233,51 +3233,51 @@
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2023/2361/OPPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>23 January 2023 12:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>60.0</v>
       </c>
       <c r="H25" t="n">
         <v>48.0</v>
       </c>
       <c r="I25" t="n">
         <v>36.0</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4919,51 +4919,51 @@
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2023/2424/OPPC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>09 February 2023 12:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>60.0</v>
       </c>
       <c r="H40" t="n">
         <v>48.0</v>
       </c>
       <c r="I40" t="n">
         <v>36.0</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5149,51 +5149,51 @@
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2023/2433/OPPC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>13 February 2023 13:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G42" t="n">
         <v>60.0</v>
       </c>
       <c r="H42" t="n">
         <v>48.0</v>
       </c>
       <c r="I42" t="n">
         <v>36.0</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5262,51 +5262,51 @@
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2023/2434/OPPC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>13 February 2023 12:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>60.0</v>
       </c>
       <c r="H43" t="n">
         <v>48.0</v>
       </c>
       <c r="I43" t="n">
         <v>36.0</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5488,51 +5488,51 @@
       </c>
       <c r="AF44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2023/2438/OPPC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>13 February 2023 12:00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>60.0</v>
       </c>
       <c r="H45" t="n">
         <v>48.0</v>
       </c>
       <c r="I45" t="n">
         <v>36.0</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5703,51 +5703,51 @@
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2023/2442/OPPC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>03 January 2023 00:30</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G47" t="n">
         <v>60.0</v>
       </c>
       <c r="H47" t="n">
         <v>48.0</v>
       </c>
       <c r="I47" t="n">
         <v>36.0</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7238,51 +7238,51 @@
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2023/2488/OPPC</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>27 February 2023 12:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>57.0</v>
       </c>
       <c r="H61" t="n">
         <v>0.0</v>
       </c>
       <c r="I61" t="n">
         <v>44.0</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7583,51 +7583,51 @@
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2023/2491/OPPC</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>10 February 2023 11:30</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G64" t="n">
         <v>60.0</v>
       </c>
       <c r="H64" t="n">
         <v>48.0</v>
       </c>
       <c r="I64" t="n">
         <v>36.0</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10304,51 +10304,51 @@
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2023/2583/OPPC</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>19 February 2023 12:00</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G88" t="n">
         <v>60.0</v>
       </c>
       <c r="H88" t="n">
         <v>48.0</v>
       </c>
       <c r="I88" t="n">
         <v>36.0</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10750,51 +10750,51 @@
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2023/2590/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>19 March 2023 12:00</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>60.0</v>
       </c>
       <c r="H92" t="n">
         <v>37.0</v>
       </c>
       <c r="I92" t="n">
         <v>45.0</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11425,51 +11425,51 @@
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2023/2622/OPPC</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>17 March 2023 21:36</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G98" t="n">
         <v>60.0</v>
       </c>
       <c r="H98" t="n">
         <v>48.0</v>
       </c>
       <c r="I98" t="n">
         <v>36.0</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13343,51 +13343,51 @@
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2023/2716/OPPC</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>24 April 2023 11:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>60.0</v>
       </c>
       <c r="H115" t="n">
         <v>48.0</v>
       </c>
       <c r="I115" t="n">
         <v>36.0</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14328,51 +14328,51 @@
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2023/2740/OPPC</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>06 April 2023 01:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G124" t="n">
         <v>60.0</v>
       </c>
       <c r="H124" t="n">
         <v>48.0</v>
       </c>
       <c r="I124" t="n">
         <v>36.0</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15421,51 +15421,51 @@
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>IRS/2023/2763/OPPC</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>03 May 2023 12:00</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G134" t="n">
         <v>60.0</v>
       </c>
       <c r="H134" t="n">
         <v>48.0</v>
       </c>
       <c r="I134" t="n">
         <v>36.0</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17194,51 +17194,51 @@
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2023/2864/OPPC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>30 March 2023 17:30</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>60.0</v>
       </c>
       <c r="H150" t="n">
         <v>48.0</v>
       </c>
       <c r="I150" t="n">
         <v>36.0</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17945,51 +17945,51 @@
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>IRS/2023/2891/OPPC</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>06 June 2023 12:00</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G157" t="n">
         <v>60.0</v>
       </c>
       <c r="H157" t="n">
         <v>48.0</v>
       </c>
       <c r="I157" t="n">
         <v>36.0</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20691,51 +20691,51 @@
       </c>
       <c r="AF181" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>IRS/2023/3009/OPPC</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>04 July 2023 11:00</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G182" t="n">
         <v>60.0</v>
       </c>
       <c r="H182" t="n">
         <v>48.0</v>
       </c>
       <c r="I182" t="n">
         <v>36.0</v>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20804,51 +20804,51 @@
       </c>
       <c r="AF182" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2023/3010/OPPC</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>20 June 2023 01:00</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G183" t="n">
         <v>60.0</v>
       </c>
       <c r="H183" t="n">
         <v>48.0</v>
       </c>
       <c r="I183" t="n">
         <v>36.0</v>
       </c>
       <c r="J183" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21488,51 +21488,51 @@
       </c>
       <c r="AF188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2023/3022/OPPC</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>06 July 2023 11:00</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G189" t="n">
         <v>59.0</v>
       </c>
       <c r="H189" t="n">
         <v>21.0</v>
       </c>
       <c r="I189" t="n">
         <v>4.0</v>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22184,51 +22184,51 @@
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>IRS/2023/3077/OPPC</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>17 July 2023 16:00</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G195" t="n">
         <v>59.0</v>
       </c>
       <c r="H195" t="n">
         <v>21.0</v>
       </c>
       <c r="I195" t="n">
         <v>4.0</v>
       </c>
       <c r="J195" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22636,51 +22636,51 @@
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>IRS/2023/3087/OPPC</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>19 July 2023 13:10</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G199" t="n">
         <v>59.0</v>
       </c>
       <c r="H199" t="n">
         <v>21.0</v>
       </c>
       <c r="I199" t="n">
         <v>4.0</v>
       </c>
       <c r="J199" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23094,51 +23094,51 @@
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>IRS/2023/3100/OPPC</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>23 July 2023 15:45</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>59.0</v>
       </c>
       <c r="H203" t="n">
         <v>21.0</v>
       </c>
       <c r="I203" t="n">
         <v>4.0</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23663,51 +23663,51 @@
       </c>
       <c r="AF207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2023/3125/OPPC</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>15 July 2023 02:30</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G208" t="n">
         <v>60.0</v>
       </c>
       <c r="H208" t="n">
         <v>48.0</v>
       </c>
       <c r="I208" t="n">
         <v>36.0</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24002,51 +24002,51 @@
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>IRS/2023/3134/OPPC</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>02 August 2023 12:00</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G211" t="n">
         <v>60.0</v>
       </c>
       <c r="H211" t="n">
         <v>48.0</v>
       </c>
       <c r="I211" t="n">
         <v>36.0</v>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24115,51 +24115,51 @@
       </c>
       <c r="AF211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>IRS/2023/3137/OPPC</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>03 August 2023 12:00</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G212" t="n">
         <v>59.0</v>
       </c>
       <c r="H212" t="n">
         <v>21.0</v>
       </c>
       <c r="I212" t="n">
         <v>4.0</v>
       </c>
       <c r="J212" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27571,51 +27571,51 @@
       </c>
       <c r="AF242" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>IRS/2023/3272/OPPC</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>06 September 2023 12:00</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G243" t="n">
         <v>60.0</v>
       </c>
       <c r="H243" t="n">
         <v>48.0</v>
       </c>
       <c r="I243" t="n">
         <v>36.0</v>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28131,51 +28131,51 @@
       </c>
       <c r="AF247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>IRS/2023/3314/OPPC</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>15 September 2023 12:00</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G248" t="n">
         <v>59.0</v>
       </c>
       <c r="H248" t="n">
         <v>21.0</v>
       </c>
       <c r="I248" t="n">
         <v>4.0</v>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30026,51 +30026,51 @@
       </c>
       <c r="AF264" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>IRS/2023/3388/OPPC</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>02 October 2023 19:00</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G265" t="n">
         <v>57.0</v>
       </c>
       <c r="H265" t="n">
         <v>11.0</v>
       </c>
       <c r="I265" t="n">
         <v>32.0</v>
       </c>
       <c r="J265" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32263,51 +32263,51 @@
       </c>
       <c r="AF284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>IRS/2023/3477/OPPC</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>20 October 2023 01:00</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G285" t="n">
         <v>60.0</v>
       </c>
       <c r="H285" t="n">
         <v>48.0</v>
       </c>
       <c r="I285" t="n">
         <v>36.0</v>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32714,51 +32714,51 @@
       </c>
       <c r="AF288" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>IRS/2023/3500/OPPC</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>21 October 2023 10:00</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G289" t="n">
         <v>57.0</v>
       </c>
       <c r="H289" t="n">
         <v>11.0</v>
       </c>
       <c r="I289" t="n">
         <v>32.0</v>
       </c>
       <c r="J289" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34460,51 +34460,51 @@
       </c>
       <c r="AF304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>IRS/2023/3557/OPPC</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>13 October 2023 01:00</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G305" t="n">
         <v>60.0</v>
       </c>
       <c r="H305" t="n">
         <v>48.0</v>
       </c>
       <c r="I305" t="n">
         <v>36.0</v>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35139,51 +35139,51 @@
       </c>
       <c r="AF310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>IRS/2023/3569/OPPC</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>03 November 2023 01:00</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G311" t="n">
         <v>60.0</v>
       </c>
       <c r="H311" t="n">
         <v>48.0</v>
       </c>
       <c r="I311" t="n">
         <v>36.0</v>
       </c>
       <c r="J311" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35366,51 +35366,51 @@
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>IRS/2023/3595/OPPC</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>07 November 2023 12:00</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G313" t="n">
         <v>60.0</v>
       </c>
       <c r="H313" t="n">
         <v>48.0</v>
       </c>
       <c r="I313" t="n">
         <v>36.0</v>
       </c>
       <c r="J313" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35705,51 +35705,51 @@
       </c>
       <c r="AF315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>IRS/2023/3616/OPPC</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>11 November 2023 13:00</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G316" t="n">
         <v>60.0</v>
       </c>
       <c r="H316" t="n">
         <v>48.0</v>
       </c>
       <c r="I316" t="n">
         <v>36.0</v>
       </c>
       <c r="J316" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35818,51 +35818,51 @@
       </c>
       <c r="AF316" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>IRS/2023/3618/OPPC</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>01 November 2023 00:01</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G317" t="n">
         <v>60.0</v>
       </c>
       <c r="H317" t="n">
         <v>48.0</v>
       </c>
       <c r="I317" t="n">
         <v>36.0</v>
       </c>
       <c r="J317" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38756,51 +38756,51 @@
       </c>
       <c r="AF342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>IRS/2023/3750/OPPC</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>07 December 2023 12:00</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G343" t="n">
         <v>60.0</v>
       </c>
       <c r="H343" t="n">
         <v>48.0</v>
       </c>
       <c r="I343" t="n">
         <v>36.0</v>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40558,51 +40558,51 @@
       </c>
       <c r="AF358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>IRS/2023/3837/OPPC</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>27 December 2023 20:00</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G359" t="n">
         <v>57.0</v>
       </c>
       <c r="H359" t="n">
         <v>11.0</v>
       </c>
       <c r="I359" t="n">
         <v>32.0</v>
       </c>
       <c r="J359" t="inlineStr">
         <is>
           <t>North</t>
         </is>