--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -865,51 +865,51 @@
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2023/2293/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>22 December 2022 02:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>58.0</v>
       </c>
       <c r="H4" t="n">
         <v>6.0</v>
       </c>
       <c r="I4" t="n">
         <v>5.0</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2221,51 +2221,51 @@
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2023/2336/OPPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>13 January 2023 10:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>57.0</v>
       </c>
       <c r="H16" t="n">
         <v>26.0</v>
       </c>
       <c r="I16" t="n">
         <v>52.0</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2334,51 +2334,51 @@
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2023/2337/OPPC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>16 January 2023 12:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>58.0</v>
       </c>
       <c r="H17" t="n">
         <v>6.0</v>
       </c>
       <c r="I17" t="n">
         <v>5.0</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2447,51 +2447,51 @@
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2023/2338/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>05 January 2023 07:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>58.0</v>
       </c>
       <c r="H18" t="n">
         <v>6.0</v>
       </c>
       <c r="I18" t="n">
         <v>5.0</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3905,51 +3905,51 @@
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2023/2393/OPPC</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>31 January 2023 00:30</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>58.0</v>
       </c>
       <c r="H31" t="n">
         <v>6.0</v>
       </c>
       <c r="I31" t="n">
         <v>5.0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5816,51 +5816,51 @@
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2023/2448/OPPC</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>09 February 2023 03:20</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G48" t="n">
         <v>58.0</v>
       </c>
       <c r="H48" t="n">
         <v>6.0</v>
       </c>
       <c r="I48" t="n">
         <v>5.0</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6485,51 +6485,51 @@
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2023/2455/OPPC</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>16 February 2023 12:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>57.0</v>
       </c>
       <c r="H54" t="n">
         <v>26.0</v>
       </c>
       <c r="I54" t="n">
         <v>52.0</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6598,51 +6598,51 @@
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2023/2456/OPPC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>16 February 2023 12:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G55" t="n">
         <v>58.0</v>
       </c>
       <c r="H55" t="n">
         <v>6.0</v>
       </c>
       <c r="I55" t="n">
         <v>5.0</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7153,51 +7153,51 @@
       </c>
       <c r="Y59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2023/2486/OPPC</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>28 February 2023 10:08</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>57.0</v>
       </c>
@@ -7212,50 +7212,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
         <v>8.0</v>
       </c>
       <c r="M60" t="n">
         <v>39.0</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t>Spot OIW reading above 100mg/l</t>
+        </is>
+      </c>
+      <c r="T60" t="n">
+        <v>0.1531</v>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB60" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2023/2488/OPPC</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>27 February 2023 12:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -7713,51 +7751,51 @@
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2023/2492/OPPC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>19 February 2023 02:45</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G65" t="n">
         <v>58.0</v>
       </c>
       <c r="H65" t="n">
         <v>6.0</v>
       </c>
       <c r="I65" t="n">
         <v>5.0</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9288,51 +9326,51 @@
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2023/2550/OPPC</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>14 March 2023 14:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>58.0</v>
       </c>
       <c r="H79" t="n">
         <v>6.0</v>
       </c>
       <c r="I79" t="n">
         <v>5.0</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -9627,51 +9665,51 @@
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2023/2557/OPPC</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>05 March 2023 09:50</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>58.0</v>
       </c>
       <c r="H82" t="n">
         <v>6.0</v>
       </c>
       <c r="I82" t="n">
         <v>5.0</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12665,51 +12703,51 @@
       </c>
       <c r="AF108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2023/2665/OPPC</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>31 March 2023 23:59</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="G109" t="n">
         <v>58.0</v>
       </c>
       <c r="H109" t="n">
         <v>26.0</v>
       </c>
       <c r="I109" t="n">
         <v>58.0</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12778,51 +12816,51 @@
       </c>
       <c r="AF109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>IRS/2023/2666/OPPC</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>10 April 2023 09:00</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G110" t="n">
         <v>58.0</v>
       </c>
       <c r="H110" t="n">
         <v>6.0</v>
       </c>
       <c r="I110" t="n">
         <v>5.0</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12891,51 +12929,51 @@
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>IRS/2023/2676/OPPC</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>02 April 2023 02:15</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G111" t="n">
         <v>58.0</v>
       </c>
       <c r="H111" t="n">
         <v>6.0</v>
       </c>
       <c r="I111" t="n">
         <v>5.0</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13914,51 +13952,51 @@
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2023/2726/OPPC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>02 April 2023 02:15</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G120" t="n">
         <v>58.0</v>
       </c>
       <c r="H120" t="n">
         <v>6.0</v>
       </c>
       <c r="I120" t="n">
         <v>5.0</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14243,51 +14281,51 @@
       </c>
       <c r="Y122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2023/2732/OPPC</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>27 April 2023 03:45</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G123" t="n">
         <v>57.0</v>
       </c>
@@ -14302,50 +14340,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K123" t="n">
         <v>1.0</v>
       </c>
       <c r="L123" t="n">
         <v>57.0</v>
       </c>
       <c r="M123" t="n">
         <v>19.0</v>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R123" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S123" t="inlineStr">
+        <is>
+          <t>OIWOB Sample above 100mg/l</t>
+        </is>
+      </c>
+      <c r="T123" t="n">
+        <v>0.0051</v>
+      </c>
+      <c r="U123" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V123" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB123" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2023/2740/OPPC</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>06 April 2023 01:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
@@ -15223,51 +15299,51 @@
       </c>
       <c r="Y131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2023/2754/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>01 May 2023 07:05</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>57.0</v>
       </c>
@@ -15282,50 +15358,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K132" t="n">
         <v>1.0</v>
       </c>
       <c r="L132" t="n">
         <v>57.0</v>
       </c>
       <c r="M132" t="n">
         <v>19.0</v>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t>Breach of Discharge conditions in TABLE 1 Single Sample concentration above 100mg/l</t>
+        </is>
+      </c>
+      <c r="T132" t="n">
+        <v>0.008</v>
+      </c>
+      <c r="U132" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V132" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB132" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>IRS/2023/2756/OPPC</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>01 May 2023 21:00</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -15873,51 +15987,51 @@
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>IRS/2023/2792/OPPC</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>04 May 2023 20:00</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G138" t="n">
         <v>58.0</v>
       </c>
       <c r="H138" t="n">
         <v>6.0</v>
       </c>
       <c r="I138" t="n">
         <v>5.0</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16212,51 +16326,51 @@
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>IRS/2023/2814/OPPC</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>15 May 2023 15:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="G141" t="n">
         <v>58.0</v>
       </c>
       <c r="H141" t="n">
         <v>26.0</v>
       </c>
       <c r="I141" t="n">
         <v>58.0</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16773,51 +16887,51 @@
       </c>
       <c r="Y145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2023/2851/OPPC</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>27 May 2023 07:35</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G146" t="n">
         <v>57.0</v>
       </c>
@@ -16832,50 +16946,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K146" t="n">
         <v>1.0</v>
       </c>
       <c r="L146" t="n">
         <v>57.0</v>
       </c>
       <c r="M146" t="n">
         <v>19.0</v>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R146" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S146" t="inlineStr">
+        <is>
+          <t>Breach of Discharge conditions in TABLE 1 Single Sample concentration above 100mg/l</t>
+        </is>
+      </c>
+      <c r="T146" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="U146" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V146" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB146" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>IRS/2023/2856/OPPC</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>26 May 2023 13:30</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
@@ -17747,51 +17899,51 @@
       </c>
       <c r="Y154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>IRS/2023/2879/OPPC</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>02 June 2023 15:45</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G155" t="n">
         <v>57.0</v>
       </c>
@@ -17806,50 +17958,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K155" t="n">
         <v>1.0</v>
       </c>
       <c r="L155" t="n">
         <v>57.0</v>
       </c>
       <c r="M155" t="n">
         <v>19.0</v>
       </c>
       <c r="N155" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O155" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P155" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S155" t="inlineStr">
+        <is>
+          <t>Breach of Discharge conditions in TABLE 1 Single Sample concentration above 100mg/l</t>
+        </is>
+      </c>
+      <c r="T155" t="n">
+        <v>0.007</v>
+      </c>
+      <c r="U155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V155" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB155" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF155" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>IRS/2023/2884/OPPC</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>01 June 2023 23:45</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
@@ -18394,51 +18584,51 @@
       </c>
       <c r="AF160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>IRS/2023/2917/OPPC</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>31 March 2017 12:00</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="G161" t="n">
         <v>58.0</v>
       </c>
       <c r="H161" t="n">
         <v>22.0</v>
       </c>
       <c r="I161" t="n">
         <v>11.0</v>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18507,51 +18697,51 @@
       </c>
       <c r="AF161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>IRS/2023/2919/OPPC</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>15 June 2023 08:00</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G162" t="n">
         <v>58.0</v>
       </c>
       <c r="H162" t="n">
         <v>6.0</v>
       </c>
       <c r="I162" t="n">
         <v>5.0</v>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18620,51 +18810,51 @@
       </c>
       <c r="AF162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>IRS/2023/2921/OPPC</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>14 June 2023 15:00</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G163" t="n">
         <v>56.0</v>
       </c>
       <c r="H163" t="n">
         <v>24.0</v>
       </c>
       <c r="I163" t="n">
         <v>1.0</v>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19063,51 +19253,51 @@
       </c>
       <c r="Y166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB166" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>IRS/2023/2949/OPPC</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>20 June 2023 05:00</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G167" t="n">
         <v>57.0</v>
       </c>
@@ -19122,50 +19312,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K167" t="n">
         <v>1.0</v>
       </c>
       <c r="L167" t="n">
         <v>8.0</v>
       </c>
       <c r="M167" t="n">
         <v>39.0</v>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="R167" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S167" t="inlineStr">
+        <is>
+          <t>Permit condition 4) Discharge conditions: 4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table 1: Maximum concentration 100mg/L</t>
+        </is>
+      </c>
+      <c r="T167" t="n">
+        <v>0.8731</v>
+      </c>
+      <c r="U167" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V167" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB167" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>IRS/2023/2950/OPPC</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>12 May 2023 11:24</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
@@ -20145,51 +20373,51 @@
       </c>
       <c r="Y176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2023/2992/OPPC</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>01 July 2023 06:30</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>57.0</v>
       </c>
@@ -20204,50 +20432,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K177" t="n">
         <v>1.0</v>
       </c>
       <c r="L177" t="n">
         <v>8.0</v>
       </c>
       <c r="M177" t="n">
         <v>39.0</v>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="R177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t>Exceeding of Condition in Table 1 of the Oil Discharge permit – monthly average of 30mg/l.</t>
+        </is>
+      </c>
+      <c r="T177" t="n">
+        <v>13.5441</v>
+      </c>
+      <c r="U177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V177" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB177" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2023/2996/OPPC</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>01 July 2023 19:00</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -21265,51 +21531,51 @@
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2023/3020/OPPC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>02 July 2023 08:10</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>58.0</v>
       </c>
       <c r="H187" t="n">
         <v>6.0</v>
       </c>
       <c r="I187" t="n">
         <v>5.0</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22297,51 +22563,51 @@
       </c>
       <c r="AF195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>IRS/2023/3083/OPPC</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>16 July 2023 22:00</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G196" t="n">
         <v>58.0</v>
       </c>
       <c r="H196" t="n">
         <v>6.0</v>
       </c>
       <c r="I196" t="n">
         <v>5.0</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24905,51 +25171,51 @@
       </c>
       <c r="AF218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>IRS/2023/3177/OPPC</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>01 July 2023 00:00</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G219" t="n">
         <v>57.0</v>
       </c>
       <c r="H219" t="n">
         <v>26.0</v>
       </c>
       <c r="I219" t="n">
         <v>52.0</v>
       </c>
       <c r="J219" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25244,51 +25510,51 @@
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>IRS/2023/3188/OPPC</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>08 August 2023 19:20</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G222" t="n">
         <v>58.0</v>
       </c>
       <c r="H222" t="n">
         <v>6.0</v>
       </c>
       <c r="I222" t="n">
         <v>5.0</v>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26143,51 +26409,51 @@
       </c>
       <c r="AF229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>IRS/2023/3235/OPPC</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>19 August 2023 23:00</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G230" t="n">
         <v>58.0</v>
       </c>
       <c r="H230" t="n">
         <v>6.0</v>
       </c>
       <c r="I230" t="n">
         <v>5.0</v>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26808,51 +27074,51 @@
       </c>
       <c r="Y235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>IRS/2023/3245/OPPC</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>01 September 2023 00:01</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G236" t="n">
         <v>57.0</v>
       </c>
@@ -26867,50 +27133,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K236" t="n">
         <v>1.0</v>
       </c>
       <c r="L236" t="n">
         <v>8.0</v>
       </c>
       <c r="M236" t="n">
         <v>39.0</v>
       </c>
       <c r="N236" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O236" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P236" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="R236" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S236" t="inlineStr">
+        <is>
+          <t>Exceeding of condition in Table 1 of the Oil discharge permit - monthly average of 30mg/l</t>
+        </is>
+      </c>
+      <c r="T236" t="n">
+        <v>15.748</v>
+      </c>
+      <c r="U236" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V236" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB236" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>IRS/2023/3254/OPPC</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>01 September 2023 09:00</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
@@ -28017,51 +28321,51 @@
       </c>
       <c r="AF246" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>IRS/2023/3302/OPPC</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
           <t>09 July 2023 09:00</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G247" t="n">
         <v>56.0</v>
       </c>
       <c r="H247" t="n">
         <v>24.0</v>
       </c>
       <c r="I247" t="n">
         <v>1.0</v>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28902,51 +29206,51 @@
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>IRS/2023/3358/OPPC</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>21 September 2023 01:00</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G255" t="n">
         <v>58.0</v>
       </c>
       <c r="H255" t="n">
         <v>6.0</v>
       </c>
       <c r="I255" t="n">
         <v>5.0</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30577,51 +30881,51 @@
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>IRS/2023/3421/OPPC</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>28 September 2023 00:30</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G270" t="n">
         <v>58.0</v>
       </c>
       <c r="H270" t="n">
         <v>6.0</v>
       </c>
       <c r="I270" t="n">
         <v>5.0</v>
       </c>
       <c r="J270" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30803,51 +31107,51 @@
       </c>
       <c r="AF271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>IRS/2023/3424/OPPC</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>13 October 2023 08:30</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G272" t="n">
         <v>56.0</v>
       </c>
       <c r="H272" t="n">
         <v>24.0</v>
       </c>
       <c r="I272" t="n">
         <v>1.0</v>
       </c>
       <c r="J272" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31368,51 +31672,51 @@
       </c>
       <c r="AF276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>IRS/2023/3441/OPPC</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>14 October 2023 06:30</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G277" t="n">
         <v>57.0</v>
       </c>
       <c r="H277" t="n">
         <v>26.0</v>
       </c>
       <c r="I277" t="n">
         <v>52.0</v>
       </c>
       <c r="J277" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32376,51 +32680,51 @@
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>IRS/2023/3484/OPPC</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>21 October 2023 05:00</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G286" t="n">
         <v>57.0</v>
       </c>
       <c r="H286" t="n">
         <v>26.0</v>
       </c>
       <c r="I286" t="n">
         <v>52.0</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32937,51 +33241,51 @@
       </c>
       <c r="AF290" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>IRS/2023/3517/OPPC</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>12 October 2023 16:30</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G291" t="n">
         <v>58.0</v>
       </c>
       <c r="H291" t="n">
         <v>6.0</v>
       </c>
       <c r="I291" t="n">
         <v>5.0</v>
       </c>
       <c r="J291" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33270,51 +33574,51 @@
       </c>
       <c r="AF293" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>IRS/2023/3527/OPPC</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>28 October 2023 09:35</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G294" t="n">
         <v>57.0</v>
       </c>
       <c r="H294" t="n">
         <v>26.0</v>
       </c>
       <c r="I294" t="n">
         <v>52.0</v>
       </c>
       <c r="J294" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33373,51 +33677,51 @@
       </c>
       <c r="Y294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF294" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>IRS/2023/3528/OPPC</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>28 October 2023 07:10</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G295" t="n">
         <v>57.0</v>
       </c>
@@ -33432,50 +33736,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K295" t="n">
         <v>1.0</v>
       </c>
       <c r="L295" t="n">
         <v>57.0</v>
       </c>
       <c r="M295" t="n">
         <v>19.0</v>
       </c>
       <c r="N295" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O295" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P295" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R295" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S295" t="inlineStr">
+        <is>
+          <t>Exceedance of Condition in Table 1 of OPPC Permit relating to single Sample concentration over 100mg/l</t>
+        </is>
+      </c>
+      <c r="U295" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V295" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y295" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB295" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF295" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>IRS/2023/3541/OPPC</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>27 October 2023 12:00</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
@@ -35479,51 +35818,51 @@
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>IRS/2023/3600/OPPC</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>28 October 2023 23:35</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G314" t="n">
         <v>58.0</v>
       </c>
       <c r="H314" t="n">
         <v>6.0</v>
       </c>
       <c r="I314" t="n">
         <v>5.0</v>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36505,51 +36844,51 @@
       </c>
       <c r="AF322" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>IRS/2023/3640/OPPC</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
           <t>14 November 2023 08:46</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G323" t="n">
         <v>56.0</v>
       </c>
       <c r="H323" t="n">
         <v>24.0</v>
       </c>
       <c r="I323" t="n">
         <v>1.0</v>
       </c>
       <c r="J323" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36618,51 +36957,51 @@
       </c>
       <c r="AF323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>IRS/2023/3645/OPPC</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>13 November 2023 00:00</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G324" t="n">
         <v>58.0</v>
       </c>
       <c r="H324" t="n">
         <v>6.0</v>
       </c>
       <c r="I324" t="n">
         <v>5.0</v>
       </c>
       <c r="J324" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36731,51 +37070,51 @@
       </c>
       <c r="AF324" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>IRS/2023/3646/OPPC</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>13 November 2023 00:00</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G325" t="n">
         <v>57.0</v>
       </c>
       <c r="H325" t="n">
         <v>26.0</v>
       </c>
       <c r="I325" t="n">
         <v>52.0</v>
       </c>
       <c r="J325" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37296,51 +37635,51 @@
       </c>
       <c r="AF329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>IRS/2023/3680/OPPC</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>09 November 2023 01:00</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G330" t="n">
         <v>58.0</v>
       </c>
       <c r="H330" t="n">
         <v>6.0</v>
       </c>
       <c r="I330" t="n">
         <v>5.0</v>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38530,51 +38869,51 @@
       </c>
       <c r="AF340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>IRS/2023/3746/OPPC</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>27 November 2023 14:00</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G341" t="n">
         <v>58.0</v>
       </c>
       <c r="H341" t="n">
         <v>6.0</v>
       </c>
       <c r="I341" t="n">
         <v>5.0</v>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38982,51 +39321,51 @@
       </c>
       <c r="AF344" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>IRS/2023/3771/OPPC</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>09 December 2023 15:30</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G345" t="n">
         <v>58.0</v>
       </c>
       <c r="H345" t="n">
         <v>6.0</v>
       </c>
       <c r="I345" t="n">
         <v>5.0</v>
       </c>
       <c r="J345" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39095,51 +39434,51 @@
       </c>
       <c r="AF345" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>IRS/2023/3772/OPPC</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>14 December 2023 06:00</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G346" t="n">
         <v>58.0</v>
       </c>
       <c r="H346" t="n">
         <v>6.0</v>
       </c>
       <c r="I346" t="n">
         <v>5.0</v>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39660,51 +39999,51 @@
       </c>
       <c r="AF350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>IRS/2023/3802/OPPC</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>18 December 2023 17:15</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G351" t="n">
         <v>58.0</v>
       </c>
       <c r="H351" t="n">
         <v>6.0</v>
       </c>
       <c r="I351" t="n">
         <v>5.0</v>
       </c>
       <c r="J351" t="inlineStr">
         <is>
           <t>North</t>
         </is>