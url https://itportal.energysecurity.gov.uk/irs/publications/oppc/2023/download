--- v2 (2026-04-27)
+++ v3 (2026-09-08)
@@ -8203,51 +8203,51 @@
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2023/2498/OPPC</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>01 March 2023 12:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G69" t="n">
         <v>57.0</v>
       </c>
       <c r="H69" t="n">
         <v>28.0</v>
       </c>
       <c r="I69" t="n">
         <v>6.0</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11576,51 +11576,51 @@
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2023/2624/OPPC</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>28 March 2023 08:00</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G99" t="n">
         <v>57.0</v>
       </c>
       <c r="H99" t="n">
         <v>28.0</v>
       </c>
       <c r="I99" t="n">
         <v>6.0</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13042,51 +13042,51 @@
       </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>IRS/2023/2692/OPPC</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>17 April 2023 08:00</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G112" t="n">
         <v>57.0</v>
       </c>
       <c r="H112" t="n">
         <v>28.0</v>
       </c>
       <c r="I112" t="n">
         <v>6.0</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13268,51 +13268,51 @@
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2023/2707/OPPC</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>21 April 2023 02:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G114" t="n">
         <v>57.0</v>
       </c>
       <c r="H114" t="n">
         <v>28.0</v>
       </c>
       <c r="I114" t="n">
         <v>6.0</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15196,51 +15196,51 @@
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>IRS/2023/2753/OPPC</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>01 May 2023 08:00</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G131" t="n">
         <v>57.0</v>
       </c>
       <c r="H131" t="n">
         <v>28.0</v>
       </c>
       <c r="I131" t="n">
         <v>6.0</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24155,51 +24155,51 @@
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>IRS/2023/3131/OPPC</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>28 July 2023 08:00</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G210" t="n">
         <v>57.0</v>
       </c>
       <c r="H210" t="n">
         <v>28.0</v>
       </c>
       <c r="I210" t="n">
         <v>6.0</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25623,51 +25623,51 @@
       </c>
       <c r="AF222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>IRS/2023/3201/OPPC</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>19 August 2023 20:00</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G223" t="n">
         <v>57.0</v>
       </c>
       <c r="H223" t="n">
         <v>28.0</v>
       </c>
       <c r="I223" t="n">
         <v>6.0</v>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27310,51 +27310,51 @@
       </c>
       <c r="AF237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>IRS/2023/3255/OPPC</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>01 September 2023 08:00</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G238" t="n">
         <v>57.0</v>
       </c>
       <c r="H238" t="n">
         <v>28.0</v>
       </c>
       <c r="I238" t="n">
         <v>6.0</v>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28991,51 +28991,51 @@
       </c>
       <c r="AF252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>IRS/2023/3351/OPPC</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>24 September 2023 11:00</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G253" t="n">
         <v>57.0</v>
       </c>
       <c r="H253" t="n">
         <v>28.0</v>
       </c>
       <c r="I253" t="n">
         <v>6.0</v>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29096,51 +29096,51 @@
       </c>
       <c r="AF253" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>IRS/2023/3356/OPPC</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>27 September 2023 15:45</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="G254" t="n">
         <v>53.0</v>
       </c>
       <c r="H254" t="n">
         <v>1.0</v>
       </c>
       <c r="I254" t="n">
         <v>3.0</v>
       </c>
       <c r="J254" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29770,51 +29770,51 @@
       </c>
       <c r="AF259" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>IRS/2023/3380/OPPC</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>01 September 2023 12:00</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G260" t="n">
         <v>57.0</v>
       </c>
       <c r="H260" t="n">
         <v>28.0</v>
       </c>
       <c r="I260" t="n">
         <v>6.0</v>
       </c>
       <c r="J260" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31220,51 +31220,51 @@
       </c>
       <c r="AF272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>IRS/2023/3428/OPPC</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>12 October 2023 15:00</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G273" t="n">
         <v>57.0</v>
       </c>
       <c r="H273" t="n">
         <v>28.0</v>
       </c>
       <c r="I273" t="n">
         <v>6.0</v>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32350,51 +32350,51 @@
       </c>
       <c r="AF282" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>IRS/2023/3463/OPPC</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>18 October 2023 08:00</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G283" t="n">
         <v>57.0</v>
       </c>
       <c r="H283" t="n">
         <v>28.0</v>
       </c>
       <c r="I283" t="n">
         <v>6.0</v>
       </c>
       <c r="J283" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35026,51 +35026,51 @@
       </c>
       <c r="AF306" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>IRS/2023/3561/OPPC</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>01 November 2023 08:00</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G307" t="n">
         <v>57.0</v>
       </c>
       <c r="H307" t="n">
         <v>28.0</v>
       </c>
       <c r="I307" t="n">
         <v>6.0</v>
       </c>
       <c r="J307" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38085,51 +38085,51 @@
       </c>
       <c r="AF333" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>IRS/2023/3716/OPPC</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>30 November 2023 08:00</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G334" t="n">
         <v>57.0</v>
       </c>
       <c r="H334" t="n">
         <v>28.0</v>
       </c>
       <c r="I334" t="n">
         <v>6.0</v>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38417,51 +38417,51 @@
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>IRS/2023/3732/OPPC</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>01 December 2023 12:00</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G337" t="n">
         <v>57.0</v>
       </c>
       <c r="H337" t="n">
         <v>28.0</v>
       </c>
       <c r="I337" t="n">
         <v>6.0</v>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>North</t>
         </is>