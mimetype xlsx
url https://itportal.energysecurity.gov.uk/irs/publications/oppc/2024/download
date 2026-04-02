--- v6 (2026-02-17)
+++ v7 (2026-04-02)
@@ -637,51 +637,51 @@
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2024/3843/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>01 December 2023 01:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>60.0</v>
       </c>
       <c r="H2" t="n">
         <v>48.0</v>
       </c>
       <c r="I2" t="n">
         <v>36.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1437,51 +1437,51 @@
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2024/3858/OPPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>04 January 2024 12:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>60.0</v>
       </c>
       <c r="H9" t="n">
         <v>48.0</v>
       </c>
       <c r="I9" t="n">
         <v>36.0</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2080,51 +2080,51 @@
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2024/3877/OPPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>09 January 2024 13:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>60.0</v>
       </c>
       <c r="H15" t="n">
         <v>48.0</v>
       </c>
       <c r="I15" t="n">
         <v>36.0</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3027,51 +3027,51 @@
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2024/3921/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>01 January 2024 00:01</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>60.0</v>
       </c>
       <c r="H24" t="n">
         <v>48.0</v>
       </c>
       <c r="I24" t="n">
         <v>36.0</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3386,51 +3386,51 @@
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2024/3943/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>17 January 2024 11:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>60.0</v>
       </c>
       <c r="H27" t="n">
         <v>37.0</v>
       </c>
       <c r="I27" t="n">
         <v>45.0</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3719,51 +3719,51 @@
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2024/3959/OPPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>23 January 2024 09:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>60.0</v>
       </c>
       <c r="H30" t="n">
         <v>37.0</v>
       </c>
       <c r="I30" t="n">
         <v>45.0</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4701,51 +4701,51 @@
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2024/3979/OPPC</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>28 January 2024 01:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G39" t="n">
         <v>60.0</v>
       </c>
       <c r="H39" t="n">
         <v>48.0</v>
       </c>
       <c r="I39" t="n">
         <v>36.0</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4815,51 +4815,51 @@
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2024/3983/OPPC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>28 January 2024 20:30</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>60.0</v>
       </c>
       <c r="H40" t="n">
         <v>48.0</v>
       </c>
       <c r="I40" t="n">
         <v>36.0</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5113,51 +5113,51 @@
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2024/3991/OPPC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>31 January 2024 04:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>60.0</v>
       </c>
       <c r="H43" t="n">
         <v>48.0</v>
       </c>
       <c r="I43" t="n">
         <v>36.0</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6957,51 +6957,51 @@
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2024/4049/OPPC</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>12 February 2024 12:00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>60.0</v>
       </c>
       <c r="H60" t="n">
         <v>48.0</v>
       </c>
       <c r="I60" t="n">
         <v>36.0</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7183,51 +7183,51 @@
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2024/4052/OPPC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>01 February 2024 00:01</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G62" t="n">
         <v>60.0</v>
       </c>
       <c r="H62" t="n">
         <v>48.0</v>
       </c>
       <c r="I62" t="n">
         <v>36.0</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7418,51 +7418,51 @@
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2024/4055/OPPC</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>12 February 2023 20:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G64" t="n">
         <v>60.0</v>
       </c>
       <c r="H64" t="n">
         <v>48.0</v>
       </c>
       <c r="I64" t="n">
         <v>36.0</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8922,51 +8922,51 @@
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2024/4104/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>23 February 2024 13:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>60.0</v>
       </c>
       <c r="H77" t="n">
         <v>48.0</v>
       </c>
       <c r="I77" t="n">
         <v>36.0</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11709,51 +11709,51 @@
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>IRS/2024/4164/OPPC</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>07 March 2023 12:00</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G101" t="n">
         <v>60.0</v>
       </c>
       <c r="H101" t="n">
         <v>48.0</v>
       </c>
       <c r="I101" t="n">
         <v>36.0</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13910,51 +13910,51 @@
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2024/4268/OPPC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>01 March 2024 01:00</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G120" t="n">
         <v>60.0</v>
       </c>
       <c r="H120" t="n">
         <v>48.0</v>
       </c>
       <c r="I120" t="n">
         <v>36.0</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -14832,51 +14832,51 @@
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2024/4279/OPPC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>02 April 2024 13:00</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G128" t="n">
         <v>60.0</v>
       </c>
       <c r="H128" t="n">
         <v>48.0</v>
       </c>
       <c r="I128" t="n">
         <v>36.0</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15286,51 +15286,51 @@
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2024/4284/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>03 April 2024 13:00</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>60.0</v>
       </c>
       <c r="H132" t="n">
         <v>48.0</v>
       </c>
       <c r="I132" t="n">
         <v>36.0</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15735,51 +15735,51 @@
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>IRS/2024/4306/OPPC</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>08 April 2024 14:00</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G136" t="n">
         <v>60.0</v>
       </c>
       <c r="H136" t="n">
         <v>48.0</v>
       </c>
       <c r="I136" t="n">
         <v>36.0</v>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18170,51 +18170,51 @@
       </c>
       <c r="AF156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>IRS/2024/4410/OPPC</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>04 April 2024 00:00</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G157" t="n">
         <v>60.0</v>
       </c>
       <c r="H157" t="n">
         <v>48.0</v>
       </c>
       <c r="I157" t="n">
         <v>36.0</v>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18857,51 +18857,51 @@
       </c>
       <c r="AF162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>IRS/2024/4425/OPPC</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>02 May 2024 14:00</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G163" t="n">
         <v>60.0</v>
       </c>
       <c r="H163" t="n">
         <v>48.0</v>
       </c>
       <c r="I163" t="n">
         <v>36.0</v>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19419,51 +19419,51 @@
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>IRS/2024/4440/OPPC</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>06 May 2024 14:00</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G168" t="n">
         <v>60.0</v>
       </c>
       <c r="H168" t="n">
         <v>48.0</v>
       </c>
       <c r="I168" t="n">
         <v>33.0</v>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -19645,51 +19645,51 @@
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>IRS/2024/4453/OPPC</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>01 May 2024 14:00</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G170" t="n">
         <v>60.0</v>
       </c>
       <c r="H170" t="n">
         <v>48.0</v>
       </c>
       <c r="I170" t="n">
         <v>36.0</v>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20648,51 +20648,51 @@
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>IRS/2024/4483/OPPC</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>16 May 2024 01:27</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G179" t="n">
         <v>60.0</v>
       </c>
       <c r="H179" t="n">
         <v>48.0</v>
       </c>
       <c r="I179" t="n">
         <v>36.0</v>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22536,51 +22536,51 @@
       </c>
       <c r="AF195" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>IRS/2024/4568/OPPC</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>05 June 2024 00:00</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G196" t="n">
         <v>60.0</v>
       </c>
       <c r="H196" t="n">
         <v>48.0</v>
       </c>
       <c r="I196" t="n">
         <v>36.0</v>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22649,51 +22649,51 @@
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>IRS/2024/4571/OPPC</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>06 June 2024 11:00</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G197" t="n">
         <v>60.0</v>
       </c>
       <c r="H197" t="n">
         <v>48.0</v>
       </c>
       <c r="I197" t="n">
         <v>36.0</v>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22762,51 +22762,51 @@
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>IRS/2024/4573/OPPC</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>06 June 2024 13:00</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G198" t="n">
         <v>60.0</v>
       </c>
       <c r="H198" t="n">
         <v>48.0</v>
       </c>
       <c r="I198" t="n">
         <v>36.0</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23098,51 +23098,51 @@
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2024/4583/OPPC</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>09 June 2024 13:00</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G201" t="n">
         <v>60.0</v>
       </c>
       <c r="H201" t="n">
         <v>48.0</v>
       </c>
       <c r="I201" t="n">
         <v>36.0</v>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23326,51 +23326,51 @@
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>IRS/2024/4585/OPPC</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>10 June 2024 01:00</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>60.0</v>
       </c>
       <c r="H203" t="n">
         <v>48.0</v>
       </c>
       <c r="I203" t="n">
         <v>36.0</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24117,51 +24117,51 @@
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>IRS/2024/4601/OPPC</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>12 June 2024 13:00</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G210" t="n">
         <v>60.0</v>
       </c>
       <c r="H210" t="n">
         <v>48.0</v>
       </c>
       <c r="I210" t="n">
         <v>36.0</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24787,51 +24787,51 @@
       </c>
       <c r="AF215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2024/4622/OPPC</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>17 June 2024 01:00</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G216" t="n">
         <v>60.0</v>
       </c>
       <c r="H216" t="n">
         <v>48.0</v>
       </c>
       <c r="I216" t="n">
         <v>36.0</v>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25909,51 +25909,51 @@
       </c>
       <c r="AF225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>IRS/2024/4688/OPPC</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>04 July 2024 11:00</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G226" t="n">
         <v>60.0</v>
       </c>
       <c r="H226" t="n">
         <v>48.0</v>
       </c>
       <c r="I226" t="n">
         <v>36.0</v>
       </c>
       <c r="J226" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27591,51 +27591,51 @@
       </c>
       <c r="AF240" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>IRS/2024/4804/OPPC</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>29 July 2024 13:00</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G241" t="n">
         <v>60.0</v>
       </c>
       <c r="H241" t="n">
         <v>48.0</v>
       </c>
       <c r="I241" t="n">
         <v>36.0</v>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28040,51 +28040,51 @@
       </c>
       <c r="AF244" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>IRS/2024/4834/OPPC</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>06 August 2024 11:00</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G245" t="n">
         <v>60.0</v>
       </c>
       <c r="H245" t="n">
         <v>48.0</v>
       </c>
       <c r="I245" t="n">
         <v>36.0</v>
       </c>
       <c r="J245" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29465,51 +29465,51 @@
       </c>
       <c r="AF257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>IRS/2024/4877/OPPC</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>16 August 2024 13:00</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G258" t="n">
         <v>60.0</v>
       </c>
       <c r="H258" t="n">
         <v>48.0</v>
       </c>
       <c r="I258" t="n">
         <v>36.0</v>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30700,51 +30700,51 @@
       </c>
       <c r="AF268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>IRS/2024/4947/OPPC</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>01 September 2024 17:00</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G269" t="n">
         <v>60.0</v>
       </c>
       <c r="H269" t="n">
         <v>48.0</v>
       </c>
       <c r="I269" t="n">
         <v>36.0</v>
       </c>
       <c r="J269" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31150,51 +31150,51 @@
       </c>
       <c r="AF272" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>IRS/2024/4956/OPPC</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>04 September 2024 09:00</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G273" t="n">
         <v>60.0</v>
       </c>
       <c r="H273" t="n">
         <v>48.0</v>
       </c>
       <c r="I273" t="n">
         <v>36.0</v>
       </c>
       <c r="J273" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31602,51 +31602,51 @@
       </c>
       <c r="AF276" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>IRS/2024/4970/OPPC</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>06 September 2024 13:00</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G277" t="n">
         <v>60.0</v>
       </c>
       <c r="H277" t="n">
         <v>48.0</v>
       </c>
       <c r="I277" t="n">
         <v>36.0</v>
       </c>
       <c r="J277" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31825,51 +31825,51 @@
       </c>
       <c r="AF278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>IRS/2024/4991/OPPC</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>11 September 2024 07:45</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G279" t="n">
         <v>59.0</v>
       </c>
       <c r="H279" t="n">
         <v>21.0</v>
       </c>
       <c r="I279" t="n">
         <v>4.1</v>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31938,51 +31938,51 @@
       </c>
       <c r="AF279" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>IRS/2024/4993/OPPC</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>10 September 2024 10:40</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G280" t="n">
         <v>59.0</v>
       </c>
       <c r="H280" t="n">
         <v>21.0</v>
       </c>
       <c r="I280" t="n">
         <v>4.1</v>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33066,51 +33066,51 @@
       </c>
       <c r="AF289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>IRS/2024/5039/OPPC</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>21 September 2024 03:18</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G290" t="n">
         <v>60.0</v>
       </c>
       <c r="H290" t="n">
         <v>48.0</v>
       </c>
       <c r="I290" t="n">
         <v>36.0</v>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33405,51 +33405,51 @@
       </c>
       <c r="AF292" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>IRS/2024/5058/OPPC</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>21 September 2024 12:00</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G293" t="n">
         <v>60.0</v>
       </c>
       <c r="H293" t="n">
         <v>48.0</v>
       </c>
       <c r="I293" t="n">
         <v>36.0</v>
       </c>
       <c r="J293" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34657,51 +34657,51 @@
       </c>
       <c r="AF303" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>IRS/2024/5091/OPPC</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>01 October 2024 11:44</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G304" t="n">
         <v>60.0</v>
       </c>
       <c r="H304" t="n">
         <v>48.0</v>
       </c>
       <c r="I304" t="n">
         <v>36.0</v>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34770,51 +34770,51 @@
       </c>
       <c r="AF304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>IRS/2024/5094/OPPC</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>02 October 2024 08:00</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G305" t="n">
         <v>59.0</v>
       </c>
       <c r="H305" t="n">
         <v>21.0</v>
       </c>
       <c r="I305" t="n">
         <v>4.1</v>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35630,51 +35630,51 @@
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>IRS/2024/5124/OPPC</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>07 October 2024 10:00</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G313" t="n">
         <v>60.0</v>
       </c>
       <c r="H313" t="n">
         <v>48.0</v>
       </c>
       <c r="I313" t="n">
         <v>36.0</v>
       </c>
       <c r="J313" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36422,51 +36422,51 @@
       </c>
       <c r="AF319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>IRS/2024/5145/OPPC</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>12 October 2024 01:00</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G320" t="n">
         <v>60.0</v>
       </c>
       <c r="H320" t="n">
         <v>48.0</v>
       </c>
       <c r="I320" t="n">
         <v>36.0</v>
       </c>
       <c r="J320" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36535,51 +36535,51 @@
       </c>
       <c r="AF320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>IRS/2024/5150/OPPC</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>13 October 2024 01:00</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G321" t="n">
         <v>60.0</v>
       </c>
       <c r="H321" t="n">
         <v>48.0</v>
       </c>
       <c r="I321" t="n">
         <v>36.0</v>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36874,51 +36874,51 @@
       </c>
       <c r="AF323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>IRS/2024/5167/OPPC</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>16 October 2024 01:25</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G324" t="n">
         <v>60.0</v>
       </c>
       <c r="H324" t="n">
         <v>48.0</v>
       </c>
       <c r="I324" t="n">
         <v>36.0</v>
       </c>
       <c r="J324" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37888,51 +37888,51 @@
       </c>
       <c r="AF332" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>IRS/2024/5208/OPPC</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>27 October 2024 18:51</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G333" t="n">
         <v>60.0</v>
       </c>
       <c r="H333" t="n">
         <v>48.0</v>
       </c>
       <c r="I333" t="n">
         <v>36.0</v>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39690,51 +39690,51 @@
       </c>
       <c r="AF348" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>IRS/2024/5259/OPPC</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>05 November 2024 10:00</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G349" t="n">
         <v>59.0</v>
       </c>
       <c r="H349" t="n">
         <v>21.0</v>
       </c>
       <c r="I349" t="n">
         <v>4.1</v>
       </c>
       <c r="J349" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39916,51 +39916,51 @@
       </c>
       <c r="AF350" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>IRS/2024/5266/OPPC</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>06 November 2024 10:00</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G351" t="n">
         <v>60.0</v>
       </c>
       <c r="H351" t="n">
         <v>48.0</v>
       </c>
       <c r="I351" t="n">
         <v>36.0</v>
       </c>
       <c r="J351" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40479,51 +40479,51 @@
       </c>
       <c r="AF355" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>IRS/2024/5297/OPPC</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>12 November 2024 06:10</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G356" t="n">
         <v>60.0</v>
       </c>
       <c r="H356" t="n">
         <v>48.0</v>
       </c>
       <c r="I356" t="n">
         <v>36.0</v>
       </c>
       <c r="J356" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -41958,51 +41958,51 @@
       </c>
       <c r="AF368" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>IRS/2024/5347/OPPC</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>21 November 2024 13:44</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G369" t="n">
         <v>60.0</v>
       </c>
       <c r="H369" t="n">
         <v>48.0</v>
       </c>
       <c r="I369" t="n">
         <v>36.0</v>
       </c>
       <c r="J369" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42184,51 +42184,51 @@
       </c>
       <c r="AF370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2024/5351/OPPC</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>22 November 2024 17:15</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G371" t="n">
         <v>60.0</v>
       </c>
       <c r="H371" t="n">
         <v>48.0</v>
       </c>
       <c r="I371" t="n">
         <v>36.0</v>
       </c>
       <c r="J371" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -45001,51 +45001,51 @@
       </c>
       <c r="AF395" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>IRS/2024/5458/OPPC</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>05 December 2024 11:15</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G396" t="n">
         <v>59.0</v>
       </c>
       <c r="H396" t="n">
         <v>21.0</v>
       </c>
       <c r="I396" t="n">
         <v>4.1</v>
       </c>
       <c r="J396" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -45236,51 +45236,51 @@
       </c>
       <c r="AF397" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>IRS/2024/5461/OPPC</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>05 December 2024 16:15</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G398" t="n">
         <v>60.0</v>
       </c>
       <c r="H398" t="n">
         <v>48.0</v>
       </c>
       <c r="I398" t="n">
         <v>36.0</v>
       </c>
       <c r="J398" t="inlineStr">
         <is>
           <t>North</t>
         </is>