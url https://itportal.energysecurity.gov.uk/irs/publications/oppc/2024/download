--- v7 (2026-04-02)
+++ v8 (2026-04-27)
@@ -1995,51 +1995,51 @@
       </c>
       <c r="Y13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2024/3873/OPPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>07 January 2024 06:50</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>57.0</v>
       </c>
@@ -2054,50 +2054,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>1.0</v>
       </c>
       <c r="L14" t="n">
         <v>57.0</v>
       </c>
       <c r="M14" t="n">
         <v>19.0</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t>4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T14" t="n">
+        <v>0.3821</v>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2024/3877/OPPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>09 January 2024 13:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
@@ -2315,51 +2353,51 @@
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2024/3887/OPPC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>05 January 2024 07:30</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>58.0</v>
       </c>
       <c r="H17" t="n">
         <v>6.0</v>
       </c>
       <c r="I17" t="n">
         <v>5.0</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2428,51 +2466,51 @@
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2024/3895/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>31 December 2023 23:59</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>58.0</v>
       </c>
       <c r="H18" t="n">
         <v>6.0</v>
       </c>
       <c r="I18" t="n">
         <v>5.0</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2531,51 +2569,51 @@
       </c>
       <c r="Y18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2024/3896/OPPC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>12 January 2024 10:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>57.0</v>
       </c>
@@ -2590,50 +2628,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K19" t="n">
         <v>1.0</v>
       </c>
       <c r="L19" t="n">
         <v>57.0</v>
       </c>
       <c r="M19" t="n">
         <v>19.0</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t>Exceedance of Condition in table 1 OPPC Permit relating to single sample concentration over 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T19" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V19" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB19" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2024/3903/OPPC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>12 January 2024 15:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -2942,51 +3018,51 @@
       </c>
       <c r="Z22" t="inlineStr">
         <is>
           <t>Sampling and analysis method</t>
         </is>
       </c>
       <c r="AB22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2024/3918/OPPC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>07 January 2024 06:50</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>57.0</v>
       </c>
@@ -3001,50 +3077,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K23" t="n">
         <v>1.0</v>
       </c>
       <c r="L23" t="n">
         <v>57.0</v>
       </c>
       <c r="M23" t="n">
         <v>19.0</v>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>Condition 3 - Permitted Discharges</t>
+        </is>
+      </c>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X23" t="inlineStr">
+        <is>
+          <t>Circumstances of use</t>
+        </is>
+      </c>
+      <c r="Y23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB23" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2024/3921/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>01 January 2024 00:01</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
@@ -3149,51 +3260,51 @@
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2024/3927/OPPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>17 January 2024 07:30</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Ocean Patriot</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>58.0</v>
       </c>
       <c r="H25" t="n">
         <v>22.0</v>
       </c>
       <c r="I25" t="n">
         <v>35.0</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3609,51 +3720,51 @@
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>IRS/2024/3954/OPPC</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>22 January 2024 07:40</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>57.0</v>
       </c>
       <c r="H29" t="n">
         <v>26.0</v>
       </c>
       <c r="I29" t="n">
         <v>52.0</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4378,51 +4489,51 @@
       </c>
       <c r="Y35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2024/3969/OPPC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>23 January 2024 13:25</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>57.0</v>
       </c>
@@ -4437,50 +4548,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K36" t="n">
         <v>1.0</v>
       </c>
       <c r="L36" t="n">
         <v>57.0</v>
       </c>
       <c r="M36" t="n">
         <v>19.0</v>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t>Exceedance of Condition in table 1 OPPC Permit relating to sample concentrations over 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T36" t="n">
+        <v>0.598</v>
+      </c>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V36" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB36" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>IRS/2024/3971/OPPC</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>25 January 2024 11:45</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -4918,51 +5067,51 @@
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2024/3989/OPPC</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>30 January 2024 06:45</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>57.0</v>
       </c>
@@ -4977,50 +5126,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K41" t="n">
         <v>1.0</v>
       </c>
       <c r="L41" t="n">
         <v>57.0</v>
       </c>
       <c r="M41" t="n">
         <v>19.0</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>4.1 Exceedance of Condition in Table 1 OPPC Permit relating to single sample concentration over 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T41" t="n">
+        <v>0.0076</v>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V41" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB41" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2024/3990/OPPC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>29 January 2024 08:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
@@ -6589,51 +6776,51 @@
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2024/4028/OPPC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>02 February 2024 08:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>58.0</v>
       </c>
       <c r="H56" t="n">
         <v>6.0</v>
       </c>
       <c r="I56" t="n">
         <v>5.0</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6692,51 +6879,51 @@
       </c>
       <c r="Y56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2024/4030/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>07 February 2024 13:15</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
@@ -6751,67 +6938,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>1.0</v>
       </c>
       <c r="L57" t="n">
         <v>57.0</v>
       </c>
       <c r="M57" t="n">
         <v>19.0</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T57" t="n">
+        <v>0.0106</v>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2024/4035/OPPC</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>09 February 2024 06:45</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>57.0</v>
       </c>
@@ -6826,50 +7051,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K58" t="n">
         <v>1.0</v>
       </c>
       <c r="L58" t="n">
         <v>57.0</v>
       </c>
       <c r="M58" t="n">
         <v>19.0</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t>4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T58" t="n">
+        <v>0.034</v>
+      </c>
+      <c r="U58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB58" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2024/4047/OPPC</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>11 February 2024 14:20</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
@@ -7531,51 +7794,51 @@
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2024/4056/OPPC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>14 February 2024 08:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G65" t="n">
         <v>58.0</v>
       </c>
       <c r="H65" t="n">
         <v>6.0</v>
       </c>
       <c r="I65" t="n">
         <v>5.0</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7880,51 +8143,51 @@
       </c>
       <c r="AF67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2024/4084/OPPC</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>18 February 2024 22:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G68" t="n">
         <v>57.0</v>
       </c>
       <c r="H68" t="n">
         <v>26.0</v>
       </c>
       <c r="I68" t="n">
         <v>52.0</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7993,51 +8256,51 @@
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2024/4087/OPPC</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>19 February 2024 01:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G69" t="n">
         <v>56.0</v>
       </c>
       <c r="H69" t="n">
         <v>24.0</v>
       </c>
       <c r="I69" t="n">
         <v>1.0</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8106,51 +8369,51 @@
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2024/4091/OPPC</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>18 February 2024 19:15</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G70" t="n">
         <v>56.0</v>
       </c>
       <c r="H70" t="n">
         <v>24.0</v>
       </c>
       <c r="I70" t="n">
         <v>1.0</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12284,51 +12547,51 @@
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>IRS/2024/4190/OPPC</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>03 March 2024 06:00</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G106" t="n">
         <v>57.0</v>
       </c>
       <c r="H106" t="n">
         <v>26.0</v>
       </c>
       <c r="I106" t="n">
         <v>52.0</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17369,51 +17632,51 @@
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2024/4354/OPPC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>02 April 2024 12:00</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>56.0</v>
       </c>
       <c r="H150" t="n">
         <v>27.0</v>
       </c>
       <c r="I150" t="n">
         <v>10.0</v>
       </c>
       <c r="J150" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20430,51 +20693,51 @@
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2024/4480/OPPC</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>28 March 2024 09:00</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>56.0</v>
       </c>
       <c r="H177" t="n">
         <v>27.0</v>
       </c>
       <c r="I177" t="n">
         <v>10.0</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21535,51 +21798,51 @@
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2024/4538/OPPC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>28 May 2024 12:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>57.0</v>
       </c>
       <c r="H187" t="n">
         <v>54.0</v>
       </c>
       <c r="I187" t="n">
         <v>13.0</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26137,51 +26400,51 @@
       </c>
       <c r="AF227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>IRS/2024/4697/OPPC</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>05 July 2024 08:30</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>BLP</t>
         </is>
       </c>
       <c r="G228" t="n">
         <v>57.0</v>
       </c>
       <c r="H228" t="n">
         <v>26.0</v>
       </c>
       <c r="I228" t="n">
         <v>52.0</v>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28903,51 +29166,51 @@
       </c>
       <c r="AF252" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>IRS/2024/4864/OPPC</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>13 August 2024 13:00</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>BLP</t>
         </is>
       </c>
       <c r="G253" t="n">
         <v>57.0</v>
       </c>
       <c r="H253" t="n">
         <v>26.0</v>
       </c>
       <c r="I253" t="n">
         <v>52.415</v>
       </c>
       <c r="J253" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29242,51 +29505,51 @@
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>IRS/2024/4869/OPPC</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>14 August 2024 16:00</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>BLP</t>
         </is>
       </c>
       <c r="G256" t="n">
         <v>57.0</v>
       </c>
       <c r="H256" t="n">
         <v>26.0</v>
       </c>
       <c r="I256" t="n">
         <v>52.415</v>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32382,51 +32645,51 @@
       </c>
       <c r="AF283" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>IRS/2024/5002/OPPC</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>13 September 2024 14:00</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G284" t="n">
         <v>57.0</v>
       </c>
       <c r="H284" t="n">
         <v>26.0</v>
       </c>
       <c r="I284" t="n">
         <v>52.415</v>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32834,51 +33097,51 @@
       </c>
       <c r="AF287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>IRS/2024/5032/OPPC</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>18 September 2024 06:00</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G288" t="n">
         <v>56.0</v>
       </c>
       <c r="H288" t="n">
         <v>27.0</v>
       </c>
       <c r="I288" t="n">
         <v>10.0</v>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36309,51 +36572,51 @@
       </c>
       <c r="AF318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>IRS/2024/5144/OPPC</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>10 October 2024 12:00</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G319" t="n">
         <v>57.0</v>
       </c>
       <c r="H319" t="n">
         <v>26.0</v>
       </c>
       <c r="I319" t="n">
         <v>52.415</v>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40029,51 +40292,51 @@
       </c>
       <c r="AF351" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>IRS/2024/5278/OPPC</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>08 November 2024 20:00</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G352" t="n">
         <v>57.0</v>
       </c>
       <c r="H352" t="n">
         <v>26.0</v>
       </c>
       <c r="I352" t="n">
         <v>52.415</v>
       </c>
       <c r="J352" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40931,51 +41194,51 @@
       </c>
       <c r="AF359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>IRS/2024/5306/OPPC</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>15 November 2024 06:00</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G360" t="n">
         <v>57.0</v>
       </c>
       <c r="H360" t="n">
         <v>26.0</v>
       </c>
       <c r="I360" t="n">
         <v>52.415</v>
       </c>
       <c r="J360" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -46366,51 +46629,51 @@
       </c>
       <c r="AF407" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>IRS/2024/5507/OPPC</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>12 December 2024 14:00</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G408" t="n">
         <v>57.0</v>
       </c>
       <c r="H408" t="n">
         <v>26.0</v>
       </c>
       <c r="I408" t="n">
         <v>52.415</v>
       </c>
       <c r="J408" t="inlineStr">
         <is>
           <t>North</t>
         </is>