--- v8 (2026-04-27)
+++ v9 (2026-05-18)
@@ -35808,51 +35808,51 @@
       </c>
       <c r="Y311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF311" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>IRS/2024/5115/OPPC</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>05 October 2024 03:50</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G312" t="n">
         <v>57.0</v>
       </c>
@@ -35867,50 +35867,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K312" t="n">
         <v>1.0</v>
       </c>
       <c r="L312" t="n">
         <v>57.0</v>
       </c>
       <c r="M312" t="n">
         <v>19.22</v>
       </c>
       <c r="N312" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O312" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P312" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R312" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S312" t="inlineStr">
+        <is>
+          <t>max conc</t>
+        </is>
+      </c>
+      <c r="U312" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V312" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y312" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB312" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF312" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>IRS/2024/5124/OPPC</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>07 October 2024 10:00</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">