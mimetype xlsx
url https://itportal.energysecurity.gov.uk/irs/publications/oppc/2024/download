--- v9 (2026-05-18)
+++ v10 (2026-07-01)
@@ -5648,51 +5648,51 @@
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2024/3998/OPPC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>31 January 2024 00:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>58.0</v>
       </c>
       <c r="H46" t="n">
         <v>21.0</v>
       </c>
       <c r="I46" t="n">
         <v>38.0</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43166,51 +43166,51 @@
       </c>
       <c r="AF376" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>IRS/2024/5373/OPPC</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>26 November 2024 00:01</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G377" t="n">
         <v>58.0</v>
       </c>
       <c r="H377" t="n">
         <v>21.0</v>
       </c>
       <c r="I377" t="n">
         <v>38.6</v>
       </c>
       <c r="J377" t="inlineStr">
         <is>
           <t>North</t>
         </is>