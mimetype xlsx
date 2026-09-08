--- v10 (2026-07-01)
+++ v11 (2026-09-08)
@@ -1211,51 +1211,51 @@
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2024/3851/OPPC</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>01 January 2024 16:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>57.0</v>
       </c>
       <c r="H7" t="n">
         <v>28.0</v>
       </c>
       <c r="I7" t="n">
         <v>6.0</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6201,51 +6201,51 @@
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2024/4006/OPPC</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>01 February 2024 08:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>57.0</v>
       </c>
       <c r="H51" t="n">
         <v>28.0</v>
       </c>
       <c r="I51" t="n">
         <v>6.0</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11279,51 +11279,51 @@
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2024/4151/OPPC</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>01 March 2024 08:00</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G95" t="n">
         <v>57.0</v>
       </c>
       <c r="H95" t="n">
         <v>28.0</v>
       </c>
       <c r="I95" t="n">
         <v>6.0</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15208,51 +15208,51 @@
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2024/4280/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>01 April 2024 12:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>57.0</v>
       </c>
       <c r="H129" t="n">
         <v>28.0</v>
       </c>
       <c r="I129" t="n">
         <v>6.0</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18894,51 +18894,51 @@
       </c>
       <c r="AF160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>IRS/2024/4422/OPPC</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>01 May 2024 08:00</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G161" t="n">
         <v>57.0</v>
       </c>
       <c r="H161" t="n">
         <v>28.0</v>
       </c>
       <c r="I161" t="n">
         <v>6.0</v>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24154,51 +24154,51 @@
       </c>
       <c r="AF207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2024/4592/OPPC</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>11 June 2024 08:00</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G208" t="n">
         <v>57.0</v>
       </c>
       <c r="H208" t="n">
         <v>28.0</v>
       </c>
       <c r="I208" t="n">
         <v>6.0</v>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25722,51 +25722,51 @@
       </c>
       <c r="AF221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>IRS/2024/4680/OPPC</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>01 July 2024 16:00</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G222" t="n">
         <v>57.0</v>
       </c>
       <c r="H222" t="n">
         <v>28.0</v>
       </c>
       <c r="I222" t="n">
         <v>6.0</v>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31068,51 +31068,51 @@
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>IRS/2024/4949/OPPC</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>01 September 2024 12:00</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G270" t="n">
         <v>57.0</v>
       </c>
       <c r="H270" t="n">
         <v>28.0</v>
       </c>
       <c r="I270" t="n">
         <v>6.0</v>
       </c>
       <c r="J270" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32871,51 +32871,51 @@
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>IRS/2024/5029/OPPC</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>18 September 2024 20:00</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G286" t="n">
         <v>57.0</v>
       </c>
       <c r="H286" t="n">
         <v>28.0</v>
       </c>
       <c r="I286" t="n">
         <v>6.0</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35146,51 +35146,51 @@
       </c>
       <c r="AF305" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>IRS/2024/5100/OPPC</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>01 October 2024 12:00</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G306" t="n">
         <v>57.0</v>
       </c>
       <c r="H306" t="n">
         <v>28.0</v>
       </c>
       <c r="I306" t="n">
         <v>6.0</v>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39197,51 +39197,51 @@
       </c>
       <c r="AF341" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>IRS/2024/5228/OPPC</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>01 November 2024 08:00</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G342" t="n">
         <v>57.0</v>
       </c>
       <c r="H342" t="n">
         <v>28.0</v>
       </c>
       <c r="I342" t="n">
         <v>6.0</v>
       </c>
       <c r="J342" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40554,51 +40554,51 @@
       </c>
       <c r="AF353" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>IRS/2024/5286/OPPC</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>11 November 2024 02:00</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G354" t="n">
         <v>57.0</v>
       </c>
       <c r="H354" t="n">
         <v>28.0</v>
       </c>
       <c r="I354" t="n">
         <v>6.0</v>
       </c>
       <c r="J354" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -44406,51 +44406,51 @@
       </c>
       <c r="AF387" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>IRS/2024/5406/OPPC</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>02 December 2024 10:00</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G388" t="n">
         <v>57.0</v>
       </c>
       <c r="H388" t="n">
         <v>28.0</v>
       </c>
       <c r="I388" t="n">
         <v>6.0</v>
       </c>
       <c r="J388" t="inlineStr">
         <is>
           <t>North</t>
         </is>