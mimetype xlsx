--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -1767,51 +1767,51 @@
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2025/5622/OPPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>05 January 2025 20:40</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>60.0</v>
       </c>
       <c r="H12" t="n">
         <v>48.0</v>
       </c>
       <c r="I12" t="n">
         <v>36.0</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1880,51 +1880,51 @@
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2025/5624/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>06 January 2025 12:20</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>60.0</v>
       </c>
       <c r="H13" t="n">
         <v>48.0</v>
       </c>
       <c r="I13" t="n">
         <v>36.0</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6418,51 +6418,51 @@
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2025/5774/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>10 February 2025 11:45</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>60.0</v>
       </c>
       <c r="H53" t="n">
         <v>48.0</v>
       </c>
       <c r="I53" t="n">
         <v>36.0</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11872,51 +11872,51 @@
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>IRS/2025/5923/OPPC</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>10 March 2025 09:50</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G101" t="n">
         <v>60.0</v>
       </c>
       <c r="H101" t="n">
         <v>48.0</v>
       </c>
       <c r="I101" t="n">
         <v>36.0</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15739,51 +15739,51 @@
       </c>
       <c r="AF134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>IRS/2025/6046/OPPC</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>07 April 2025 12:50</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G135" t="n">
         <v>60.0</v>
       </c>
       <c r="H135" t="n">
         <v>48.0</v>
       </c>
       <c r="I135" t="n">
         <v>36.0</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18321,51 +18321,51 @@
       </c>
       <c r="AF157" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>IRS/2025/6168/OPPC</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>05 May 2025 13:55</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G158" t="n">
         <v>60.0</v>
       </c>
       <c r="H158" t="n">
         <v>48.0</v>
       </c>
       <c r="I158" t="n">
         <v>36.0</v>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20421,51 +20421,51 @@
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2025/6264/OPPC</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>31 May 2025 11:05</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>60.0</v>
       </c>
       <c r="H177" t="n">
         <v>48.0</v>
       </c>
       <c r="I177" t="n">
         <v>36.0</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21965,51 +21965,51 @@
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>IRS/2025/6301/OPPC</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>31 May 2025 11:00</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G191" t="n">
         <v>60.0</v>
       </c>
       <c r="H191" t="n">
         <v>48.0</v>
       </c>
       <c r="I191" t="n">
         <v>36.0</v>
       </c>
       <c r="J191" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22191,51 +22191,51 @@
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>IRS/2025/6308/OPPC</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>12 June 2025 12:40</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G193" t="n">
         <v>59.0</v>
       </c>
       <c r="H193" t="n">
         <v>21.0</v>
       </c>
       <c r="I193" t="n">
         <v>4.1</v>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24852,109 +24852,147 @@
       </c>
       <c r="Y216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>IRS/2025/6418/OPPC</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>07 July 2025 15:25</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G217" t="n">
         <v>60.0</v>
       </c>
       <c r="H217" t="n">
         <v>48.0</v>
       </c>
       <c r="I217" t="n">
         <v>36.0</v>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K217" t="n">
         <v>1.0</v>
       </c>
       <c r="L217" t="n">
         <v>44.0</v>
       </c>
       <c r="M217" t="n">
         <v>7.0</v>
       </c>
       <c r="N217" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O217" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P217" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R217" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S217" t="inlineStr">
+        <is>
+          <t>Discharge condition 4.1.</t>
+        </is>
+      </c>
+      <c r="T217" t="n">
+        <v>0.4007</v>
+      </c>
+      <c r="U217" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V217" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB217" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>IRS/2025/6423/OPPC</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>08 July 2025 19:30</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
@@ -28626,51 +28664,51 @@
       </c>
       <c r="AF250" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>IRS/2025/6549/OPPC</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>12 August 2025 15:30</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G251" t="n">
         <v>60.0</v>
       </c>
       <c r="H251" t="n">
         <v>48.0</v>
       </c>
       <c r="I251" t="n">
         <v>36.0</v>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29054,109 +29092,147 @@
       </c>
       <c r="Z254" t="inlineStr">
         <is>
           <t>Measurement uncertainty of produced water volume</t>
         </is>
       </c>
       <c r="AB254" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>IRS/2025/6584/OPPC</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>21 August 2025 11:00</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G255" t="n">
         <v>60.0</v>
       </c>
       <c r="H255" t="n">
         <v>48.0</v>
       </c>
       <c r="I255" t="n">
         <v>36.0</v>
       </c>
       <c r="J255" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K255" t="n">
         <v>1.0</v>
       </c>
       <c r="L255" t="n">
         <v>44.0</v>
       </c>
       <c r="M255" t="n">
         <v>7.0</v>
       </c>
       <c r="N255" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O255" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P255" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R255" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S255" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T255" t="n">
+        <v>0.0301</v>
+      </c>
+      <c r="U255" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V255" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB255" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>IRS/2025/6591/OPPC</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>12 July 2025 06:00</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
@@ -30689,51 +30765,51 @@
       </c>
       <c r="AF269" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>IRS/2025/6644/OPPC</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>04 September 2025 08:00</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G270" t="n">
         <v>57.0</v>
       </c>
       <c r="H270" t="n">
         <v>0.0</v>
       </c>
       <c r="I270" t="n">
         <v>44.0</v>
       </c>
       <c r="J270" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31141,109 +31217,147 @@
         </is>
       </c>
       <c r="AC273" t="n">
         <v>150.0</v>
       </c>
       <c r="AD273" t="n">
         <v>10.0</v>
       </c>
       <c r="AE273" t="n">
         <v>1.7</v>
       </c>
       <c r="AF273" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>IRS/2025/6666/OPPC</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>08 September 2025 11:00</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G274" t="n">
         <v>60.0</v>
       </c>
       <c r="H274" t="n">
         <v>48.0</v>
       </c>
       <c r="I274" t="n">
         <v>36.0</v>
       </c>
       <c r="J274" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K274" t="n">
         <v>1.0</v>
       </c>
       <c r="L274" t="n">
         <v>44.0</v>
       </c>
       <c r="M274" t="n">
         <v>7.0</v>
       </c>
       <c r="N274" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O274" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P274" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R274" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S274" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T274" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="U274" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V274" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB274" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF274" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>IRS/2025/6675/OPPC</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>08 September 2025 19:30</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
@@ -34104,109 +34218,147 @@
       </c>
       <c r="Y300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>IRS/2025/6817/OPPC</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>08 October 2025 12:00</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G301" t="n">
         <v>60.0</v>
       </c>
       <c r="H301" t="n">
         <v>48.0</v>
       </c>
       <c r="I301" t="n">
         <v>36.0</v>
       </c>
       <c r="J301" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K301" t="n">
         <v>1.0</v>
       </c>
       <c r="L301" t="n">
         <v>44.0</v>
       </c>
       <c r="M301" t="n">
         <v>7.0</v>
       </c>
       <c r="N301" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O301" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P301" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R301" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S301" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T301" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="U301" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V301" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y301" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB301" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>IRS/2025/6838/OPPC</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>11 October 2025 07:00</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
@@ -35042,51 +35194,51 @@
       </c>
       <c r="AF309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>IRS/2025/6882/OPPC</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>26 September 2025 02:00</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G310" t="n">
         <v>60.0</v>
       </c>
       <c r="H310" t="n">
         <v>48.0</v>
       </c>
       <c r="I310" t="n">
         <v>36.0</v>
       </c>
       <c r="J310" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35537,51 +35689,51 @@
       </c>
       <c r="AF314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>IRS/2025/6902/OPPC</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>28 October 2025 01:00</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G315" t="n">
         <v>60.0</v>
       </c>
       <c r="H315" t="n">
         <v>48.0</v>
       </c>
       <c r="I315" t="n">
         <v>36.0</v>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37195,51 +37347,51 @@
       </c>
       <c r="AF329" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>IRS/2025/6962/OPPC</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>11 November 2025 12:00</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G330" t="n">
         <v>60.0</v>
       </c>
       <c r="H330" t="n">
         <v>48.0</v>
       </c>
       <c r="I330" t="n">
         <v>36.0</v>
       </c>
       <c r="J330" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37421,51 +37573,51 @@
       </c>
       <c r="AF331" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>IRS/2025/6973/OPPC</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>15 November 2025 15:00</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G332" t="n">
         <v>60.0</v>
       </c>
       <c r="H332" t="n">
         <v>37.0</v>
       </c>
       <c r="I332" t="n">
         <v>45.816</v>
       </c>
       <c r="J332" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37919,51 +38071,51 @@
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>IRS/2025/7005/OPPC</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>24 November 2025 20:11</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G337" t="n">
         <v>60.0</v>
       </c>
       <c r="H337" t="n">
         <v>48.0</v>
       </c>
       <c r="I337" t="n">
         <v>36.0</v>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38551,51 +38703,51 @@
       </c>
       <c r="AF342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>IRS/2025/7034/OPPC</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>01 December 2025 05:00</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G343" t="n">
         <v>60.0</v>
       </c>
       <c r="H343" t="n">
         <v>48.0</v>
       </c>
       <c r="I343" t="n">
         <v>36.0</v>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40234,51 +40386,51 @@
       </c>
       <c r="AF358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>IRS/2025/7124/OPPC</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>21 December 2025 12:00</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G359" t="n">
         <v>60.0</v>
       </c>
       <c r="H359" t="n">
         <v>48.0</v>
       </c>
       <c r="I359" t="n">
         <v>36.0</v>
       </c>
       <c r="J359" t="inlineStr">
         <is>
           <t>North</t>
         </is>