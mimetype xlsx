--- v7 (2026-04-02)
+++ v8 (2026-04-27)
@@ -4832,51 +4832,51 @@
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2025/5726/OPPC</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>30 January 2025 08:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G39" t="n">
         <v>58.0</v>
       </c>
       <c r="H39" t="n">
         <v>26.0</v>
       </c>
       <c r="I39" t="n">
         <v>58.0</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12212,51 +12212,51 @@
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>IRS/2025/5934/OPPC</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>14 March 2025 08:00</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G104" t="n">
         <v>57.0</v>
       </c>
       <c r="H104" t="n">
         <v>26.0</v>
       </c>
       <c r="I104" t="n">
         <v>52.415</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13343,51 +13343,51 @@
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2025/5968/OPPC</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>23 March 2025 08:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G114" t="n">
         <v>58.0</v>
       </c>
       <c r="H114" t="n">
         <v>26.0</v>
       </c>
       <c r="I114" t="n">
         <v>58.0</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18765,51 +18765,51 @@
       </c>
       <c r="AF161" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>IRS/2025/6196/OPPC</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>12 May 2025 06:40</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Montrose BLP</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G162" t="n">
         <v>57.0</v>
       </c>
       <c r="H162" t="n">
         <v>26.0</v>
       </c>
       <c r="I162" t="n">
         <v>52.415</v>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18991,51 +18991,51 @@
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>IRS/2025/6200/OPPC</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>01 May 2025 19:00</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G164" t="n">
         <v>57.0</v>
       </c>
       <c r="H164" t="n">
         <v>26.0</v>
       </c>
       <c r="I164" t="n">
         <v>52.415</v>
       </c>
       <c r="J164" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20308,51 +20308,51 @@
       </c>
       <c r="AF175" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>IRS/2025/6263/OPPC</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>01 June 2025 02:55</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G176" t="n">
         <v>58.0</v>
       </c>
       <c r="H176" t="n">
         <v>26.0</v>
       </c>
       <c r="I176" t="n">
         <v>58.0</v>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26875,51 +26875,51 @@
       </c>
       <c r="Y234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>IRS/2025/6500/OPPC</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>01 August 2025 01:00</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G235" t="n">
         <v>57.0</v>
       </c>
@@ -26934,50 +26934,89 @@
           <t>North</t>
         </is>
       </c>
       <c r="K235" t="n">
         <v>0.0</v>
       </c>
       <c r="L235" t="n">
         <v>59.0</v>
       </c>
       <c r="M235" t="n">
         <v>54.329</v>
       </c>
       <c r="N235" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O235" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P235" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R235" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S235" t="inlineStr">
+        <is>
+          <t>Breach of permit condition 4 Discharge conditions. 4.1 no discharge(s) specified in table 1 shall exceed the limit(s) for the parameters specified in that table. 
+Monthly average &lt; 30 (mg/L)</t>
+        </is>
+      </c>
+      <c r="T235" t="n">
+        <v>0.4152</v>
+      </c>
+      <c r="U235" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V235" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB235" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>IRS/2025/6509/OPPC</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>01 August 2025 12:00</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
@@ -29215,51 +29254,51 @@
       </c>
       <c r="AF255" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>IRS/2025/6591/OPPC</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>12 July 2025 06:00</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>BLP</t>
         </is>
       </c>
       <c r="G256" t="n">
         <v>57.0</v>
       </c>
       <c r="H256" t="n">
         <v>26.0</v>
       </c>
       <c r="I256" t="n">
         <v>52.415</v>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30567,51 +30606,51 @@
       </c>
       <c r="Y267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF267" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>IRS/2025/6638/OPPC</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>01 September 2025 00:00</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G268" t="n">
         <v>57.0</v>
       </c>
@@ -30626,50 +30665,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K268" t="n">
         <v>0.0</v>
       </c>
       <c r="L268" t="n">
         <v>59.0</v>
       </c>
       <c r="M268" t="n">
         <v>54.329</v>
       </c>
       <c r="N268" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O268" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P268" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R268" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S268" t="inlineStr">
+        <is>
+          <t>Breach of permit condition 4 Discharge conditions. 4.1 no discharge(s) specified in table 1 shall exceed the limit(s) for the parameters specified in that table. Monthly average &lt;30 (mg/L)</t>
+        </is>
+      </c>
+      <c r="T268" t="n">
+        <v>2.8712</v>
+      </c>
+      <c r="U268" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V268" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y268" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB268" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF268" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>IRS/2025/6639/OPPC</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>01 September 2025 00:00</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
@@ -32545,51 +32622,51 @@
       </c>
       <c r="AF285" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>IRS/2025/6730/OPPC</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>09 June 2025 14:00</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G286" t="n">
         <v>58.0</v>
       </c>
       <c r="H286" t="n">
         <v>26.0</v>
       </c>
       <c r="I286" t="n">
         <v>58.0</v>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -36901,51 +36978,51 @@
       </c>
       <c r="AF325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>IRS/2025/6945/OPPC</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>04 October 2025 01:05</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G326" t="n">
         <v>56.0</v>
       </c>
       <c r="H326" t="n">
         <v>27.0</v>
       </c>
       <c r="I326" t="n">
         <v>10.0</v>
       </c>
       <c r="J326" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38477,51 +38554,51 @@
       </c>
       <c r="AF340" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>IRS/2025/7030/OPPC</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>30 November 2025 09:30</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G341" t="n">
         <v>58.0</v>
       </c>
       <c r="H341" t="n">
         <v>27.0</v>
       </c>
       <c r="I341" t="n">
         <v>40.86</v>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -39104,51 +39181,51 @@
       </c>
       <c r="Z346" t="inlineStr">
         <is>
           <t>Measurement uncertainty of produced water volume</t>
         </is>
       </c>
       <c r="AB346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF346" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>IRS/2025/7042/OPPC</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>01 December 2025 00:00</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G347" t="n">
         <v>57.0</v>
       </c>
@@ -39163,50 +39240,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K347" t="n">
         <v>0.0</v>
       </c>
       <c r="L347" t="n">
         <v>59.0</v>
       </c>
       <c r="M347" t="n">
         <v>54.329</v>
       </c>
       <c r="N347" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O347" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P347" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R347" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S347" t="inlineStr">
+        <is>
+          <t>Monthly OIW average (&gt;30mg/L )</t>
+        </is>
+      </c>
+      <c r="T347" t="n">
+        <v>0.3325</v>
+      </c>
+      <c r="U347" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V347" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y347" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB347" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>IRS/2025/7045/OPPC</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>01 December 2025 12:00</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">