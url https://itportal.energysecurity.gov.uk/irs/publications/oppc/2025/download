--- v8 (2026-04-27)
+++ v9 (2026-06-10)
@@ -34408,51 +34408,51 @@
       </c>
       <c r="Y301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF301" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>IRS/2025/6838/OPPC</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>11 October 2025 07:00</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Brae A Platform</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>BRAE-SOUTH [Part of BRAE]</t>
         </is>
       </c>
       <c r="G302" t="n">
         <v>58.0</v>
       </c>
@@ -34467,50 +34467,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K302" t="n">
         <v>1.0</v>
       </c>
       <c r="L302" t="n">
         <v>16.0</v>
       </c>
       <c r="M302" t="n">
         <v>54.7</v>
       </c>
       <c r="N302" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O302" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P302" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R302" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S302" t="inlineStr">
+        <is>
+          <t>Sampling and quantification of the discharge(s) in Table 1 shall be carried out by the Permit Holder in accordance with the requirements for monitoring specified in Table 2.</t>
+        </is>
+      </c>
+      <c r="U302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W302" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y302" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z302" t="inlineStr">
+        <is>
+          <t>Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB302" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF302" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>IRS/2025/6841/OPPC</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>01 January 2022 08:00</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
@@ -35672,51 +35707,51 @@
       </c>
       <c r="Y313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF313" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>IRS/2025/6901/OPPC</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>18 October 2025 20:00</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>LOMOND</t>
         </is>
       </c>
       <c r="G314" t="n">
         <v>57.0</v>
       </c>
@@ -35733,58 +35768,84 @@
       </c>
       <c r="K314" t="n">
         <v>2.0</v>
       </c>
       <c r="L314" t="n">
         <v>10.0</v>
       </c>
       <c r="M314" t="n">
         <v>41.51</v>
       </c>
       <c r="N314" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O314" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P314" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="AC314" t="n">
-[...6 lines deleted...]
-        <v>1.2</v>
+      <c r="R314" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S314" t="inlineStr">
+        <is>
+          <t>4.2</t>
+        </is>
+      </c>
+      <c r="U314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W314" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y314" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z314" t="inlineStr">
+        <is>
+          <t>Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB314" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>IRS/2025/6902/OPPC</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>28 October 2025 01:00</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>