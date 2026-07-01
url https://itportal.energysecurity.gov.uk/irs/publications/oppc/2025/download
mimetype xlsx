--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -24522,51 +24522,51 @@
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2025/6398/OPPC</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>04 July 2025 13:00</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G214" t="n">
         <v>58.0</v>
       </c>
       <c r="H214" t="n">
         <v>21.0</v>
       </c>
       <c r="I214" t="n">
         <v>38.6</v>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>North</t>
         </is>