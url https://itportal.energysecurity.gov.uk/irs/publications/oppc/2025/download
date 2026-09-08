--- v10 (2026-07-01)
+++ v11 (2026-09-08)
@@ -976,51 +976,51 @@
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2025/5598/OPPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>01 January 2025 12:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
       <c r="H5" t="n">
         <v>28.0</v>
       </c>
       <c r="I5" t="n">
         <v>6.0</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -11524,51 +11524,51 @@
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2025/5911/OPPC</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>08 March 2025 07:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G98" t="n">
         <v>57.0</v>
       </c>
       <c r="H98" t="n">
         <v>28.0</v>
       </c>
       <c r="I98" t="n">
         <v>6.0</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12551,51 +12551,51 @@
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2025/5949/OPPC</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>16 March 2025 16:30</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G107" t="n">
         <v>57.0</v>
       </c>
       <c r="H107" t="n">
         <v>28.0</v>
       </c>
       <c r="I107" t="n">
         <v>6.0</v>
       </c>
       <c r="J107" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -15061,51 +15061,51 @@
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2025/6017/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>01 April 2025 08:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>57.0</v>
       </c>
       <c r="H129" t="n">
         <v>28.0</v>
       </c>
       <c r="I129" t="n">
         <v>6.0</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18981,51 +18981,51 @@
       </c>
       <c r="Y163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>IRS/2025/6200/OPPC</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>01 May 2025 19:00</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G164" t="n">
         <v>57.0</v>
       </c>
@@ -19040,50 +19040,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K164" t="n">
         <v>1.0</v>
       </c>
       <c r="L164" t="n">
         <v>24.0</v>
       </c>
       <c r="M164" t="n">
         <v>48.319</v>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>17</t>
+        </is>
+      </c>
+      <c r="R164" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t>4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T164" t="n">
+        <v>1.205</v>
+      </c>
+      <c r="U164" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V164" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB164" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2025/6202/OPPC</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>12 May 2025 13:15</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -20195,51 +20233,51 @@
       </c>
       <c r="AF174" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>IRS/2025/6261/OPPC</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>31 May 2025 11:30</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G175" t="n">
         <v>57.0</v>
       </c>
       <c r="H175" t="n">
         <v>28.0</v>
       </c>
       <c r="I175" t="n">
         <v>6.0</v>
       </c>
       <c r="J175" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20411,51 +20449,51 @@
       </c>
       <c r="Y176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2025/6264/OPPC</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>31 May 2025 11:05</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>60.0</v>
       </c>
@@ -20470,50 +20508,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K177" t="n">
         <v>1.0</v>
       </c>
       <c r="L177" t="n">
         <v>44.0</v>
       </c>
       <c r="M177" t="n">
         <v>7.0</v>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t>Breached over 100 mg/Ltr produced water overboard .Above OIW consent limit as per OLP/144/18</t>
+        </is>
+      </c>
+      <c r="T177" t="n">
+        <v>0.0563</v>
+      </c>
+      <c r="U177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V177" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB177" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2025/6266/OPPC</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>30 May 2025 15:00</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -21400,51 +21476,51 @@
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2025/6278/OPPC</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>29 May 2025 08:30</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="G186" t="n">
         <v>53.0</v>
       </c>
       <c r="H186" t="n">
         <v>1.0</v>
       </c>
       <c r="I186" t="n">
         <v>3.0</v>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21510,51 +21586,51 @@
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2025/6279/OPPC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>01 June 2025 12:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>57.0</v>
       </c>
       <c r="H187" t="n">
         <v>28.0</v>
       </c>
       <c r="I187" t="n">
         <v>6.0</v>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23046,51 +23122,51 @@
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2025/6353/OPPC</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>24 June 2025 08:00</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G201" t="n">
         <v>57.0</v>
       </c>
       <c r="H201" t="n">
         <v>28.0</v>
       </c>
       <c r="I201" t="n">
         <v>6.0</v>
       </c>
       <c r="J201" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23272,51 +23348,51 @@
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>IRS/2025/6361/OPPC</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>27 June 2025 14:00</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>57.0</v>
       </c>
       <c r="H203" t="n">
         <v>28.0</v>
       </c>
       <c r="I203" t="n">
         <v>6.0</v>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24073,51 +24149,51 @@
       </c>
       <c r="AF209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>IRS/2025/6389/OPPC</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>01 July 2025 12:00</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G210" t="n">
         <v>57.0</v>
       </c>
       <c r="H210" t="n">
         <v>28.0</v>
       </c>
       <c r="I210" t="n">
         <v>6.0</v>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -25653,51 +25729,51 @@
       </c>
       <c r="AF223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>IRS/2025/6447/OPPC</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>16 July 2025 14:00</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G224" t="n">
         <v>57.0</v>
       </c>
       <c r="H224" t="n">
         <v>28.0</v>
       </c>
       <c r="I224" t="n">
         <v>6.0</v>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -26659,51 +26735,51 @@
       </c>
       <c r="AF232" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>IRS/2025/6494/OPPC</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>29 July 2025 11:00</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G233" t="n">
         <v>57.0</v>
       </c>
       <c r="H233" t="n">
         <v>28.0</v>
       </c>
       <c r="I233" t="n">
         <v>6.0</v>
       </c>
       <c r="J233" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28364,51 +28440,51 @@
       </c>
       <c r="AF247" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>IRS/2025/6527/OPPC</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>08 August 2025 04:00</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G248" t="n">
         <v>57.0</v>
       </c>
       <c r="H248" t="n">
         <v>28.0</v>
       </c>
       <c r="I248" t="n">
         <v>6.0</v>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29477,51 +29553,51 @@
       </c>
       <c r="AF257" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>IRS/2025/6611/OPPC</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>28 August 2025 12:00</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G258" t="n">
         <v>57.0</v>
       </c>
       <c r="H258" t="n">
         <v>28.0</v>
       </c>
       <c r="I258" t="n">
         <v>6.0</v>
       </c>
       <c r="J258" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29938,51 +30014,51 @@
       </c>
       <c r="AF261" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>IRS/2025/6631/OPPC</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>01 September 2025 12:00</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G262" t="n">
         <v>57.0</v>
       </c>
       <c r="H262" t="n">
         <v>28.0</v>
       </c>
       <c r="I262" t="n">
         <v>6.0</v>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31825,51 +31901,51 @@
       </c>
       <c r="AF278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>IRS/2025/6700/OPPC</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>15 September 2025 15:00</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G279" t="n">
         <v>57.0</v>
       </c>
       <c r="H279" t="n">
         <v>28.0</v>
       </c>
       <c r="I279" t="n">
         <v>6.0</v>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32509,51 +32585,51 @@
       </c>
       <c r="AF284" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>IRS/2025/6728/OPPC</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>21 September 2025 16:00</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G285" t="n">
         <v>57.0</v>
       </c>
       <c r="H285" t="n">
         <v>28.0</v>
       </c>
       <c r="I285" t="n">
         <v>6.0</v>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -32829,51 +32905,51 @@
       </c>
       <c r="AF287" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>IRS/2025/6749/OPPC</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>28 September 2025 08:00</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G288" t="n">
         <v>57.0</v>
       </c>
       <c r="H288" t="n">
         <v>28.0</v>
       </c>
       <c r="I288" t="n">
         <v>6.0</v>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33287,51 +33363,51 @@
       </c>
       <c r="AF291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>IRS/2025/6767/OPPC</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>01 October 2025 09:00</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G292" t="n">
         <v>57.0</v>
       </c>
       <c r="H292" t="n">
         <v>28.0</v>
       </c>
       <c r="I292" t="n">
         <v>6.0</v>
       </c>
       <c r="J292" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -33856,51 +33932,51 @@
       </c>
       <c r="AF296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>IRS/2025/6780/OPPC</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>03 October 2025 20:00</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G297" t="n">
         <v>57.0</v>
       </c>
       <c r="H297" t="n">
         <v>28.0</v>
       </c>
       <c r="I297" t="n">
         <v>6.0</v>
       </c>
       <c r="J297" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -34744,51 +34820,51 @@
       </c>
       <c r="AF304" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>IRS/2025/6844/OPPC</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>14 October 2025 08:00</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G305" t="n">
         <v>57.0</v>
       </c>
       <c r="H305" t="n">
         <v>28.0</v>
       </c>
       <c r="I305" t="n">
         <v>6.0</v>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35296,51 +35372,51 @@
       </c>
       <c r="Z309" t="inlineStr">
         <is>
           <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF309" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>IRS/2025/6882/OPPC</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>26 September 2025 02:00</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G310" t="n">
         <v>60.0</v>
       </c>
@@ -35355,50 +35431,87 @@
           <t>North</t>
         </is>
       </c>
       <c r="K310" t="n">
         <v>1.0</v>
       </c>
       <c r="L310" t="n">
         <v>44.0</v>
       </c>
       <c r="M310" t="n">
         <v>7.0</v>
       </c>
       <c r="N310" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O310" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P310" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R310" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S310" t="inlineStr">
+        <is>
+          <t>*** this report has been completed retrospectively as the overboard event has been missed for reporting . Alwyn now have an automatic email type alert system in place to notify  of opening of over board control valves  and should prevent missing submission of OPPC Non compliance reports*****
+OIW maximum concentration overboard has
+exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="U310" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V310" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y310" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB310" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF310" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>IRS/2025/6898/OPPC</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>23 October 2025 07:00</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
@@ -35817,51 +35930,51 @@
       </c>
       <c r="Z314" t="inlineStr">
         <is>
           <t>Measurement uncertainty of produced water volume</t>
         </is>
       </c>
       <c r="AB314" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF314" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>IRS/2025/6902/OPPC</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>28 October 2025 01:00</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G315" t="n">
         <v>60.0</v>
       </c>
@@ -35876,50 +35989,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K315" t="n">
         <v>1.0</v>
       </c>
       <c r="L315" t="n">
         <v>44.0</v>
       </c>
       <c r="M315" t="n">
         <v>7.0</v>
       </c>
       <c r="N315" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O315" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P315" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R315" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S315" t="inlineStr">
+        <is>
+          <t>OIW discharge to sea above maximum consentof 100mg/l - OPPC Permit OLC/144/21</t>
+        </is>
+      </c>
+      <c r="T315" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U315" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V315" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y315" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB315" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF315" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>IRS/2025/6904/OPPC</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>26 August 2023 09:45</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
@@ -36465,51 +36616,51 @@
       </c>
       <c r="AF320" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>IRS/2025/6926/OPPC</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>03 November 2025 10:00</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G321" t="n">
         <v>57.0</v>
       </c>
       <c r="H321" t="n">
         <v>28.0</v>
       </c>
       <c r="I321" t="n">
         <v>6.0</v>
       </c>
       <c r="J321" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37259,51 +37410,51 @@
       </c>
       <c r="AF327" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>IRS/2025/6958/OPPC</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>09 November 2025 20:00</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G328" t="n">
         <v>57.0</v>
       </c>
       <c r="H328" t="n">
         <v>28.0</v>
       </c>
       <c r="I328" t="n">
         <v>6.0</v>
       </c>
       <c r="J328" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38125,51 +38276,51 @@
       </c>
       <c r="AF335" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>IRS/2025/6993/OPPC</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>21 November 2025 08:00</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G336" t="n">
         <v>57.0</v>
       </c>
       <c r="H336" t="n">
         <v>28.0</v>
       </c>
       <c r="I336" t="n">
         <v>6.0</v>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -38199,51 +38350,51 @@
         </is>
       </c>
       <c r="AC336" t="n">
         <v>286.0</v>
       </c>
       <c r="AD336" t="n">
         <v>10.0</v>
       </c>
       <c r="AE336" t="n">
         <v>2.0</v>
       </c>
       <c r="AF336" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>IRS/2025/7005/OPPC</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>24 November 2025 20:11</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G337" t="n">
         <v>60.0</v>
       </c>
@@ -38258,50 +38409,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K337" t="n">
         <v>1.0</v>
       </c>
       <c r="L337" t="n">
         <v>44.0</v>
       </c>
       <c r="M337" t="n">
         <v>7.0</v>
       </c>
       <c r="N337" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O337" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P337" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R337" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S337" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l.</t>
+        </is>
+      </c>
+      <c r="T337" t="n">
+        <v>3.0E-4</v>
+      </c>
+      <c r="U337" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V337" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y337" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB337" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF337" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>IRS/2025/7006/OPPC</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>23 November 2025 06:00</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
@@ -38831,51 +39020,51 @@
       </c>
       <c r="Y342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF342" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>IRS/2025/7034/OPPC</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>01 December 2025 05:00</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G343" t="n">
         <v>60.0</v>
       </c>
@@ -38890,50 +39079,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K343" t="n">
         <v>1.0</v>
       </c>
       <c r="L343" t="n">
         <v>44.0</v>
       </c>
       <c r="M343" t="n">
         <v>7.0</v>
       </c>
       <c r="N343" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O343" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P343" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R343" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S343" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T343" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U343" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V343" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y343" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB343" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF343" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>IRS/2025/7038/OPPC</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
           <t>01 December 2025 12:00</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
@@ -39365,51 +39592,51 @@
       </c>
       <c r="AF347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>IRS/2025/7045/OPPC</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>01 December 2025 12:00</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G348" t="n">
         <v>57.0</v>
       </c>
       <c r="H348" t="n">
         <v>28.0</v>
       </c>
       <c r="I348" t="n">
         <v>6.0</v>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -40552,51 +40779,51 @@
       </c>
       <c r="Y358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF358" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>IRS/2025/7124/OPPC</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>21 December 2025 12:00</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G359" t="n">
         <v>60.0</v>
       </c>
@@ -40611,50 +40838,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K359" t="n">
         <v>1.0</v>
       </c>
       <c r="L359" t="n">
         <v>44.0</v>
       </c>
       <c r="M359" t="n">
         <v>7.0</v>
       </c>
       <c r="N359" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O359" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P359" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R359" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S359" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T359" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="U359" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V359" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y359" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB359" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF359" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>IRS/2025/7125/OPPC</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>18 December 2025 05:40</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">