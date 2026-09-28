--- v11 (2026-09-08)
+++ v12 (2026-09-28)
@@ -22927,51 +22927,51 @@
       </c>
       <c r="Y198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>IRS/2025/6351/OPPC</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>03 May 2025 09:20</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Ninian Southern Platform</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>NINIAN</t>
         </is>
       </c>
       <c r="G199" t="n">
         <v>60.0</v>
       </c>
@@ -22986,50 +22986,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K199" t="n">
         <v>1.0</v>
       </c>
       <c r="L199" t="n">
         <v>27.0</v>
       </c>
       <c r="M199" t="n">
         <v>1.36</v>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>8</t>
+        </is>
+      </c>
+      <c r="R199" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S199" t="inlineStr">
+        <is>
+          <t>4.2 (a)</t>
+        </is>
+      </c>
+      <c r="U199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W199" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X199" t="inlineStr">
+        <is>
+          <t>Discharge location(s)</t>
+        </is>
+      </c>
+      <c r="Y199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB199" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>IRS/2025/6352/OPPC</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>24 June 2025 11:00</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">