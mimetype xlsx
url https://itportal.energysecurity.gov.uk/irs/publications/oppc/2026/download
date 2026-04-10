--- v1 (2026-03-01)
+++ v2 (2026-04-10)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF20"/>
+  <dimension ref="A2:AF72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -963,51 +963,51 @@
       </c>
       <c r="Z4" t="inlineStr">
         <is>
           <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7155/OPPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>28 May 2025 08:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>53.0</v>
       </c>
@@ -1022,50 +1022,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>2.0</v>
       </c>
       <c r="L5" t="n">
         <v>34.0</v>
       </c>
       <c r="M5" t="n">
         <v>29.68</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>4. Discharge Conditions - 4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T5" t="n">
+        <v>0.1293</v>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC5" t="n">
         <v>343.0</v>
       </c>
       <c r="AD5" t="n">
         <v>21.0</v>
       </c>
       <c r="AE5" t="n">
         <v>0.5</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7160/OPPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
@@ -1762,51 +1800,51 @@
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7176/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>09 January 2026 00:01</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>61.0</v>
       </c>
@@ -1821,86 +1859,124 @@
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
         <v>1.0</v>
       </c>
       <c r="L13" t="n">
         <v>18.0</v>
       </c>
       <c r="M13" t="n">
         <v>25.96</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T13" t="n">
+        <v>0.0056</v>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC13" t="n">
         <v>142.0</v>
       </c>
       <c r="AD13" t="n">
         <v>18.0</v>
       </c>
       <c r="AE13" t="n">
         <v>2.2</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7186/OPPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>11 January 2026 12:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>60.0</v>
       </c>
       <c r="H14" t="n">
         <v>48.0</v>
       </c>
       <c r="I14" t="n">
         <v>36.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2185,51 +2261,51 @@
       </c>
       <c r="Y16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7193/OPPC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>12 January 2026 09:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>61.0</v>
       </c>
@@ -2244,50 +2320,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K17" t="n">
         <v>1.0</v>
       </c>
       <c r="L17" t="n">
         <v>18.0</v>
       </c>
       <c r="M17" t="n">
         <v>25.96</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S17" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T17" t="n">
+        <v>1.8198</v>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V17" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB17" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7202/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>15 January 2026 17:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
@@ -2586,50 +2700,5301 @@
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>IRS/2026/7259/OPPC</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>31 January 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H21" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I21" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K21" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L21" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T21" t="n">
+        <v>0.0139</v>
+      </c>
+      <c r="U21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V21" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>IRS/2026/7261/OPPC</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>31 January 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H22" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I22" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K22" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L22" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T22" t="n">
+        <v>0.0089</v>
+      </c>
+      <c r="U22" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V22" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>IRS/2026/7262/OPPC</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>31 January 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H23" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I23" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K23" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L23" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>Discharge conditions - 4.1</t>
+        </is>
+      </c>
+      <c r="T23" t="n">
+        <v>0.002</v>
+      </c>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V23" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>IRS/2026/7264/OPPC</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>02 February 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H24" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I24" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K24" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L24" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>4.1.</t>
+        </is>
+      </c>
+      <c r="T24" t="n">
+        <v>0.0044</v>
+      </c>
+      <c r="U24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V24" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>IRS/2026/7265/OPPC</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>02 February 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H25" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I25" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K25" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L25" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>4.3</t>
+        </is>
+      </c>
+      <c r="U25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z25" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>IRS/2026/7266/OPPC</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>02 February 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H26" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K26" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L26" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S26" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T26" t="n">
+        <v>0.0185</v>
+      </c>
+      <c r="U26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V26" t="inlineStr">
+        <is>
+          <t>Average concentration for the operation</t>
+        </is>
+      </c>
+      <c r="W26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>IRS/2026/7270/OPPC</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>01 February 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H27" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K27" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L27" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S27" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T27" t="n">
+        <v>2.1689</v>
+      </c>
+      <c r="U27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V27" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>IRS/2026/7271/OPPC</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>02 February 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H28" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I28" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K28" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L28" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S28" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T28" t="n">
+        <v>0.0937</v>
+      </c>
+      <c r="U28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V28" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>IRS/2026/7273/OPPC</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>01 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H29" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I29" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K29" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L29" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AC29" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="AD29" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="AE29" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="AF29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>IRS/2026/7276/OPPC</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>03 February 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H30" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I30" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K30" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L30" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S30" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T30" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="U30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V30" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>IRS/2026/7278/OPPC</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>04 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H31" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I31" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K31" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L31" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T31" t="n">
+        <v>0.0034</v>
+      </c>
+      <c r="U31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V31" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>IRS/2026/7281/OPPC</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>05 February 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H32" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I32" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K32" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L32" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S32" t="inlineStr">
+        <is>
+          <t>The monthly average oil in water discharge will be above the permit limit of 30 mg/l.</t>
+        </is>
+      </c>
+      <c r="T32" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="U32" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V32" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>IRS/2026/7283/OPPC</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>04 February 2026 16:15</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H33" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I33" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K33" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L33" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>IRS/2026/7293/OPPC</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>06 February 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H34" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I34" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K34" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L34" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S34" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T34" t="n">
+        <v>0.0718</v>
+      </c>
+      <c r="U34" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V34" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>IRS/2026/7296/OPPC</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>09 February 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H35" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I35" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K35" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L35" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S35" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T35" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="U35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V35" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>IRS/2026/7298/OPPC</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>01 January 2023 08:00</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Hyde Platform</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>HYDE</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H36" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I36" t="n">
+        <v>26.53</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K36" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L36" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>43.3</v>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t>Section 4, Discharge Conditions, 4.1, No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T36" t="n">
+        <v>0.0103</v>
+      </c>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V36" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>IRS/2026/7306/OPPC</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>11 February 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H37" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I37" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K37" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L37" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T37" t="n">
+        <v>0.0745</v>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V37" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>IRS/2026/7314/OPPC</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>13 February 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H38" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I38" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K38" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L38" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T38" t="n">
+        <v>0.1174</v>
+      </c>
+      <c r="U38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V38" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>IRS/2026/7317/OPPC</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>14 February 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H39" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I39" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L39" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>4A</t>
+        </is>
+      </c>
+      <c r="T39" t="n">
+        <v>4.0E-4</v>
+      </c>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V39" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>IRS/2026/7322/OPPC</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>13 February 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H40" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I40" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K40" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L40" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S40" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T40" t="n">
+        <v>0.0057</v>
+      </c>
+      <c r="U40" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V40" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>IRS/2026/7323/OPPC</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>13 February 2026 08:13</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Piper B Platform</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>PIPER</t>
+        </is>
+      </c>
+      <c r="G41" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H41" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I41" t="n">
+        <v>40.86</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K41" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L41" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T41" t="n">
+        <v>0.1982</v>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V41" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>IRS/2026/7325/OPPC</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>16 February 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Sean PP Platform</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="G42" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H42" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I42" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K42" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L42" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>4.2 (e) discharge is permitted when sampled as per Table 2.</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>IRS/2026/7326/OPPC</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>17 February 2026 01:00</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G43" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H43" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I43" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K43" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L43" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T43" t="n">
+        <v>6.0E-4</v>
+      </c>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V43" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>IRS/2026/7327/OPPC</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>17 February 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G44" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H44" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I44" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K44" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L44" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>Condition 4</t>
+        </is>
+      </c>
+      <c r="T44" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V44" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>IRS/2026/7334/OPPC</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>18 February 2026 17:15</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H45" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I45" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K45" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L45" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>IRS/2026/7336/OPPC</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>18 February 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H46" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I46" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K46" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L46" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T46" t="n">
+        <v>0.0019</v>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V46" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>IRS/2026/7339/OPPC</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>19 February 2026 22:30</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H47" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I47" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K47" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L47" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>IRS/2026/7340/OPPC</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>19 February 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I48" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K48" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L48" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T48" t="n">
+        <v>0.7185</v>
+      </c>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V48" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>IRS/2026/7359/OPPC</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>24 February 2026 06:15</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H49" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I49" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K49" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L49" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>IRS/2026/7361/OPPC</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>22 February 2026 12:30</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L50" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t>Ninian field produced water discharge exceeded 100mg/l, as per the attached extract from the Ninian Produced water discharge tracking report.</t>
+        </is>
+      </c>
+      <c r="T50" t="n">
+        <v>0.0512</v>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V50" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRS/2026/7383/OPPC</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>01 March 2026 00:01</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H51" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I51" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K51" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IRS/2026/7384/OPPC</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>02 March 2026 09:45</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H52" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I52" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K52" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L52" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T52" t="n">
+        <v>0.8611</v>
+      </c>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V52" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>IRS/2026/7385/OPPC</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>02 March 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H53" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I53" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K53" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L53" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>IRS/2026/7386/OPPC</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>28 February 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H54" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I54" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T54" t="n">
+        <v>0.0515</v>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V54" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>IRS/2026/7387/OPPC</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>28 February 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K55" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L55" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T55" t="n">
+        <v>0.4072</v>
+      </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V55" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>IRS/2026/7388/OPPC</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>02 March 2026 17:20</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H56" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I56" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K56" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L56" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>IRS/2026/7389/OPPC</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>01 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H57" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I57" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K57" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T57" t="n">
+        <v>0.7081</v>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>IRS/2026/7391/OPPC</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>01 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I58" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K58" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L58" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T58" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>IRS/2026/7392/OPPC</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>03 March 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Elgin PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K59" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L59" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AF59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>IRS/2026/7394/OPPC</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>01 March 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H60" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K60" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T60" t="n">
+        <v>0.1387</v>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>IRS/2026/7395/OPPC</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>02 March 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H61" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I61" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K61" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L61" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>IRS/2026/7396/OPPC</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>02 March 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I62" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L62" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AF62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>IRS/2026/7397/OPPC</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>02 March 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="I63" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K63" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>IRS/2026/7398/OPPC</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>02 March 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Penguins FPSO</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>PENGUIN WEST</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1.02</v>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K64" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L64" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>54.06</v>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>IRS/2026/7399/OPPC</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>19 February 2026 16:37</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L65" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that table.</t>
+        </is>
+      </c>
+      <c r="T65" t="n">
+        <v>0.3381</v>
+      </c>
+      <c r="U65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V65" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC65" t="n">
+        <v>195.0</v>
+      </c>
+      <c r="AD65" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="AE65" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AF65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>IRS/2026/7401/OPPC</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>05 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H66" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I66" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K66" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>IRS/2026/7402/OPPC</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>06 March 2026 08:30</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K67" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>IRS/2026/7404/OPPC</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>06 March 2026 10:45</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H68" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I68" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K68" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L68" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S68" t="inlineStr">
+        <is>
+          <t>Oil in water concentration must not exceed 100mg/L in a single sample</t>
+        </is>
+      </c>
+      <c r="T68" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>IRS/2026/7406/OPPC</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>05 March 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H69" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K69" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L69" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S69" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T69" t="n">
+        <v>0.1822</v>
+      </c>
+      <c r="U69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V69" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>IRS/2026/7416/OPPC</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>09 March 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H70" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I70" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K70" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L70" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AC70" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="AD70" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="AE70" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="AF70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>IRS/2026/7417/OPPC</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>08 March 2026 21:00</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H71" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I71" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K71" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L71" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T71" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V71" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>IRS/2026/7418/OPPC</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>08 March 2026 19:18</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="G72" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H72" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I72" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="J72" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K72" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L72" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M72" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>