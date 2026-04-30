--- v2 (2026-04-10)
+++ v3 (2026-04-30)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF72"/>
+  <dimension ref="A2:AF98"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -1424,51 +1424,51 @@
       </c>
       <c r="Y8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7166/OPPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>31 December 2025 23:05</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>BUZZARD</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>57.0</v>
       </c>
@@ -1483,50 +1483,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K9" t="n">
         <v>0.0</v>
       </c>
       <c r="L9" t="n">
         <v>58.0</v>
       </c>
       <c r="M9" t="n">
         <v>21.95</v>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>6</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t>Condition 4.3 and Table 2</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7167/OPPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>05 January 2026 12:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
@@ -1725,51 +1760,51 @@
       </c>
       <c r="Y11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7171/OPPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>01 January 2026 02:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>BUZZARD</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>57.0</v>
       </c>
@@ -1784,50 +1819,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K12" t="n">
         <v>0.0</v>
       </c>
       <c r="L12" t="n">
         <v>58.0</v>
       </c>
       <c r="M12" t="n">
         <v>21.95</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>6</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t>4.1 and Table 1</t>
+        </is>
+      </c>
+      <c r="T12" t="n">
+        <v>0.2487</v>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7176/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>09 January 2026 00:01</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
@@ -7692,51 +7765,51 @@
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2026/7416/OPPC</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G70" t="n">
         <v>61.0</v>
       </c>
@@ -7751,50 +7824,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K70" t="n">
         <v>1.0</v>
       </c>
       <c r="L70" t="n">
         <v>18.0</v>
       </c>
       <c r="M70" t="n">
         <v>25.92</v>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T70" t="n">
+        <v>0.6499</v>
+      </c>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB70" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC70" t="n">
         <v>204.0</v>
       </c>
       <c r="AD70" t="n">
         <v>22.0</v>
       </c>
       <c r="AE70" t="n">
         <v>3.0</v>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2026/7417/OPPC</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
@@ -7951,50 +8062,2434 @@
       <c r="K72" t="n">
         <v>0.0</v>
       </c>
       <c r="L72" t="n">
         <v>26.0</v>
       </c>
       <c r="M72" t="n">
         <v>34.8</v>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>IRS/2026/7433/OPPC</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>14 March 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G73" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H73" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I73" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J73" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K73" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L73" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M73" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AF73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>IRS/2026/7434/OPPC</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>14 March 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G74" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H74" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I74" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J74" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K74" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L74" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M74" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>IRS/2026/7439/OPPC</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>01 March 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G75" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H75" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I75" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J75" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K75" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L75" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M75" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S75" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30 mg/l in one month average.</t>
+        </is>
+      </c>
+      <c r="T75" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="U75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V75" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>IRS/2026/7440/OPPC</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>12 March 2026 15:20</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G76" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H76" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I76" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K76" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L76" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M76" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t>A single OIPW sample result in excess of the maximum concentration of 100mg/l. 
+Sample taken on the 1st March and analysed on the 12th returned a concentration of 130 mg/l.</t>
+        </is>
+      </c>
+      <c r="T76" t="n">
+        <v>0.009</v>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC76" t="n">
+        <v>230.0</v>
+      </c>
+      <c r="AD76" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="AE76" t="n">
+        <v>1.4</v>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>IRS/2026/7441/OPPC</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>16 March 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G77" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H77" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I77" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K77" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L77" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M77" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>IRS/2026/7443/OPPC</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>20 March 2026 13:35</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Clyde Platform</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>CLYDE</t>
+        </is>
+      </c>
+      <c r="G78" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H78" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I78" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K78" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L78" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M78" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="AF78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>IRS/2026/7454/OPPC</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>23 March 2026 04:10</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G79" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H79" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I79" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K79" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L79" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M79" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>IRS/2026/7455/OPPC</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>23 March 2026 05:15</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G80" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H80" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I80" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K80" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L80" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M80" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>IRS/2026/7460/OPPC</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>23 March 2026 04:00</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G81" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H81" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I81" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K81" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L81" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M81" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T81" t="n">
+        <v>0.0217</v>
+      </c>
+      <c r="U81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V81" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>IRS/2026/7462/OPPC</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>21 March 2026 21:00</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G82" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H82" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I82" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K82" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L82" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M82" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>IRS/2026/7466/OPPC</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>25 March 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G83" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H83" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I83" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K83" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L83" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M83" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AF83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>IRS/2026/7479/OPPC</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>27 March 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G84" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H84" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I84" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K84" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L84" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M84" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T84" t="n">
+        <v>0.0932</v>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>IRS/2026/7488/OPPC</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>30 March 2026 13:43</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G85" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H85" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I85" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K85" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L85" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M85" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>IRS/2026/7490/OPPC</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>05 March 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Tiffany Platform</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>TIFFANY</t>
+        </is>
+      </c>
+      <c r="G86" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H86" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="I86" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K86" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L86" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M86" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S86" t="inlineStr">
+        <is>
+          <t>Condition 4.2</t>
+        </is>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X86" t="inlineStr">
+        <is>
+          <t>Another discharge source</t>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>IRS/2026/7494/OPPC</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>01 April 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G87" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H87" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I87" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K87" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L87" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M87" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T87" t="n">
+        <v>0.1843</v>
+      </c>
+      <c r="U87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V87" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>IRS/2026/7495/OPPC</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>01 April 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G88" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H88" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I88" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K88" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L88" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M88" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AF88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>IRS/2026/7496/OPPC</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>01 April 2026 12:15</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G89" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H89" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I89" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J89" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K89" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L89" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M89" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O89" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S89" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30mg/l in one month</t>
+        </is>
+      </c>
+      <c r="T89" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V89" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>IRS/2026/7498/OPPC</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>01 April 2026 00:01</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G90" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H90" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I90" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K90" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L90" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M90" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>IRS/2026/7500/OPPC</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>31 March 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G91" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H91" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I91" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J91" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K91" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L91" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M91" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R91" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S91" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T91" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="U91" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V91" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>IRS/2026/7501/OPPC</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>31 March 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G92" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H92" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I92" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K92" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L92" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M92" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S92" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T92" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>IRS/2026/7502/OPPC</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>02 April 2026 08:30</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="G93" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H93" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I93" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="J93" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K93" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L93" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M93" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O93" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R93" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S93" t="inlineStr">
+        <is>
+          <t>4.1 Table 1 monthly AVERAGE OIW limit - exceeded</t>
+        </is>
+      </c>
+      <c r="T93" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U93" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V93" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>IRS/2026/7503/OPPC</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>01 April 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G94" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H94" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I94" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J94" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K94" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L94" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M94" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AC94" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AD94" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="AE94" t="n">
+        <v>3.6</v>
+      </c>
+      <c r="AF94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>IRS/2026/7504/OPPC</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>01 April 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G95" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H95" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I95" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J95" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K95" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L95" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M95" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O95" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>IRS/2026/7505/OPPC</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>28 March 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G96" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H96" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I96" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K96" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L96" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M96" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AF96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>IRS/2026/7506/OPPC</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>01 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G97" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H97" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I97" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J97" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K97" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L97" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M97" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AF97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>IRS/2026/7507/OPPC</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>01 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G98" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H98" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I98" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J98" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K98" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L98" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M98" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S98" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T98" t="n">
+        <v>4.0E-4</v>
+      </c>
+      <c r="U98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V98" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>