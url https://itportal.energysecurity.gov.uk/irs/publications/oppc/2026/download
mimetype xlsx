--- v3 (2026-04-30)
+++ v4 (2026-05-20)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF98"/>
+  <dimension ref="A2:AF117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -622,1768 +622,1654 @@
       <c r="Z1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>IRS/2026/7148/OPPC</t>
+          <t>IRS/2026/7565/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>31 December 2025 12:00</t>
+          <t>16 April 2026 10:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>APACHE BERYL I LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Beryl B Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>BERYL</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H2" t="n">
-        <v>36.0</v>
+        <v>41.0</v>
       </c>
       <c r="I2" t="n">
-        <v>37.23</v>
+        <v>48.3</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K2" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L2" t="n">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="M2" t="n">
-        <v>45.87</v>
+        <v>13.35</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>13</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>IRS/2026/7149/OPPC</t>
+          <t>IRS/2026/7581/OPPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>01 January 2026 00:00</t>
+          <t>19 April 2026 08:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>ADURA ENERGY LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>57.0</v>
       </c>
       <c r="H3" t="n">
-        <v>1.0</v>
+        <v>28.0</v>
       </c>
       <c r="I3" t="n">
-        <v>53.58</v>
+        <v>6.0</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K3" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L3" t="n">
-        <v>57.0</v>
+        <v>31.0</v>
       </c>
       <c r="M3" t="n">
-        <v>19.22</v>
+        <v>43.0</v>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Platform Exceeded Avg Monthly OIWOB concentration of 30mg/l</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T3" t="n">
-        <v>0.1339</v>
+        <v>0.0387</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>IRS/2026/7154/OPPC</t>
+          <t>IRS/2026/7584/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>04 December 2025 15:30</t>
+          <t>20 April 2026 12:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H4" t="n">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="I4" t="n">
-        <v>44.31</v>
+        <v>44.0</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K4" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="L4" t="n">
-        <v>35.0</v>
+        <v>8.0</v>
       </c>
       <c r="M4" t="n">
-        <v>0.38</v>
+        <v>39.0</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>3</t>
-[...34 lines deleted...]
-          <t>No</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>IRS/2026/7155/OPPC</t>
+          <t>IRS/2026/7588/OPPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>28 May 2025 08:00</t>
+          <t>20 April 2026 09:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Forties FD Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H5" t="n">
-        <v>19.0</v>
+        <v>43.0</v>
       </c>
       <c r="I5" t="n">
-        <v>25.12</v>
+        <v>20.65</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K5" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L5" t="n">
-        <v>34.0</v>
+        <v>54.0</v>
       </c>
       <c r="M5" t="n">
-        <v>29.68</v>
+        <v>11.22</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>23</t>
-[...37 lines deleted...]
-          <t>Yes</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AC5" t="n">
-        <v>343.0</v>
+        <v>24.0</v>
       </c>
       <c r="AD5" t="n">
-        <v>21.0</v>
+        <v>14.0</v>
       </c>
       <c r="AE5" t="n">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>IRS/2026/7160/OPPC</t>
+          <t>IRS/2026/7148/OPPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>02 January 2026 10:30</t>
+          <t>31 December 2025 12:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>BERYL</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H6" t="n">
-        <v>41.0</v>
+        <v>36.0</v>
       </c>
       <c r="I6" t="n">
-        <v>48.3</v>
+        <v>37.23</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K6" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L6" t="n">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="M6" t="n">
-        <v>13.35</v>
+        <v>45.87</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>13</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>Condition 4</t>
         </is>
       </c>
       <c r="T6" t="n">
-        <v>0.2086</v>
+        <v>0.0092</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>IRS/2026/7161/OPPC</t>
+          <t>IRS/2026/7149/OPPC</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>01 January 2026 00:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H7" t="n">
-        <v>51.0</v>
+        <v>1.0</v>
       </c>
       <c r="I7" t="n">
-        <v>24.42</v>
+        <v>53.58</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K7" t="n">
         <v>1.0</v>
       </c>
       <c r="L7" t="n">
-        <v>28.0</v>
+        <v>57.0</v>
       </c>
       <c r="M7" t="n">
-        <v>8.73</v>
+        <v>19.22</v>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Platform Exceeded Avg Monthly OIWOB concentration of 30mg/l</t>
         </is>
       </c>
       <c r="T7" t="n">
-        <v>0.5705</v>
+        <v>0.1339</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>IRS/2026/7162/OPPC</t>
+          <t>IRS/2026/7154/OPPC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>16 December 2025 09:21</t>
+          <t>04 December 2025 15:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H8" t="n">
-        <v>46.0</v>
+        <v>50.0</v>
       </c>
       <c r="I8" t="n">
-        <v>12.43</v>
+        <v>44.31</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K8" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="L8" t="n">
-        <v>42.0</v>
+        <v>35.0</v>
       </c>
       <c r="M8" t="n">
-        <v>46.93</v>
+        <v>0.38</v>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>4.1</t>
-[...3 lines deleted...]
-        <v>3.0E-4</v>
+          <t>We have been unable to sample H2 Bi-annual produced water. The current tank level is at its normal operating range low level. Its contents will have been sat stagnant for 4 months, and we are unlikely to increase the volume much after restart to discharge a representative sample. Now year end has rolled over, this is confirmed as no further volume produced.</t>
+        </is>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Monthly average concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>IRS/2026/7166/OPPC</t>
+          <t>IRS/2026/7155/OPPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>31 December 2025 23:05</t>
+          <t>28 May 2025 08:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H9" t="n">
-        <v>48.0</v>
+        <v>19.0</v>
       </c>
       <c r="I9" t="n">
-        <v>53.88</v>
+        <v>25.12</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K9" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L9" t="n">
-        <v>58.0</v>
+        <v>34.0</v>
       </c>
       <c r="M9" t="n">
-        <v>21.95</v>
+        <v>29.68</v>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>23</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>Condition 4.3 and Table 2</t>
-        </is>
+          <t>4. Discharge Conditions - 4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T9" t="n">
+        <v>0.1293</v>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB9" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC9" t="n">
+        <v>343.0</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>0.5</v>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>IRS/2026/7167/OPPC</t>
+          <t>IRS/2026/7160/OPPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>05 January 2026 12:00</t>
+          <t>02 January 2026 10:30</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H10" t="n">
-        <v>55.0</v>
+        <v>41.0</v>
       </c>
       <c r="I10" t="n">
-        <v>31.635</v>
+        <v>48.3</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K10" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L10" t="n">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="M10" t="n">
-        <v>34.315</v>
+        <v>13.35</v>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T10" t="n">
-        <v>0.0217</v>
+        <v>0.2086</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>IRS/2026/7168/OPPC</t>
+          <t>IRS/2026/7161/OPPC</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>05 January 2026 12:00</t>
+          <t>01 January 2026 00:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="H11" t="n">
-        <v>55.0</v>
+        <v>51.0</v>
       </c>
       <c r="I11" t="n">
-        <v>31.635</v>
+        <v>24.42</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K11" t="n">
         <v>1.0</v>
       </c>
       <c r="L11" t="n">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
       <c r="M11" t="n">
-        <v>34.315</v>
+        <v>8.73</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T11" t="n">
-        <v>0.1299</v>
+        <v>0.5705</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>IRS/2026/7171/OPPC</t>
+          <t>IRS/2026/7162/OPPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>01 January 2026 02:00</t>
+          <t>16 December 2025 09:21</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H12" t="n">
-        <v>48.0</v>
+        <v>46.0</v>
       </c>
       <c r="I12" t="n">
-        <v>53.88</v>
+        <v>12.43</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K12" t="n">
         <v>0.0</v>
       </c>
       <c r="L12" t="n">
-        <v>58.0</v>
+        <v>42.0</v>
       </c>
       <c r="M12" t="n">
-        <v>21.95</v>
+        <v>46.93</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>4.1 and Table 1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T12" t="n">
-        <v>0.2487</v>
+        <v>3.0E-4</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>IRS/2026/7176/OPPC</t>
+          <t>IRS/2026/7166/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>09 January 2026 00:01</t>
+          <t>31 December 2025 23:05</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H13" t="n">
-        <v>37.0</v>
+        <v>48.0</v>
       </c>
       <c r="I13" t="n">
-        <v>12.45</v>
+        <v>53.88</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L13" t="n">
-        <v>18.0</v>
+        <v>58.0</v>
       </c>
       <c r="M13" t="n">
-        <v>25.96</v>
+        <v>21.95</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>4</t>
-[...3 lines deleted...]
-        <v>0.0056</v>
+          <t>Condition 4.3 and Table 2</t>
+        </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Maximum concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB13" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...9 lines deleted...]
-        <v>2.2</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>IRS/2026/7186/OPPC</t>
+          <t>IRS/2026/7167/OPPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>11 January 2026 12:00</t>
+          <t>05 January 2026 12:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="H14" t="n">
-        <v>48.0</v>
+        <v>55.0</v>
       </c>
       <c r="I14" t="n">
-        <v>36.0</v>
+        <v>31.635</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>1.0</v>
       </c>
       <c r="L14" t="n">
-        <v>44.0</v>
+        <v>17.0</v>
       </c>
       <c r="M14" t="n">
-        <v>7.0</v>
+        <v>34.315</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T14" t="n">
-        <v>9.0E-4</v>
+        <v>0.0217</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>IRS/2026/7191/OPPC</t>
+          <t>IRS/2026/7168/OPPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>09 January 2026 09:00</t>
+          <t>05 January 2026 12:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="H15" t="n">
-        <v>51.0</v>
+        <v>55.0</v>
       </c>
       <c r="I15" t="n">
-        <v>34.4</v>
+        <v>31.635</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K15" t="n">
         <v>1.0</v>
       </c>
       <c r="L15" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="M15" t="n">
-        <v>9.6</v>
+        <v>34.315</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T15" t="n">
-        <v>0.2143</v>
+        <v>0.1299</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>IRS/2026/7192/OPPC</t>
+          <t>IRS/2026/7171/OPPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>13 January 2026 10:03</t>
+          <t>01 January 2026 02:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Glen Lyon FPSO</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H16" t="n">
-        <v>21.0</v>
+        <v>48.0</v>
       </c>
       <c r="I16" t="n">
-        <v>24.0</v>
+        <v>53.88</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K16" t="n">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="L16" t="n">
-        <v>4.0</v>
+        <v>58.0</v>
       </c>
       <c r="M16" t="n">
-        <v>0.0</v>
+        <v>21.95</v>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>4.1 and Table 1</t>
         </is>
       </c>
       <c r="T16" t="n">
-        <v>0.0021</v>
+        <v>0.2487</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>IRS/2026/7193/OPPC</t>
+          <t>IRS/2026/7176/OPPC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>12 January 2026 09:00</t>
+          <t>09 January 2026 00:01</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>61.0</v>
       </c>
       <c r="H17" t="n">
         <v>37.0</v>
       </c>
       <c r="I17" t="n">
         <v>12.45</v>
@@ -2402,3643 +2288,3728 @@
       <c r="M17" t="n">
         <v>25.96</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T17" t="n">
-        <v>1.8198</v>
+        <v>0.0056</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB17" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC17" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="AD17" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AE17" t="n">
+        <v>2.2</v>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>IRS/2026/7202/OPPC</t>
+          <t>IRS/2026/7186/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>15 January 2026 17:00</t>
+          <t>11 January 2026 12:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>FLEMING</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H18" t="n">
-        <v>57.0</v>
+        <v>48.0</v>
       </c>
       <c r="I18" t="n">
-        <v>26.76</v>
+        <v>36.0</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K18" t="n">
         <v>1.0</v>
       </c>
       <c r="L18" t="n">
-        <v>50.0</v>
+        <v>44.0</v>
       </c>
       <c r="M18" t="n">
-        <v>42.26</v>
+        <v>7.0</v>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T18" t="n">
-        <v>0.0045</v>
+        <v>9.0E-4</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>IRS/2026/7212/OPPC</t>
+          <t>IRS/2026/7191/OPPC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>19 January 2026 04:40</t>
+          <t>09 January 2026 09:00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Triton FPSO</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>GUILLEMOT WEST</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H19" t="n">
-        <v>5.0</v>
+        <v>51.0</v>
       </c>
       <c r="I19" t="n">
-        <v>2.1</v>
+        <v>34.4</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K19" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L19" t="n">
-        <v>53.0</v>
+        <v>28.0</v>
       </c>
       <c r="M19" t="n">
-        <v>32.8</v>
+        <v>9.6</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>Maximum concentration of oil in produced water discharged from slops &gt; 100 mg/l</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T19" t="n">
-        <v>0.0045</v>
+        <v>0.2143</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>IRS/2026/7221/OPPC</t>
+          <t>IRS/2026/7192/OPPC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>21 January 2026 18:45</t>
+          <t>13 January 2026 10:03</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H20" t="n">
-        <v>17.0</v>
+        <v>21.0</v>
       </c>
       <c r="I20" t="n">
-        <v>15.15</v>
+        <v>24.0</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K20" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="L20" t="n">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="M20" t="n">
-        <v>41.51</v>
+        <v>0.0</v>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>204</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>20</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T20" t="n">
-        <v>0.0072</v>
+        <v>0.0021</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>IRS/2026/7259/OPPC</t>
+          <t>IRS/2026/7193/OPPC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>31 January 2026 13:30</t>
+          <t>12 January 2026 09:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H21" t="n">
-        <v>17.0</v>
+        <v>37.0</v>
       </c>
       <c r="I21" t="n">
-        <v>15.15</v>
+        <v>12.45</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L21" t="n">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="M21" t="n">
-        <v>41.51</v>
+        <v>25.96</v>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>4 Discharge Conditions</t>
         </is>
       </c>
       <c r="T21" t="n">
-        <v>0.0139</v>
+        <v>1.8198</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>IRS/2026/7261/OPPC</t>
+          <t>IRS/2026/7202/OPPC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>31 January 2026 14:00</t>
+          <t>15 January 2026 17:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>FLEMING</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
-        <v>17.0</v>
+        <v>57.0</v>
       </c>
       <c r="I22" t="n">
-        <v>15.15</v>
+        <v>26.76</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L22" t="n">
-        <v>10.0</v>
+        <v>50.0</v>
       </c>
       <c r="M22" t="n">
-        <v>41.51</v>
+        <v>42.26</v>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>5</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T22" t="n">
-        <v>0.0089</v>
+        <v>0.0045</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>IRS/2026/7262/OPPC</t>
+          <t>IRS/2026/7212/OPPC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>31 January 2026 00:00</t>
+          <t>19 January 2026 04:40</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Stella FPF-1</t>
+          <t>Triton FPSO</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>GUILLEMOT WEST</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H23" t="n">
-        <v>46.0</v>
+        <v>5.0</v>
       </c>
       <c r="I23" t="n">
-        <v>58.0</v>
+        <v>2.1</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K23" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L23" t="n">
-        <v>6.0</v>
+        <v>53.0</v>
       </c>
       <c r="M23" t="n">
-        <v>38.0</v>
+        <v>32.8</v>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
           <t>30</t>
         </is>
       </c>
-      <c r="P23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Discharge conditions - 4.1</t>
+          <t>Maximum concentration of oil in produced water discharged from slops &gt; 100 mg/l</t>
         </is>
       </c>
       <c r="T23" t="n">
-        <v>0.002</v>
+        <v>0.0045</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>IRS/2026/7264/OPPC</t>
+          <t>IRS/2026/7221/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>02 February 2026 09:00</t>
+          <t>21 January 2026 18:45</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>57.0</v>
       </c>
       <c r="H24" t="n">
         <v>17.0</v>
       </c>
       <c r="I24" t="n">
         <v>15.15</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>2.0</v>
       </c>
       <c r="L24" t="n">
         <v>10.0</v>
       </c>
       <c r="M24" t="n">
         <v>41.51</v>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>4.1.</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T24" t="n">
-        <v>0.0044</v>
+        <v>0.0072</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>IRS/2026/7265/OPPC</t>
+          <t>IRS/2026/7259/OPPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>02 February 2026 09:00</t>
+          <t>31 January 2026 13:30</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>57.0</v>
       </c>
       <c r="H25" t="n">
         <v>17.0</v>
       </c>
       <c r="I25" t="n">
         <v>15.15</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>2.0</v>
       </c>
       <c r="L25" t="n">
         <v>10.0</v>
       </c>
       <c r="M25" t="n">
         <v>41.51</v>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>4.3</t>
-        </is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T25" t="n">
+        <v>0.0139</v>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V25" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>IRS/2026/7266/OPPC</t>
+          <t>IRS/2026/7261/OPPC</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>02 February 2026 12:00</t>
+          <t>31 January 2026 14:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="H26" t="n">
-        <v>55.0</v>
+        <v>17.0</v>
       </c>
       <c r="I26" t="n">
-        <v>31.635</v>
+        <v>15.15</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K26" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L26" t="n">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="M26" t="n">
-        <v>34.315</v>
+        <v>41.51</v>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T26" t="n">
-        <v>0.0185</v>
+        <v>0.0089</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>IRS/2026/7270/OPPC</t>
+          <t>IRS/2026/7262/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>01 February 2026 12:00</t>
+          <t>31 January 2026 00:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H27" t="n">
-        <v>28.0</v>
+        <v>46.0</v>
       </c>
       <c r="I27" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K27" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L27" t="n">
         <v>6.0</v>
       </c>
-      <c r="J27" t="inlineStr">
-[...9 lines deleted...]
-      </c>
       <c r="M27" t="n">
-        <v>43.0</v>
+        <v>38.0</v>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Discharge conditions - 4.1</t>
         </is>
       </c>
       <c r="T27" t="n">
-        <v>2.1689</v>
+        <v>0.002</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>IRS/2026/7271/OPPC</t>
+          <t>IRS/2026/7264/OPPC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>02 February 2026 15:00</t>
+          <t>02 February 2026 09:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H28" t="n">
-        <v>41.0</v>
+        <v>17.0</v>
       </c>
       <c r="I28" t="n">
-        <v>48.3</v>
+        <v>15.15</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K28" t="n">
         <v>2.0</v>
       </c>
       <c r="L28" t="n">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="M28" t="n">
-        <v>13.35</v>
+        <v>41.51</v>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>4.1.</t>
         </is>
       </c>
       <c r="T28" t="n">
-        <v>0.0937</v>
+        <v>0.0044</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>IRS/2026/7273/OPPC</t>
+          <t>IRS/2026/7265/OPPC</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>02 February 2026 09:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H29" t="n">
-        <v>46.0</v>
+        <v>17.0</v>
       </c>
       <c r="I29" t="n">
-        <v>12.43</v>
+        <v>15.15</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K29" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L29" t="n">
-        <v>42.0</v>
+        <v>10.0</v>
       </c>
       <c r="M29" t="n">
-        <v>46.93</v>
+        <v>41.51</v>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>9</t>
-[...9 lines deleted...]
-        <v>4.1</v>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>4.3</t>
+        </is>
+      </c>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z29" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>IRS/2026/7276/OPPC</t>
+          <t>IRS/2026/7266/OPPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>03 February 2026 08:00</t>
+          <t>02 February 2026 12:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H30" t="n">
-        <v>28.0</v>
+        <v>55.0</v>
       </c>
       <c r="I30" t="n">
-        <v>6.0</v>
+        <v>31.635</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K30" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L30" t="n">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
       <c r="M30" t="n">
-        <v>43.0</v>
+        <v>34.315</v>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T30" t="n">
-        <v>0.0158</v>
+        <v>0.0185</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>IRS/2026/7278/OPPC</t>
+          <t>IRS/2026/7270/OPPC</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>04 February 2026 10:00</t>
+          <t>01 February 2026 12:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>57.0</v>
       </c>
       <c r="H31" t="n">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
       <c r="I31" t="n">
-        <v>15.15</v>
+        <v>6.0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L31" t="n">
-        <v>10.0</v>
+        <v>31.0</v>
       </c>
       <c r="M31" t="n">
-        <v>41.51</v>
+        <v>43.0</v>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T31" t="n">
-        <v>0.0034</v>
+        <v>2.1689</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>IRS/2026/7281/OPPC</t>
+          <t>IRS/2026/7271/OPPC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>05 February 2026 15:30</t>
+          <t>02 February 2026 15:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H32" t="n">
-        <v>50.0</v>
+        <v>41.0</v>
       </c>
       <c r="I32" t="n">
-        <v>44.31</v>
+        <v>48.3</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="L32" t="n">
-        <v>35.0</v>
+        <v>20.0</v>
       </c>
       <c r="M32" t="n">
-        <v>0.38</v>
+        <v>13.35</v>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>The monthly average oil in water discharge will be above the permit limit of 30 mg/l.</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T32" t="n">
-        <v>0.0015</v>
+        <v>0.0937</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>IRS/2026/7283/OPPC</t>
+          <t>IRS/2026/7273/OPPC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>04 February 2026 16:15</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H33" t="n">
-        <v>5.0</v>
+        <v>46.0</v>
       </c>
       <c r="I33" t="n">
-        <v>22.0</v>
+        <v>12.43</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K33" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L33" t="n">
-        <v>7.0</v>
+        <v>42.0</v>
       </c>
       <c r="M33" t="n">
-        <v>45.0</v>
+        <v>46.93</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>26</t>
-        </is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AC33" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="AD33" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="AE33" t="n">
+        <v>4.1</v>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>IRS/2026/7293/OPPC</t>
+          <t>IRS/2026/7276/OPPC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>06 February 2026 09:00</t>
+          <t>03 February 2026 08:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H34" t="n">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="I34" t="n">
-        <v>48.3</v>
+        <v>6.0</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K34" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L34" t="n">
-        <v>20.0</v>
+        <v>31.0</v>
       </c>
       <c r="M34" t="n">
-        <v>13.35</v>
+        <v>43.0</v>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T34" t="n">
-        <v>0.0718</v>
+        <v>0.0158</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>IRS/2026/7296/OPPC</t>
+          <t>IRS/2026/7278/OPPC</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>09 February 2026 12:00</t>
+          <t>04 February 2026 10:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H35" t="n">
-        <v>48.0</v>
+        <v>17.0</v>
       </c>
       <c r="I35" t="n">
-        <v>36.0</v>
+        <v>15.15</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K35" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L35" t="n">
-        <v>44.0</v>
+        <v>10.0</v>
       </c>
       <c r="M35" t="n">
-        <v>7.0</v>
+        <v>41.51</v>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T35" t="n">
-        <v>0.0015</v>
+        <v>0.0034</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>IRS/2026/7298/OPPC</t>
+          <t>IRS/2026/7281/OPPC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>01 January 2023 08:00</t>
+          <t>05 February 2026 15:30</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Hyde Platform</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>HYDE</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>53.0</v>
       </c>
       <c r="H36" t="n">
-        <v>48.0</v>
+        <v>50.0</v>
       </c>
       <c r="I36" t="n">
-        <v>26.53</v>
+        <v>44.31</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K36" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="L36" t="n">
-        <v>1.0</v>
+        <v>35.0</v>
       </c>
       <c r="M36" t="n">
-        <v>43.3</v>
+        <v>0.38</v>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>Section 4, Discharge Conditions, 4.1, No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+          <t>The monthly average oil in water discharge will be above the permit limit of 30 mg/l.</t>
         </is>
       </c>
       <c r="T36" t="n">
-        <v>0.0103</v>
+        <v>0.0015</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>IRS/2026/7306/OPPC</t>
+          <t>IRS/2026/7283/OPPC</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>11 February 2026 09:00</t>
+          <t>04 February 2026 16:15</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H37" t="n">
-        <v>41.0</v>
+        <v>5.0</v>
       </c>
       <c r="I37" t="n">
-        <v>48.3</v>
+        <v>22.0</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K37" t="n">
         <v>2.0</v>
       </c>
       <c r="L37" t="n">
-        <v>20.0</v>
+        <v>7.0</v>
       </c>
       <c r="M37" t="n">
-        <v>13.35</v>
+        <v>45.0</v>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>7</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>26</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>IRS/2026/7314/OPPC</t>
+          <t>IRS/2026/7293/OPPC</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>13 February 2026 13:00</t>
+          <t>06 February 2026 09:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H38" t="n">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="I38" t="n">
-        <v>6.0</v>
+        <v>48.3</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L38" t="n">
-        <v>31.0</v>
+        <v>20.0</v>
       </c>
       <c r="M38" t="n">
-        <v>43.0</v>
+        <v>13.35</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T38" t="n">
-        <v>0.1174</v>
+        <v>0.0718</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>IRS/2026/7317/OPPC</t>
+          <t>IRS/2026/7296/OPPC</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>14 February 2026 20:00</t>
+          <t>09 February 2026 12:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="H39" t="n">
-        <v>37.0</v>
+        <v>48.0</v>
       </c>
       <c r="I39" t="n">
-        <v>12.41</v>
+        <v>36.0</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K39" t="n">
         <v>1.0</v>
       </c>
       <c r="L39" t="n">
-        <v>18.0</v>
+        <v>44.0</v>
       </c>
       <c r="M39" t="n">
-        <v>25.92</v>
+        <v>7.0</v>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>4A</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T39" t="n">
-        <v>4.0E-4</v>
+        <v>0.0015</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>IRS/2026/7322/OPPC</t>
+          <t>IRS/2026/7298/OPPC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>13 February 2026 15:00</t>
+          <t>01 January 2023 08:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Hyde Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>HYDE</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H40" t="n">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="I40" t="n">
-        <v>48.3</v>
+        <v>26.53</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K40" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L40" t="n">
-        <v>20.0</v>
+        <v>1.0</v>
       </c>
       <c r="M40" t="n">
-        <v>13.35</v>
+        <v>43.3</v>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>48</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>Section 4, Discharge Conditions, 4.1, No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
         </is>
       </c>
       <c r="T40" t="n">
-        <v>0.0057</v>
+        <v>0.0103</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>IRS/2026/7323/OPPC</t>
+          <t>IRS/2026/7306/OPPC</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>13 February 2026 08:13</t>
+          <t>11 February 2026 09:00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Piper B Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>PIPER</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>58.0</v>
+        <v>56.0</v>
       </c>
       <c r="H41" t="n">
-        <v>27.0</v>
+        <v>41.0</v>
       </c>
       <c r="I41" t="n">
-        <v>40.86</v>
+        <v>48.3</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K41" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L41" t="n">
-        <v>15.0</v>
+        <v>20.0</v>
       </c>
       <c r="M41" t="n">
-        <v>3.83</v>
+        <v>13.35</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T41" t="n">
-        <v>0.1982</v>
+        <v>0.0745</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>IRS/2026/7325/OPPC</t>
+          <t>IRS/2026/7314/OPPC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>16 February 2026 11:30</t>
+          <t>13 February 2026 13:00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Sean PP Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>SOUTH SEAN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G42" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H42" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="I42" t="n">
-        <v>23.0</v>
+        <v>6.0</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L42" t="n">
-        <v>51.0</v>
+        <v>31.0</v>
       </c>
       <c r="M42" t="n">
-        <v>45.0</v>
+        <v>43.0</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>4.2 (e) discharge is permitted when sampled as per Table 2.</t>
-        </is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T42" t="n">
+        <v>0.1174</v>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V42" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>IRS/2026/7326/OPPC</t>
+          <t>IRS/2026/7317/OPPC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>17 February 2026 01:00</t>
+          <t>14 February 2026 20:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>56.0</v>
+        <v>61.0</v>
       </c>
       <c r="H43" t="n">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
       <c r="I43" t="n">
-        <v>48.3</v>
+        <v>12.41</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K43" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L43" t="n">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="M43" t="n">
-        <v>13.35</v>
+        <v>25.92</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>4A</t>
         </is>
       </c>
       <c r="T43" t="n">
-        <v>6.0E-4</v>
+        <v>4.0E-4</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>IRS/2026/7327/OPPC</t>
+          <t>IRS/2026/7322/OPPC</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>17 February 2026 14:30</t>
+          <t>13 February 2026 15:00</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H44" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="I44" t="n">
-        <v>55.01</v>
+        <v>48.3</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K44" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L44" t="n">
-        <v>58.0</v>
+        <v>20.0</v>
       </c>
       <c r="M44" t="n">
-        <v>21.78</v>
+        <v>13.35</v>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>Condition 4</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T44" t="n">
-        <v>0.054</v>
+        <v>0.0057</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>IRS/2026/7334/OPPC</t>
+          <t>IRS/2026/7323/OPPC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>18 February 2026 17:15</t>
+          <t>13 February 2026 08:13</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>PIPER</t>
         </is>
       </c>
       <c r="G45" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H45" t="n">
-        <v>11.0</v>
+        <v>27.0</v>
       </c>
       <c r="I45" t="n">
-        <v>3.752</v>
+        <v>40.86</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
         <v>0.0</v>
       </c>
       <c r="L45" t="n">
-        <v>59.0</v>
+        <v>15.0</v>
       </c>
       <c r="M45" t="n">
-        <v>54.329</v>
+        <v>3.83</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T45" t="n">
+        <v>0.1982</v>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V45" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB45" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>IRS/2026/7336/OPPC</t>
+          <t>IRS/2026/7325/OPPC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>18 February 2026 11:00</t>
+          <t>16 February 2026 11:30</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Sean PP Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H46" t="n">
-        <v>28.0</v>
+        <v>11.0</v>
       </c>
       <c r="I46" t="n">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L46" t="n">
-        <v>31.0</v>
+        <v>51.0</v>
       </c>
       <c r="M46" t="n">
-        <v>43.0</v>
+        <v>45.0</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>25</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
-          <t>4.1</t>
-[...3 lines deleted...]
-        <v>0.0019</v>
+          <t>4.2 (e) discharge is permitted when sampled as per Table 2.</t>
+        </is>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Maximum concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>IRS/2026/7339/OPPC</t>
+          <t>IRS/2026/7326/OPPC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>19 February 2026 22:30</t>
+          <t>17 February 2026 01:00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H47" t="n">
-        <v>11.0</v>
+        <v>41.0</v>
       </c>
       <c r="I47" t="n">
-        <v>3.752</v>
+        <v>48.3</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K47" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L47" t="n">
-        <v>59.0</v>
+        <v>20.0</v>
       </c>
       <c r="M47" t="n">
-        <v>54.329</v>
+        <v>13.35</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T47" t="n">
+        <v>6.0E-4</v>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V47" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB47" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>IRS/2026/7340/OPPC</t>
+          <t>IRS/2026/7327/OPPC</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>19 February 2026 09:00</t>
+          <t>17 February 2026 14:30</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H48" t="n">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="I48" t="n">
-        <v>12.41</v>
+        <v>55.01</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K48" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L48" t="n">
-        <v>18.0</v>
+        <v>58.0</v>
       </c>
       <c r="M48" t="n">
-        <v>25.92</v>
+        <v>21.78</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>Condition 4</t>
         </is>
       </c>
       <c r="T48" t="n">
-        <v>0.7185</v>
+        <v>0.054</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>IRS/2026/7359/OPPC</t>
+          <t>IRS/2026/7334/OPPC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>24 February 2026 06:15</t>
+          <t>18 February 2026 17:15</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H49" t="n">
-        <v>48.0</v>
+        <v>11.0</v>
       </c>
       <c r="I49" t="n">
-        <v>36.0</v>
+        <v>3.752</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L49" t="n">
-        <v>44.0</v>
+        <v>59.0</v>
       </c>
       <c r="M49" t="n">
-        <v>7.0</v>
+        <v>54.329</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IRS/2026/7361/OPPC</t>
+          <t>IRS/2026/7336/OPPC</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>22 February 2026 12:30</t>
+          <t>18 February 2026 11:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H50" t="n">
-        <v>51.0</v>
+        <v>28.0</v>
       </c>
       <c r="I50" t="n">
-        <v>34.4</v>
+        <v>6.0</v>
       </c>
       <c r="J50" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K50" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L50" t="n">
-        <v>28.0</v>
+        <v>31.0</v>
       </c>
       <c r="M50" t="n">
-        <v>9.6</v>
+        <v>43.0</v>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>Ninian field produced water discharge exceeded 100mg/l, as per the attached extract from the Ninian Produced water discharge tracking report.</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T50" t="n">
-        <v>0.0512</v>
+        <v>0.0019</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRS/2026/7383/OPPC</t>
+          <t>IRS/2026/7339/OPPC</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>01 March 2026 00:01</t>
+          <t>19 February 2026 22:30</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>57.0</v>
       </c>
       <c r="H51" t="n">
         <v>11.0</v>
       </c>
       <c r="I51" t="n">
         <v>3.752</v>
@@ -6059,4343 +6030,4410 @@
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>IRS/2026/7384/OPPC</t>
+          <t>IRS/2026/7340/OPPC</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>02 March 2026 09:45</t>
+          <t>19 February 2026 09:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G52" t="n">
-        <v>56.0</v>
+        <v>61.0</v>
       </c>
       <c r="H52" t="n">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
       <c r="I52" t="n">
-        <v>48.3</v>
+        <v>12.41</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K52" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L52" t="n">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
       <c r="M52" t="n">
-        <v>13.35</v>
+        <v>25.92</v>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>4 Discharge Conditions</t>
         </is>
       </c>
       <c r="T52" t="n">
-        <v>0.8611</v>
+        <v>0.7185</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>IRS/2026/7385/OPPC</t>
+          <t>IRS/2026/7359/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>02 March 2026 15:00</t>
+          <t>24 February 2026 06:15</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H53" t="n">
-        <v>43.0</v>
+        <v>48.0</v>
       </c>
       <c r="I53" t="n">
-        <v>55.01</v>
+        <v>36.0</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K53" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L53" t="n">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="M53" t="n">
-        <v>21.78</v>
+        <v>7.0</v>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>IRS/2026/7386/OPPC</t>
+          <t>IRS/2026/7361/OPPC</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>28 February 2026 23:59</t>
+          <t>22 February 2026 12:30</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G54" t="n">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="H54" t="n">
-        <v>55.0</v>
+        <v>51.0</v>
       </c>
       <c r="I54" t="n">
-        <v>31.635</v>
+        <v>34.4</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K54" t="n">
         <v>1.0</v>
       </c>
       <c r="L54" t="n">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
       <c r="M54" t="n">
-        <v>34.315</v>
+        <v>9.6</v>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>Ninian field produced water discharge exceeded 100mg/l, as per the attached extract from the Ninian Produced water discharge tracking report.</t>
         </is>
       </c>
       <c r="T54" t="n">
-        <v>0.0515</v>
+        <v>0.0512</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>IRS/2026/7387/OPPC</t>
+          <t>IRS/2026/7383/OPPC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>28 February 2026 23:59</t>
+          <t>01 March 2026 00:01</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G55" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K55" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L55" t="n">
         <v>59.0</v>
       </c>
-      <c r="H55" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="M55" t="n">
-        <v>34.315</v>
+        <v>54.329</v>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>2</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>IRS/2026/7388/OPPC</t>
+          <t>IRS/2026/7384/OPPC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>02 March 2026 17:20</t>
+          <t>02 March 2026 09:45</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="H56" t="n">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="I56" t="n">
-        <v>36.0</v>
+        <v>48.3</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K56" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L56" t="n">
-        <v>44.0</v>
+        <v>20.0</v>
       </c>
       <c r="M56" t="n">
-        <v>7.0</v>
+        <v>13.35</v>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T56" t="n">
+        <v>0.8611</v>
+      </c>
+      <c r="U56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V56" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB56" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>IRS/2026/7389/OPPC</t>
+          <t>IRS/2026/7385/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>01 March 2026 08:00</t>
+          <t>02 March 2026 15:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
-        <v>28.0</v>
+        <v>43.0</v>
       </c>
       <c r="I57" t="n">
-        <v>6.0</v>
+        <v>55.01</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>0.0</v>
       </c>
       <c r="L57" t="n">
-        <v>31.0</v>
+        <v>58.0</v>
       </c>
       <c r="M57" t="n">
-        <v>43.0</v>
+        <v>21.78</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>18</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>IRS/2026/7391/OPPC</t>
+          <t>IRS/2026/7386/OPPC</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>28 February 2026 23:59</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H58" t="n">
-        <v>46.0</v>
+        <v>55.0</v>
       </c>
       <c r="I58" t="n">
-        <v>12.43</v>
+        <v>31.635</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K58" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L58" t="n">
-        <v>42.0</v>
+        <v>17.0</v>
       </c>
       <c r="M58" t="n">
-        <v>46.93</v>
+        <v>34.315</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T58" t="n">
-        <v>1.0E-4</v>
+        <v>0.0515</v>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>IRS/2026/7392/OPPC</t>
+          <t>IRS/2026/7387/OPPC</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>03 March 2026 14:00</t>
+          <t>28 February 2026 23:59</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Elgin PUQ Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H59" t="n">
-        <v>0.0</v>
+        <v>55.0</v>
       </c>
       <c r="I59" t="n">
-        <v>44.0</v>
+        <v>31.635</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K59" t="n">
         <v>1.0</v>
       </c>
       <c r="L59" t="n">
-        <v>50.0</v>
+        <v>17.0</v>
       </c>
       <c r="M59" t="n">
-        <v>24.0</v>
+        <v>34.315</v>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S59" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T59" t="n">
+        <v>0.4072</v>
+      </c>
+      <c r="U59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V59" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB59" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>IRS/2026/7394/OPPC</t>
+          <t>IRS/2026/7388/OPPC</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>01 March 2026 00:00</t>
+          <t>02 March 2026 17:20</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>60.0</v>
       </c>
       <c r="H60" t="n">
-        <v>51.0</v>
+        <v>48.0</v>
       </c>
       <c r="I60" t="n">
-        <v>34.4</v>
+        <v>36.0</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
-        <v>28.0</v>
+        <v>44.0</v>
       </c>
       <c r="M60" t="n">
-        <v>9.6</v>
+        <v>7.0</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>IRS/2026/7395/OPPC</t>
+          <t>IRS/2026/7389/OPPC</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>01 March 2026 08:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>57.0</v>
       </c>
       <c r="H61" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="I61" t="n">
-        <v>3.752</v>
+        <v>6.0</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K61" t="n">
         <v>0.0</v>
       </c>
       <c r="L61" t="n">
-        <v>59.0</v>
+        <v>31.0</v>
       </c>
       <c r="M61" t="n">
-        <v>54.329</v>
+        <v>43.0</v>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S61" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T61" t="n">
+        <v>0.7081</v>
+      </c>
+      <c r="U61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V61" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB61" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>IRS/2026/7396/OPPC</t>
+          <t>IRS/2026/7391/OPPC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G62" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H62" t="n">
-        <v>1.0</v>
+        <v>46.0</v>
       </c>
       <c r="I62" t="n">
-        <v>53.58</v>
+        <v>12.43</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K62" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L62" t="n">
-        <v>57.0</v>
+        <v>42.0</v>
       </c>
       <c r="M62" t="n">
-        <v>19.22</v>
+        <v>46.93</v>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T62" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V62" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB62" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>IRS/2026/7397/OPPC</t>
+          <t>IRS/2026/7392/OPPC</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>03 March 2026 14:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>ELGIN</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
       <c r="H63" t="n">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="I63" t="n">
         <v>44.0</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K63" t="n">
         <v>1.0</v>
       </c>
       <c r="L63" t="n">
-        <v>8.0</v>
+        <v>50.0</v>
       </c>
       <c r="M63" t="n">
-        <v>39.0</v>
+        <v>24.0</v>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>IRS/2026/7398/OPPC</t>
+          <t>IRS/2026/7394/OPPC</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>01 March 2026 00:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G64" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="H64" t="n">
-        <v>35.0</v>
+        <v>51.0</v>
       </c>
       <c r="I64" t="n">
-        <v>1.02</v>
+        <v>34.4</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K64" t="n">
         <v>1.0</v>
       </c>
       <c r="L64" t="n">
-        <v>32.0</v>
+        <v>28.0</v>
       </c>
       <c r="M64" t="n">
-        <v>54.06</v>
+        <v>9.6</v>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T64" t="n">
+        <v>0.1387</v>
+      </c>
+      <c r="U64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V64" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB64" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>IRS/2026/7399/OPPC</t>
+          <t>IRS/2026/7395/OPPC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>19 February 2026 16:37</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G65" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H65" t="n">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
       <c r="I65" t="n">
-        <v>25.12</v>
+        <v>3.752</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K65" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L65" t="n">
-        <v>34.0</v>
+        <v>59.0</v>
       </c>
       <c r="M65" t="n">
-        <v>29.68</v>
+        <v>54.329</v>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>23</t>
-[...47 lines deleted...]
-        <v>0.5</v>
+          <t>25</t>
+        </is>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>IRS/2026/7401/OPPC</t>
+          <t>IRS/2026/7396/OPPC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>05 March 2026 08:00</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
-        <v>28.0</v>
+        <v>1.0</v>
       </c>
       <c r="I66" t="n">
-        <v>6.0</v>
+        <v>53.58</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K66" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L66" t="n">
-        <v>31.0</v>
+        <v>57.0</v>
       </c>
       <c r="M66" t="n">
-        <v>43.0</v>
+        <v>19.22</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>IRS/2026/7402/OPPC</t>
+          <t>IRS/2026/7397/OPPC</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>06 March 2026 08:30</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H67" t="n">
-        <v>50.0</v>
+        <v>39.0</v>
       </c>
       <c r="I67" t="n">
-        <v>4.4</v>
+        <v>44.0</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K67" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L67" t="n">
-        <v>26.0</v>
+        <v>8.0</v>
       </c>
       <c r="M67" t="n">
-        <v>34.8</v>
+        <v>39.0</v>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>IRS/2026/7404/OPPC</t>
+          <t>IRS/2026/7398/OPPC</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>06 March 2026 10:45</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="H68" t="n">
-        <v>50.0</v>
+        <v>35.0</v>
       </c>
       <c r="I68" t="n">
-        <v>44.31</v>
+        <v>1.02</v>
       </c>
       <c r="J68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K68" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="L68" t="n">
-        <v>35.0</v>
+        <v>32.0</v>
       </c>
       <c r="M68" t="n">
-        <v>0.38</v>
+        <v>54.06</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>13</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>IRS/2026/7406/OPPC</t>
+          <t>IRS/2026/7399/OPPC</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>05 March 2026 12:00</t>
+          <t>19 February 2026 16:37</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G69" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="H69" t="n">
-        <v>48.0</v>
+        <v>19.0</v>
       </c>
       <c r="I69" t="n">
-        <v>36.0</v>
+        <v>25.12</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K69" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L69" t="n">
-        <v>44.0</v>
+        <v>34.0</v>
       </c>
       <c r="M69" t="n">
-        <v>7.0</v>
+        <v>29.68</v>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>23</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that table.</t>
         </is>
       </c>
       <c r="T69" t="n">
-        <v>0.1822</v>
+        <v>0.3381</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB69" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC69" t="n">
+        <v>195.0</v>
+      </c>
+      <c r="AD69" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="AE69" t="n">
+        <v>0.5</v>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>IRS/2026/7416/OPPC</t>
+          <t>IRS/2026/7401/OPPC</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>09 March 2026 16:00</t>
+          <t>05 March 2026 08:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G70" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H70" t="n">
-        <v>37.0</v>
+        <v>28.0</v>
       </c>
       <c r="I70" t="n">
-        <v>12.41</v>
+        <v>6.0</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K70" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L70" t="n">
-        <v>18.0</v>
+        <v>31.0</v>
       </c>
       <c r="M70" t="n">
-        <v>25.92</v>
+        <v>43.0</v>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>12</t>
-[...47 lines deleted...]
-        <v>3.0</v>
+          <t>18</t>
+        </is>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>IRS/2026/7417/OPPC</t>
+          <t>IRS/2026/7402/OPPC</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>08 March 2026 21:00</t>
+          <t>06 March 2026 08:30</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H71" t="n">
-        <v>41.0</v>
+        <v>50.0</v>
       </c>
       <c r="I71" t="n">
-        <v>48.3</v>
+        <v>4.4</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K71" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L71" t="n">
-        <v>20.0</v>
+        <v>26.0</v>
       </c>
       <c r="M71" t="n">
-        <v>13.35</v>
+        <v>34.8</v>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>7</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>3</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>IRS/2026/7418/OPPC</t>
+          <t>IRS/2026/7404/OPPC</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>08 March 2026 19:18</t>
+          <t>06 March 2026 10:45</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G72" t="n">
         <v>53.0</v>
       </c>
       <c r="H72" t="n">
         <v>50.0</v>
       </c>
       <c r="I72" t="n">
-        <v>4.4</v>
+        <v>44.31</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K72" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="L72" t="n">
-        <v>26.0</v>
+        <v>35.0</v>
       </c>
       <c r="M72" t="n">
-        <v>34.8</v>
+        <v>0.38</v>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t>Oil in water concentration must not exceed 100mg/L in a single sample</t>
+        </is>
+      </c>
+      <c r="T72" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="U72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V72" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB72" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>IRS/2026/7433/OPPC</t>
+          <t>IRS/2026/7406/OPPC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>14 March 2026 07:30</t>
+          <t>05 March 2026 12:00</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H73" t="n">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="I73" t="n">
-        <v>15.15</v>
+        <v>36.0</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K73" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L73" t="n">
-        <v>10.0</v>
+        <v>44.0</v>
       </c>
       <c r="M73" t="n">
-        <v>41.51</v>
+        <v>7.0</v>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S73" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T73" t="n">
+        <v>0.1822</v>
+      </c>
+      <c r="U73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V73" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB73" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>IRS/2026/7434/OPPC</t>
+          <t>IRS/2026/7416/OPPC</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>14 March 2026 14:30</t>
+          <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H74" t="n">
-        <v>17.0</v>
+        <v>37.0</v>
       </c>
       <c r="I74" t="n">
-        <v>15.15</v>
+        <v>12.41</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K74" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L74" t="n">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="M74" t="n">
-        <v>41.51</v>
+        <v>25.92</v>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>21</t>
-        </is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T74" t="n">
+        <v>0.6499</v>
+      </c>
+      <c r="U74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V74" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC74" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="AD74" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="AE74" t="n">
+        <v>3.0</v>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>IRS/2026/7439/OPPC</t>
+          <t>IRS/2026/7417/OPPC</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>01 March 2026 07:00</t>
+          <t>08 March 2026 21:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G75" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H75" t="n">
-        <v>5.0</v>
+        <v>41.0</v>
       </c>
       <c r="I75" t="n">
-        <v>22.0</v>
+        <v>48.3</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>2.0</v>
       </c>
       <c r="L75" t="n">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="M75" t="n">
-        <v>45.0</v>
+        <v>13.35</v>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
-          <t>Exceeded the maximum concentration of 30 mg/l in one month average.</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T75" t="n">
-        <v>0.0145</v>
+        <v>0.0012</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>IRS/2026/7440/OPPC</t>
+          <t>IRS/2026/7418/OPPC</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>12 March 2026 15:20</t>
+          <t>08 March 2026 19:18</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>53.0</v>
       </c>
       <c r="H76" t="n">
-        <v>5.0</v>
+        <v>50.0</v>
       </c>
       <c r="I76" t="n">
-        <v>22.0</v>
+        <v>4.4</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K76" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L76" t="n">
-        <v>7.0</v>
+        <v>26.0</v>
       </c>
       <c r="M76" t="n">
-        <v>45.0</v>
+        <v>34.8</v>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>26</t>
-[...48 lines deleted...]
-        <v>1.4</v>
+          <t>3</t>
+        </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>IRS/2026/7441/OPPC</t>
+          <t>IRS/2026/7433/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>16 March 2026 07:00</t>
+          <t>14 March 2026 07:30</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G77" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H77" t="n">
-        <v>41.0</v>
+        <v>17.0</v>
       </c>
       <c r="I77" t="n">
-        <v>48.3</v>
+        <v>15.15</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K77" t="n">
         <v>2.0</v>
       </c>
       <c r="L77" t="n">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="M77" t="n">
-        <v>13.35</v>
+        <v>41.51</v>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>IRS/2026/7443/OPPC</t>
+          <t>IRS/2026/7434/OPPC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>20 March 2026 13:35</t>
+          <t>14 March 2026 14:30</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Clyde Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>CLYDE</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G78" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H78" t="n">
-        <v>27.0</v>
+        <v>17.0</v>
       </c>
       <c r="I78" t="n">
-        <v>10.0</v>
+        <v>15.15</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K78" t="n">
         <v>2.0</v>
       </c>
       <c r="L78" t="n">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="M78" t="n">
-        <v>18.0</v>
+        <v>41.51</v>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>IRS/2026/7454/OPPC</t>
+          <t>IRS/2026/7439/OPPC</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>23 March 2026 04:10</t>
+          <t>01 March 2026 07:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G79" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H79" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="I79" t="n">
-        <v>3.752</v>
+        <v>22.0</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K79" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L79" t="n">
-        <v>59.0</v>
+        <v>7.0</v>
       </c>
       <c r="M79" t="n">
-        <v>54.329</v>
+        <v>45.0</v>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30 mg/l in one month average.</t>
+        </is>
+      </c>
+      <c r="T79" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="U79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V79" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB79" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>IRS/2026/7455/OPPC</t>
+          <t>IRS/2026/7440/OPPC</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>23 March 2026 05:15</t>
+          <t>12 March 2026 15:20</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G80" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H80" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="I80" t="n">
-        <v>3.752</v>
+        <v>22.0</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L80" t="n">
-        <v>59.0</v>
+        <v>7.0</v>
       </c>
       <c r="M80" t="n">
-        <v>54.329</v>
+        <v>45.0</v>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>25</t>
-        </is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t>A single OIPW sample result in excess of the maximum concentration of 100mg/l. 
+Sample taken on the 1st March and analysed on the 12th returned a concentration of 130 mg/l.</t>
+        </is>
+      </c>
+      <c r="T80" t="n">
+        <v>0.009</v>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC80" t="n">
+        <v>230.0</v>
+      </c>
+      <c r="AD80" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="AE80" t="n">
+        <v>1.4</v>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>IRS/2026/7460/OPPC</t>
+          <t>IRS/2026/7441/OPPC</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>23 March 2026 04:00</t>
+          <t>16 March 2026 07:00</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G81" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="H81" t="n">
-        <v>51.0</v>
+        <v>41.0</v>
       </c>
       <c r="I81" t="n">
-        <v>34.4</v>
+        <v>48.3</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K81" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L81" t="n">
-        <v>28.0</v>
+        <v>20.0</v>
       </c>
       <c r="M81" t="n">
-        <v>9.6</v>
+        <v>13.35</v>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>IRS/2026/7462/OPPC</t>
+          <t>IRS/2026/7443/OPPC</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>21 March 2026 21:00</t>
+          <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>CLYDE</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>56.0</v>
       </c>
       <c r="H82" t="n">
-        <v>41.0</v>
+        <v>27.0</v>
       </c>
       <c r="I82" t="n">
-        <v>48.3</v>
+        <v>10.0</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K82" t="n">
         <v>2.0</v>
       </c>
       <c r="L82" t="n">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="M82" t="n">
-        <v>13.35</v>
+        <v>18.0</v>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>17</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>IRS/2026/7466/OPPC</t>
+          <t>IRS/2026/7454/OPPC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>25 March 2026 07:30</t>
+          <t>23 March 2026 04:10</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>57.0</v>
       </c>
       <c r="H83" t="n">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="I83" t="n">
-        <v>15.15</v>
+        <v>3.752</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L83" t="n">
-        <v>10.0</v>
+        <v>59.0</v>
       </c>
       <c r="M83" t="n">
-        <v>41.51</v>
+        <v>54.329</v>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>IRS/2026/7479/OPPC</t>
+          <t>IRS/2026/7455/OPPC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>27 March 2026 14:00</t>
+          <t>23 March 2026 05:15</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>57.0</v>
       </c>
       <c r="H84" t="n">
-        <v>28.0</v>
+        <v>11.0</v>
       </c>
       <c r="I84" t="n">
-        <v>6.0</v>
+        <v>3.752</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K84" t="n">
         <v>0.0</v>
       </c>
       <c r="L84" t="n">
-        <v>31.0</v>
+        <v>59.0</v>
       </c>
       <c r="M84" t="n">
-        <v>43.0</v>
+        <v>54.329</v>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>18</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>IRS/2026/7488/OPPC</t>
+          <t>IRS/2026/7460/OPPC</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>30 March 2026 13:43</t>
+          <t>23 March 2026 04:00</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G85" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H85" t="n">
-        <v>43.0</v>
+        <v>51.0</v>
       </c>
       <c r="I85" t="n">
-        <v>55.01</v>
+        <v>34.4</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K85" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L85" t="n">
-        <v>58.0</v>
+        <v>28.0</v>
       </c>
       <c r="M85" t="n">
-        <v>21.78</v>
+        <v>9.6</v>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R85" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S85" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T85" t="n">
+        <v>0.0217</v>
+      </c>
+      <c r="U85" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB85" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>IRS/2026/7490/OPPC</t>
+          <t>IRS/2026/7462/OPPC</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>05 March 2026 00:00</t>
+          <t>21 March 2026 21:00</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Tiffany Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>TIFFANY</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G86" t="n">
-        <v>58.0</v>
+        <v>56.0</v>
       </c>
       <c r="H86" t="n">
-        <v>29.0</v>
+        <v>41.0</v>
       </c>
       <c r="I86" t="n">
-        <v>0.0</v>
+        <v>48.3</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K86" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L86" t="n">
-        <v>16.0</v>
+        <v>20.0</v>
       </c>
       <c r="M86" t="n">
-        <v>0.0</v>
+        <v>13.35</v>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>17</t>
-[...34 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>IRS/2026/7494/OPPC</t>
+          <t>IRS/2026/7466/OPPC</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>01 April 2026 13:00</t>
+          <t>25 March 2026 07:30</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G87" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H87" t="n">
-        <v>41.0</v>
+        <v>17.0</v>
       </c>
       <c r="I87" t="n">
-        <v>48.3</v>
+        <v>15.15</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K87" t="n">
         <v>2.0</v>
       </c>
       <c r="L87" t="n">
-        <v>20.0</v>
+        <v>10.0</v>
       </c>
       <c r="M87" t="n">
-        <v>13.35</v>
+        <v>41.51</v>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>7</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>IRS/2026/7495/OPPC</t>
+          <t>IRS/2026/7479/OPPC</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>01 April 2026 13:30</t>
+          <t>27 March 2026 14:00</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G88" t="n">
         <v>57.0</v>
       </c>
       <c r="H88" t="n">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
       <c r="I88" t="n">
-        <v>15.15</v>
+        <v>6.0</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K88" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L88" t="n">
-        <v>10.0</v>
+        <v>31.0</v>
       </c>
       <c r="M88" t="n">
-        <v>41.51</v>
+        <v>43.0</v>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S88" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T88" t="n">
+        <v>0.0932</v>
+      </c>
+      <c r="U88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V88" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB88" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>IRS/2026/7496/OPPC</t>
+          <t>IRS/2026/7488/OPPC</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>01 April 2026 12:15</t>
+          <t>30 March 2026 13:43</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G89" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H89" t="n">
-        <v>5.0</v>
+        <v>43.0</v>
       </c>
       <c r="I89" t="n">
-        <v>22.0</v>
+        <v>55.01</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K89" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L89" t="n">
-        <v>7.0</v>
+        <v>58.0</v>
       </c>
       <c r="M89" t="n">
-        <v>45.0</v>
+        <v>21.78</v>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>26</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>IRS/2026/7498/OPPC</t>
+          <t>IRS/2026/7490/OPPC</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>01 April 2026 00:01</t>
+          <t>05 March 2026 00:00</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Tiffany Platform</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>TIFFANY</t>
         </is>
       </c>
       <c r="G90" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="H90" t="n">
-        <v>11.0</v>
+        <v>29.0</v>
       </c>
       <c r="I90" t="n">
-        <v>3.752</v>
+        <v>0.0</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K90" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L90" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M90" t="n">
         <v>0.0</v>
       </c>
-      <c r="L90" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S90" t="inlineStr">
+        <is>
+          <t>Condition 4.2</t>
+        </is>
+      </c>
+      <c r="U90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X90" t="inlineStr">
+        <is>
+          <t>Another discharge source</t>
+        </is>
+      </c>
+      <c r="Y90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB90" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>IRS/2026/7500/OPPC</t>
+          <t>IRS/2026/7494/OPPC</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>31 March 2026 23:59</t>
+          <t>01 April 2026 13:00</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G91" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H91" t="n">
-        <v>55.0</v>
+        <v>41.0</v>
       </c>
       <c r="I91" t="n">
-        <v>31.635</v>
+        <v>48.3</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K91" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L91" t="n">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="M91" t="n">
-        <v>34.315</v>
+        <v>13.35</v>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/l</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T91" t="n">
-        <v>0.0108</v>
+        <v>0.1843</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>IRS/2026/7501/OPPC</t>
+          <t>IRS/2026/7495/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>31 March 2026 23:59</t>
+          <t>01 April 2026 13:30</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G92" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="H92" t="n">
-        <v>55.0</v>
+        <v>17.0</v>
       </c>
       <c r="I92" t="n">
-        <v>31.635</v>
+        <v>15.15</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K92" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L92" t="n">
-        <v>17.0</v>
+        <v>10.0</v>
       </c>
       <c r="M92" t="n">
-        <v>34.315</v>
+        <v>41.51</v>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>2</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>21</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>IRS/2026/7502/OPPC</t>
+          <t>IRS/2026/7496/OPPC</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>02 April 2026 08:30</t>
+          <t>01 April 2026 12:15</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G93" t="n">
         <v>53.0</v>
       </c>
       <c r="H93" t="n">
-        <v>50.0</v>
+        <v>5.0</v>
       </c>
       <c r="I93" t="n">
-        <v>4.4</v>
+        <v>22.0</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K93" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L93" t="n">
-        <v>26.0</v>
+        <v>7.0</v>
       </c>
       <c r="M93" t="n">
-        <v>34.8</v>
+        <v>45.0</v>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>26</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>4.1 Table 1 monthly AVERAGE OIW limit - exceeded</t>
+          <t>Exceeded the maximum concentration of 30mg/l in one month</t>
         </is>
       </c>
       <c r="T93" t="n">
-        <v>0.0114</v>
+        <v>0.0227</v>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>IRS/2026/7503/OPPC</t>
+          <t>IRS/2026/7498/OPPC</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>01 April 2026 00:00</t>
+          <t>01 April 2026 00:01</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G94" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H94" t="n">
-        <v>37.0</v>
+        <v>11.0</v>
       </c>
       <c r="I94" t="n">
-        <v>12.41</v>
+        <v>3.752</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K94" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L94" t="n">
-        <v>18.0</v>
+        <v>59.0</v>
       </c>
       <c r="M94" t="n">
-        <v>25.92</v>
+        <v>54.329</v>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>12</t>
-[...9 lines deleted...]
-        <v>3.6</v>
+          <t>25</t>
+        </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>IRS/2026/7504/OPPC</t>
+          <t>IRS/2026/7500/OPPC</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>01 April 2026 08:00</t>
+          <t>31 March 2026 23:59</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G95" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H95" t="n">
-        <v>28.0</v>
+        <v>55.0</v>
       </c>
       <c r="I95" t="n">
-        <v>6.0</v>
+        <v>31.635</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K95" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L95" t="n">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
       <c r="M95" t="n">
-        <v>43.0</v>
+        <v>34.315</v>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S95" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T95" t="n">
+        <v>0.0108</v>
+      </c>
+      <c r="U95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V95" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB95" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>IRS/2026/7505/OPPC</t>
+          <t>IRS/2026/7501/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>28 March 2026 09:00</t>
+          <t>31 March 2026 23:59</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G96" t="n">
-        <v>53.0</v>
+        <v>59.0</v>
       </c>
       <c r="H96" t="n">
-        <v>19.0</v>
+        <v>55.0</v>
       </c>
       <c r="I96" t="n">
-        <v>25.12</v>
+        <v>31.635</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K96" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L96" t="n">
-        <v>34.0</v>
+        <v>17.0</v>
       </c>
       <c r="M96" t="n">
-        <v>29.68</v>
+        <v>34.315</v>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T96" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V96" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB96" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>IRS/2026/7506/OPPC</t>
+          <t>IRS/2026/7502/OPPC</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>01 April 2026 09:00</t>
+          <t>02 April 2026 08:30</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G97" t="n">
         <v>53.0</v>
       </c>
       <c r="H97" t="n">
-        <v>19.0</v>
+        <v>50.0</v>
       </c>
       <c r="I97" t="n">
-        <v>25.12</v>
+        <v>4.4</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K97" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L97" t="n">
-        <v>34.0</v>
+        <v>26.0</v>
       </c>
       <c r="M97" t="n">
-        <v>29.68</v>
+        <v>34.8</v>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S97" t="inlineStr">
+        <is>
+          <t>4.1 Table 1 monthly AVERAGE OIW limit - exceeded</t>
+        </is>
+      </c>
+      <c r="T97" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V97" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB97" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>IRS/2026/7507/OPPC</t>
+          <t>IRS/2026/7503/OPPC</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>01 April 2026 09:00</t>
+          <t>01 April 2026 00:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G98" t="n">
         <v>61.0</v>
       </c>
       <c r="H98" t="n">
         <v>37.0</v>
       </c>
       <c r="I98" t="n">
         <v>12.41</v>
@@ -10414,82 +10452,1881 @@
       <c r="M98" t="n">
         <v>25.92</v>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T98" t="n">
+        <v>0.746</v>
+      </c>
+      <c r="U98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V98" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF98" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>IRS/2026/7504/OPPC</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>01 April 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G99" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H99" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I99" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K99" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L99" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M99" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>IRS/2026/7505/OPPC</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>28 March 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G100" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H100" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I100" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J100" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K100" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L100" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M100" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O100" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AF100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>IRS/2026/7506/OPPC</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>01 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G101" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H101" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I101" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K101" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L101" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M101" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O101" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="AF101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>IRS/2026/7507/OPPC</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>01 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G102" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H102" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I102" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J102" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K102" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L102" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M102" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R102" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S102" t="inlineStr">
+        <is>
           <t>4 Discharge Conditions</t>
         </is>
       </c>
-      <c r="T98" t="n">
+      <c r="T102" t="n">
         <v>4.0E-4</v>
       </c>
-      <c r="U98" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V98" t="inlineStr">
+      <c r="U102" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V102" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
-      <c r="W98" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AF98" t="inlineStr">
+      <c r="W102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>IRS/2026/7509/OPPC</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>01 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G103" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H103" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I103" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J103" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K103" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L103" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M103" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>IRS/2026/7510/OPPC</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>01 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G104" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H104" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I104" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J104" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K104" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L104" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M104" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S104" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T104" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V104" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>IRS/2026/7513/OPPC</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>01 April 2026 06:30</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G105" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H105" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I105" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J105" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K105" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L105" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M105" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R105" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S105" t="inlineStr">
+        <is>
+          <t>The permit breach is that we have to take 1 sample per month from PWRI C-PUG sample liquids being injected into the well.</t>
+        </is>
+      </c>
+      <c r="U105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y105" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z105" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>IRS/2026/7515/OPPC</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>04 April 2026 21:41</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G106" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H106" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I106" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J106" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K106" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L106" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M106" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="R106" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S106" t="inlineStr">
+        <is>
+          <t>During process restart Oil in water overboard discharge breached the limit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T106" t="n">
+        <v>0.2034</v>
+      </c>
+      <c r="U106" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V106" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>IRS/2026/7525/OPPC</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>06 April 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G107" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H107" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I107" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J107" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K107" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L107" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M107" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>IRS/2026/7527/OPPC</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>05 April 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="G108" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H108" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I108" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="J108" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K108" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L108" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M108" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t>A sample shall be collected from the Gravity Base Tank (GBT) (Displacement) (Table 1) as per the sampling frequency stated in Table 2 (Bi-monthly).</t>
+        </is>
+      </c>
+      <c r="U108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z108" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>IRS/2026/7529/OPPC</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>07 April 2026 14:45</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G109" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H109" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I109" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J109" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K109" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L109" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M109" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>IRS/2026/7533/OPPC</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>08 April 2026 06:00</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G110" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H110" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I110" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="J110" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K110" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L110" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M110" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T110" t="n">
+        <v>0.1044</v>
+      </c>
+      <c r="U110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V110" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>IRS/2026/7534/OPPC</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>10 April 2026 06:16</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G111" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H111" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I111" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J111" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K111" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L111" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M111" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>IRS/2026/7535/OPPC</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>09 April 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G112" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H112" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I112" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J112" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K112" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L112" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M112" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R112" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S112" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T112" t="n">
+        <v>2.0365</v>
+      </c>
+      <c r="U112" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V112" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>IRS/2026/7548/OPPC</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>20 February 2026 14:53</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Leman AD1 Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G113" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H113" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I113" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J113" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K113" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L113" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M113" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R113" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t>Exceeded the average oil on sand discharge of concentration of 10,000 mg/kg when performing a sand dump.</t>
+        </is>
+      </c>
+      <c r="T113" t="n">
+        <v>0.0659</v>
+      </c>
+      <c r="U113" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>IRS/2026/7552/OPPC</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>14 April 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G114" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H114" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I114" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J114" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K114" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L114" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M114" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>IRS/2026/7556/OPPC</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>13 April 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G115" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H115" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I115" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K115" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L115" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M115" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R115" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S115" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T115" t="n">
+        <v>0.0611</v>
+      </c>
+      <c r="U115" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V115" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>IRS/2026/7557/OPPC</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>14 April 2026 11:45</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>ERSKINE</t>
+        </is>
+      </c>
+      <c r="G116" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H116" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I116" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K116" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L116" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M116" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="AF116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>IRS/2026/7563/OPPC</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>15 April 2026 19:40</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Buzzard Production Platform</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="G117" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H117" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I117" t="n">
+        <v>53.88</v>
+      </c>
+      <c r="J117" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K117" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L117" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M117" t="n">
+        <v>21.95</v>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="R117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t>4.1 and Table 1</t>
+        </is>
+      </c>
+      <c r="T117" t="n">
+        <v>0.0143</v>
+      </c>
+      <c r="U117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V117" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>