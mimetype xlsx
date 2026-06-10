--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF117"/>
+  <dimension ref="A2:AF146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -622,387 +622,387 @@
       <c r="Z1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>IRS/2026/7565/OPPC</t>
+          <t>IRS/2026/7685/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>16 April 2026 10:00</t>
+          <t>11 May 2026 17:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>56.0</v>
+        <v>60.0</v>
       </c>
       <c r="H2" t="n">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="I2" t="n">
-        <v>48.3</v>
+        <v>36.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K2" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L2" t="n">
-        <v>20.0</v>
+        <v>44.0</v>
       </c>
       <c r="M2" t="n">
-        <v>13.35</v>
+        <v>7.0</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>IRS/2026/7581/OPPC</t>
+          <t>IRS/2026/7686/OPPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>19 April 2026 08:00</t>
+          <t>11 May 2026 12:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H3" t="n">
-        <v>28.0</v>
+        <v>48.0</v>
       </c>
       <c r="I3" t="n">
-        <v>6.0</v>
+        <v>36.0</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K3" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L3" t="n">
-        <v>31.0</v>
+        <v>44.0</v>
       </c>
       <c r="M3" t="n">
-        <v>43.0</v>
+        <v>7.0</v>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T3" t="n">
-        <v>0.0387</v>
+        <v>0.0402</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>IRS/2026/7584/OPPC</t>
+          <t>IRS/2026/7687/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>20 April 2026 12:30</t>
+          <t>12 May 2026 11:40</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G4" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H4" t="n">
-        <v>39.0</v>
+        <v>50.0</v>
       </c>
       <c r="I4" t="n">
-        <v>44.0</v>
+        <v>44.31</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K4" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="L4" t="n">
-        <v>8.0</v>
+        <v>35.0</v>
       </c>
       <c r="M4" t="n">
-        <v>39.0</v>
+        <v>0.38</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>IRS/2026/7588/OPPC</t>
+          <t>IRS/2026/7689/OPPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>20 April 2026 09:00</t>
+          <t>09 May 2026 04:25</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Forties FD Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
       <c r="H5" t="n">
-        <v>43.0</v>
+        <v>11.0</v>
       </c>
       <c r="I5" t="n">
-        <v>20.65</v>
+        <v>3.752</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K5" t="n">
         <v>0.0</v>
       </c>
       <c r="L5" t="n">
-        <v>54.0</v>
+        <v>59.0</v>
       </c>
       <c r="M5" t="n">
-        <v>11.22</v>
+        <v>54.329</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AC5" t="n">
-        <v>24.0</v>
+        <v>40.0</v>
       </c>
       <c r="AD5" t="n">
-        <v>14.0</v>
+        <v>17.0</v>
       </c>
       <c r="AE5" t="n">
-        <v>0.8</v>
+        <v>0.7</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7148/OPPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>31 December 2025 12:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
@@ -8422,51 +8422,51 @@
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2026/7433/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>14 March 2026 07:30</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>ERSKINE</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>57.0</v>
       </c>
@@ -8481,67 +8481,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K77" t="n">
         <v>2.0</v>
       </c>
       <c r="L77" t="n">
         <v>10.0</v>
       </c>
       <c r="M77" t="n">
         <v>41.51</v>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>21</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T77" t="n">
+        <v>0.0593</v>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V77" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB77" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2026/7434/OPPC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>14 March 2026 14:30</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>LOMOND</t>
         </is>
       </c>
       <c r="G78" t="n">
         <v>57.0</v>
       </c>
@@ -8556,50 +8594,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K78" t="n">
         <v>2.0</v>
       </c>
       <c r="L78" t="n">
         <v>10.0</v>
       </c>
       <c r="M78" t="n">
         <v>41.51</v>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
           <t>21</t>
+        </is>
+      </c>
+      <c r="R78" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S78" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T78" t="n">
+        <v>0.0335</v>
+      </c>
+      <c r="U78" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V78" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB78" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2026/7439/OPPC</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>01 March 2026 07:00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
@@ -8883,51 +8959,51 @@
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2026/7443/OPPC</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>56.0</v>
       </c>
@@ -8942,50 +9018,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K82" t="n">
         <v>2.0</v>
       </c>
       <c r="L82" t="n">
         <v>17.0</v>
       </c>
       <c r="M82" t="n">
         <v>18.0</v>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>17</t>
+        </is>
+      </c>
+      <c r="R82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t>max conc</t>
+        </is>
+      </c>
+      <c r="T82" t="n">
+        <v>8.0E-4</v>
+      </c>
+      <c r="U82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V82" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB82" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2026/7454/OPPC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>23 March 2026 04:10</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -9296,51 +9410,51 @@
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2026/7466/OPPC</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>25 March 2026 07:30</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>LOMOND</t>
         </is>
       </c>
       <c r="G87" t="n">
         <v>57.0</v>
       </c>
@@ -9355,50 +9469,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K87" t="n">
         <v>2.0</v>
       </c>
       <c r="L87" t="n">
         <v>10.0</v>
       </c>
       <c r="M87" t="n">
         <v>41.51</v>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>21</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T87" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V87" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2026/7479/OPPC</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>27 March 2026 14:00</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
@@ -9782,51 +9934,51 @@
       </c>
       <c r="Y91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2026/7495/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>01 April 2026 13:30</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>LOMOND</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>57.0</v>
       </c>
@@ -9841,50 +9993,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K92" t="n">
         <v>2.0</v>
       </c>
       <c r="L92" t="n">
         <v>10.0</v>
       </c>
       <c r="M92" t="n">
         <v>41.51</v>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
           <t>21</t>
+        </is>
+      </c>
+      <c r="R92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S92" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T92" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB92" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>IRS/2026/7496/OPPC</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>01 April 2026 12:15</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
@@ -12108,51 +12298,51 @@
       </c>
       <c r="Y115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7557/OPPC</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>14 April 2026 11:45</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>ERSKINE</t>
         </is>
       </c>
       <c r="G116" t="n">
         <v>57.0</v>
       </c>
@@ -12167,50 +12357,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K116" t="n">
         <v>2.0</v>
       </c>
       <c r="L116" t="n">
         <v>10.0</v>
       </c>
       <c r="M116" t="n">
         <v>41.51</v>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>21</t>
+        </is>
+      </c>
+      <c r="R116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T116" t="n">
+        <v>0.0073</v>
+      </c>
+      <c r="U116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V116" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB116" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7563/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>15 April 2026 19:40</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -12283,50 +12511,2516 @@
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>IRS/2026/7565/OPPC</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>16 April 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G118" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H118" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I118" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K118" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L118" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M118" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>IRS/2026/7581/OPPC</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>19 April 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G119" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H119" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I119" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K119" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L119" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M119" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T119" t="n">
+        <v>0.0387</v>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>IRS/2026/7584/OPPC</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>20 April 2026 12:30</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="G120" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H120" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="I120" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K120" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L120" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M120" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="AF120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>IRS/2026/7588/OPPC</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>20 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Forties FD Platform</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G121" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H121" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I121" t="n">
+        <v>20.65</v>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K121" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L121" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="M121" t="n">
+        <v>11.22</v>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AC121" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="AD121" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="AE121" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="AF121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>IRS/2026/7596/OPPC</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>23 April 2026 02:00</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G122" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H122" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I122" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K122" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L122" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M122" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R122" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T122" t="n">
+        <v>0.0409</v>
+      </c>
+      <c r="U122" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V122" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>IRS/2026/7597/OPPC</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>20 March 2026 13:35</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Clyde Platform</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>CLYDE</t>
+        </is>
+      </c>
+      <c r="G123" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H123" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I123" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K123" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L123" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M123" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="AF123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>IRS/2026/7610/OPPC</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>24 April 2026 14:15</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G124" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H124" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I124" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="J124" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K124" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L124" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M124" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R124" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S124" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T124" t="n">
+        <v>0.1028</v>
+      </c>
+      <c r="U124" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V124" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>IRS/2026/7612/OPPC</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>28 April 2026 02:58</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G125" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H125" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I125" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K125" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L125" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M125" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O125" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>IRS/2026/7613/OPPC</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>28 April 2026 04:18</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G126" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H126" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I126" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K126" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L126" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M126" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O126" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>IRS/2026/7616/OPPC</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>28 April 2026 20:12</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G127" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H127" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I127" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K127" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L127" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M127" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O127" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>IRS/2026/7617/OPPC</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>28 April 2026 22:00</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G128" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H128" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I128" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K128" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L128" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M128" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O128" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>IRS/2026/7618/OPPC</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>29 April 2026 04:00</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G129" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H129" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I129" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K129" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L129" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M129" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>IRS/2026/7621/OPPC</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>29 April 2026 13:45</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G130" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H130" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I130" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K130" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L130" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M130" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>IRS/2026/7622/OPPC</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>29 April 2026 05:00</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G131" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H131" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I131" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K131" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L131" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M131" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O131" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S131" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T131" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="U131" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V131" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>IRS/2026/7627/OPPC</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>29 April 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Forties FC Platform</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G132" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H132" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I132" t="n">
+        <v>37.03</v>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K132" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L132" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M132" t="n">
+        <v>50.74</v>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>IRS/2026/7629/OPPC</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>01 May 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G133" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H133" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I133" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K133" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L133" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M133" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O133" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>IRS/2026/7630/OPPC</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>30 April 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G134" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H134" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I134" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K134" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L134" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M134" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O134" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R134" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S134" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T134" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="U134" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V134" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>IRS/2026/7633/OPPC</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>01 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G135" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H135" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I135" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K135" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L135" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M135" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O135" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>IRS/2026/7641/OPPC</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>01 May 2026 00:01</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G136" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H136" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I136" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J136" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K136" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L136" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M136" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O136" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>IRS/2026/7642/OPPC</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>01 May 2026 09:30</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>FLEMING</t>
+        </is>
+      </c>
+      <c r="G137" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H137" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I137" t="n">
+        <v>26.76</v>
+      </c>
+      <c r="J137" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K137" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L137" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M137" t="n">
+        <v>42.26</v>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O137" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T137" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="U137" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>IRS/2026/7643/OPPC</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>02 May 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G138" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H138" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I138" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K138" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L138" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M138" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O138" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AC138" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="AD138" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AE138" t="n">
+        <v>2.1</v>
+      </c>
+      <c r="AF138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>IRS/2026/7645/OPPC</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>05 May 2026 09:25</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="G139" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H139" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I139" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K139" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L139" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M139" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O139" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>IRS/2026/7648/OPPC</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>04 May 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G140" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H140" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I140" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K140" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L140" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M140" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O140" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AC140" t="n">
+        <v>260.0</v>
+      </c>
+      <c r="AD140" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AE140" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="AF140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>IRS/2026/7652/OPPC</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>05 May 2026 04:30</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G141" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H141" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I141" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K141" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L141" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M141" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O141" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>IRS/2026/7663/OPPC</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>05 May 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Auk A Platform</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>AUK</t>
+        </is>
+      </c>
+      <c r="G142" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H142" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="I142" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K142" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L142" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M142" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O142" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="R142" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S142" t="inlineStr">
+        <is>
+          <t>Table 2 - Bi-Annual Produced Water Sampling and Analysis
+Section of the Department's Sampling and Analysis Methodology</t>
+        </is>
+      </c>
+      <c r="U142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y142" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z142" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>IRS/2026/7665/OPPC</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>07 May 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G143" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H143" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I143" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K143" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L143" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M143" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O143" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>IRS/2026/7666/OPPC</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>07 May 2026 12:30</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G144" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H144" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I144" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K144" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L144" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M144" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O144" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P144" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>IRS/2026/7676/OPPC</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>08 May 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G145" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H145" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I145" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K145" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L145" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M145" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O145" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>IRS/2026/7684/OPPC</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>03 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Andrew Platform</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>ANDREW</t>
+        </is>
+      </c>
+      <c r="G146" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H146" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I146" t="n">
+        <v>51.122</v>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K146" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L146" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="M146" t="n">
+        <v>15.552</v>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AF146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>