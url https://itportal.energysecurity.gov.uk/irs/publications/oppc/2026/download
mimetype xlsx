--- v5 (2026-06-10)
+++ v6 (2026-07-21)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF146"/>
+  <dimension ref="A2:AF180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -622,249 +622,287 @@
       <c r="Z1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="AC1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="AD1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="AE1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="AF1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>IRS/2026/7685/OPPC</t>
+          <t>IRS/2026/7148/OPPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>11 May 2026 17:30</t>
+          <t>31 December 2025 12:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>BERYL</t>
         </is>
       </c>
       <c r="G2" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="H2" t="n">
-        <v>48.0</v>
+        <v>36.0</v>
       </c>
       <c r="I2" t="n">
-        <v>36.0</v>
+        <v>37.23</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K2" t="n">
         <v>1.0</v>
       </c>
       <c r="L2" t="n">
-        <v>44.0</v>
+        <v>30.0</v>
       </c>
       <c r="M2" t="n">
-        <v>7.0</v>
+        <v>45.87</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>Condition 4</t>
+        </is>
+      </c>
+      <c r="T2" t="n">
+        <v>0.0092</v>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>IRS/2026/7686/OPPC</t>
+          <t>IRS/2026/7149/OPPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>11 May 2026 12:00</t>
+          <t>01 January 2026 00:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G3" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H3" t="n">
-        <v>48.0</v>
+        <v>1.0</v>
       </c>
       <c r="I3" t="n">
-        <v>36.0</v>
+        <v>53.58</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K3" t="n">
         <v>1.0</v>
       </c>
       <c r="L3" t="n">
-        <v>44.0</v>
+        <v>57.0</v>
       </c>
       <c r="M3" t="n">
-        <v>7.0</v>
+        <v>19.22</v>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>Platform Exceeded Avg Monthly OIWOB concentration of 30mg/l</t>
         </is>
       </c>
       <c r="T3" t="n">
-        <v>0.0402</v>
+        <v>0.1339</v>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>IRS/2026/7687/OPPC</t>
+          <t>IRS/2026/7154/OPPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>12 May 2026 11:40</t>
+          <t>04 December 2025 15:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>53.0</v>
       </c>
       <c r="H4" t="n">
         <v>50.0</v>
       </c>
       <c r="I4" t="n">
         <v>44.31</v>
@@ -874,1402 +912,1478 @@
           <t>North</t>
         </is>
       </c>
       <c r="K4" t="n">
         <v>3.0</v>
       </c>
       <c r="L4" t="n">
         <v>35.0</v>
       </c>
       <c r="M4" t="n">
         <v>0.38</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>We have been unable to sample H2 Bi-annual produced water. The current tank level is at its normal operating range low level. Its contents will have been sat stagnant for 4 months, and we are unlikely to increase the volume much after restart to discharge a representative sample. Now year end has rolled over, this is confirmed as no further volume produced.</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>IRS/2026/7689/OPPC</t>
+          <t>IRS/2026/7155/OPPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>09 May 2026 04:25</t>
+          <t>28 May 2025 08:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G5" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H5" t="n">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="I5" t="n">
-        <v>3.752</v>
+        <v>25.12</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K5" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L5" t="n">
-        <v>59.0</v>
+        <v>34.0</v>
       </c>
       <c r="M5" t="n">
-        <v>54.329</v>
+        <v>29.68</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>4. Discharge Conditions - 4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T5" t="n">
+        <v>0.1293</v>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC5" t="n">
-        <v>40.0</v>
+        <v>343.0</v>
       </c>
       <c r="AD5" t="n">
-        <v>17.0</v>
+        <v>21.0</v>
       </c>
       <c r="AE5" t="n">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="AF5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>IRS/2026/7148/OPPC</t>
+          <t>IRS/2026/7160/OPPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>31 December 2025 12:00</t>
+          <t>02 January 2026 10:30</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>APACHE BERYL I LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Beryl B Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>BERYL</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G6" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H6" t="n">
-        <v>36.0</v>
+        <v>41.0</v>
       </c>
       <c r="I6" t="n">
-        <v>37.23</v>
+        <v>48.3</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K6" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L6" t="n">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="M6" t="n">
-        <v>45.87</v>
+        <v>13.35</v>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O6" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
-          <t>Condition 4</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T6" t="n">
-        <v>0.0092</v>
+        <v>0.2086</v>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V6" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>IRS/2026/7149/OPPC</t>
+          <t>IRS/2026/7161/OPPC</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>01 January 2026 00:00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>ADURA ENERGY LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G7" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H7" t="n">
-        <v>1.0</v>
+        <v>51.0</v>
       </c>
       <c r="I7" t="n">
-        <v>53.58</v>
+        <v>24.42</v>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K7" t="n">
         <v>1.0</v>
       </c>
       <c r="L7" t="n">
-        <v>57.0</v>
+        <v>28.0</v>
       </c>
       <c r="M7" t="n">
-        <v>19.22</v>
+        <v>8.73</v>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O7" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S7" t="inlineStr">
         <is>
-          <t>Platform Exceeded Avg Monthly OIWOB concentration of 30mg/l</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T7" t="n">
-        <v>0.1339</v>
+        <v>0.5705</v>
       </c>
       <c r="U7" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>IRS/2026/7154/OPPC</t>
+          <t>IRS/2026/7162/OPPC</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>04 December 2025 15:30</t>
+          <t>16 December 2025 09:21</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G8" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H8" t="n">
-        <v>50.0</v>
+        <v>46.0</v>
       </c>
       <c r="I8" t="n">
-        <v>44.31</v>
+        <v>12.43</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K8" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="L8" t="n">
-        <v>35.0</v>
+        <v>42.0</v>
       </c>
       <c r="M8" t="n">
-        <v>0.38</v>
+        <v>46.93</v>
       </c>
       <c r="N8" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O8" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S8" t="inlineStr">
         <is>
-          <t>We have been unable to sample H2 Bi-annual produced water. The current tank level is at its normal operating range low level. Its contents will have been sat stagnant for 4 months, and we are unlikely to increase the volume much after restart to discharge a representative sample. Now year end has rolled over, this is confirmed as no further volume produced.</t>
-        </is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T8" t="n">
+        <v>3.0E-4</v>
       </c>
       <c r="U8" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y8" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>IRS/2026/7155/OPPC</t>
+          <t>IRS/2026/7166/OPPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>28 May 2025 08:00</t>
+          <t>31 December 2025 23:05</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="G9" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H9" t="n">
-        <v>19.0</v>
+        <v>48.0</v>
       </c>
       <c r="I9" t="n">
-        <v>25.12</v>
+        <v>53.88</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K9" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L9" t="n">
-        <v>34.0</v>
+        <v>58.0</v>
       </c>
       <c r="M9" t="n">
-        <v>29.68</v>
+        <v>21.95</v>
       </c>
       <c r="N9" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
-          <t>4. Discharge Conditions - 4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
-[...3 lines deleted...]
-        <v>0.1293</v>
+          <t>Condition 4.3 and Table 2</t>
+        </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Monthly average concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y9" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB9" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...9 lines deleted...]
-        <v>0.5</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>IRS/2026/7160/OPPC</t>
+          <t>IRS/2026/7167/OPPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>02 January 2026 10:30</t>
+          <t>05 January 2026 12:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G10" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H10" t="n">
-        <v>41.0</v>
+        <v>55.0</v>
       </c>
       <c r="I10" t="n">
-        <v>48.3</v>
+        <v>31.635</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K10" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L10" t="n">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="M10" t="n">
-        <v>13.35</v>
+        <v>34.315</v>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O10" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T10" t="n">
-        <v>0.2086</v>
+        <v>0.0217</v>
       </c>
       <c r="U10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>IRS/2026/7161/OPPC</t>
+          <t>IRS/2026/7168/OPPC</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>01 January 2026 00:00</t>
+          <t>05 January 2026 12:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G11" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="H11" t="n">
-        <v>51.0</v>
+        <v>55.0</v>
       </c>
       <c r="I11" t="n">
-        <v>24.42</v>
+        <v>31.635</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K11" t="n">
         <v>1.0</v>
       </c>
       <c r="L11" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="M11" t="n">
-        <v>8.73</v>
+        <v>34.315</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S11" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T11" t="n">
-        <v>0.5705</v>
+        <v>0.1299</v>
       </c>
       <c r="U11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>IRS/2026/7162/OPPC</t>
+          <t>IRS/2026/7171/OPPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>16 December 2025 09:21</t>
+          <t>01 January 2026 02:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="G12" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H12" t="n">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="I12" t="n">
-        <v>12.43</v>
+        <v>53.88</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K12" t="n">
         <v>0.0</v>
       </c>
       <c r="L12" t="n">
-        <v>42.0</v>
+        <v>58.0</v>
       </c>
       <c r="M12" t="n">
-        <v>46.93</v>
+        <v>21.95</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>4.1 and Table 1</t>
         </is>
       </c>
       <c r="T12" t="n">
-        <v>3.0E-4</v>
+        <v>0.2487</v>
       </c>
       <c r="U12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>IRS/2026/7166/OPPC</t>
+          <t>IRS/2026/7176/OPPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>31 December 2025 23:05</t>
+          <t>09 January 2026 00:01</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G13" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H13" t="n">
-        <v>48.0</v>
+        <v>37.0</v>
       </c>
       <c r="I13" t="n">
-        <v>53.88</v>
+        <v>12.45</v>
       </c>
       <c r="J13" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K13" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L13" t="n">
-        <v>58.0</v>
+        <v>18.0</v>
       </c>
       <c r="M13" t="n">
-        <v>21.95</v>
+        <v>25.96</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
-          <t>Condition 4.3 and Table 2</t>
-        </is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T13" t="n">
+        <v>0.0056</v>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y13" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB13" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC13" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AE13" t="n">
+        <v>2.2</v>
       </c>
       <c r="AF13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>IRS/2026/7167/OPPC</t>
+          <t>IRS/2026/7186/OPPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>05 January 2026 12:00</t>
+          <t>11 January 2026 12:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G14" t="n">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="H14" t="n">
-        <v>55.0</v>
+        <v>48.0</v>
       </c>
       <c r="I14" t="n">
-        <v>31.635</v>
+        <v>36.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K14" t="n">
         <v>1.0</v>
       </c>
       <c r="L14" t="n">
-        <v>17.0</v>
+        <v>44.0</v>
       </c>
       <c r="M14" t="n">
-        <v>34.315</v>
+        <v>7.0</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
           <t>9</t>
         </is>
       </c>
-      <c r="P14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T14" t="n">
-        <v>0.0217</v>
+        <v>9.0E-4</v>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>IRS/2026/7168/OPPC</t>
+          <t>IRS/2026/7191/OPPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>05 January 2026 12:00</t>
+          <t>09 January 2026 09:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G15" t="n">
-        <v>59.0</v>
+        <v>60.0</v>
       </c>
       <c r="H15" t="n">
-        <v>55.0</v>
+        <v>51.0</v>
       </c>
       <c r="I15" t="n">
-        <v>31.635</v>
+        <v>34.4</v>
       </c>
       <c r="J15" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K15" t="n">
         <v>1.0</v>
       </c>
       <c r="L15" t="n">
-        <v>17.0</v>
+        <v>28.0</v>
       </c>
       <c r="M15" t="n">
-        <v>34.315</v>
+        <v>9.6</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S15" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T15" t="n">
-        <v>0.1299</v>
+        <v>0.2143</v>
       </c>
       <c r="U15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>IRS/2026/7171/OPPC</t>
+          <t>IRS/2026/7192/OPPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>01 January 2026 02:00</t>
+          <t>13 January 2026 10:03</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G16" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H16" t="n">
-        <v>48.0</v>
+        <v>21.0</v>
       </c>
       <c r="I16" t="n">
-        <v>53.88</v>
+        <v>24.0</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K16" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L16" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M16" t="n">
         <v>0.0</v>
       </c>
-      <c r="L16" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
           <t>20</t>
         </is>
       </c>
-      <c r="P16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S16" t="inlineStr">
         <is>
-          <t>4.1 and Table 1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T16" t="n">
-        <v>0.2487</v>
+        <v>0.0021</v>
       </c>
       <c r="U16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>IRS/2026/7176/OPPC</t>
+          <t>IRS/2026/7193/OPPC</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>09 January 2026 00:01</t>
+          <t>12 January 2026 09:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>61.0</v>
       </c>
       <c r="H17" t="n">
         <v>37.0</v>
       </c>
       <c r="I17" t="n">
         <v>12.45</v>
@@ -2288,3728 +2402,3643 @@
       <c r="M17" t="n">
         <v>25.96</v>
       </c>
       <c r="N17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4 Discharge Conditions</t>
         </is>
       </c>
       <c r="T17" t="n">
-        <v>0.0056</v>
+        <v>1.8198</v>
       </c>
       <c r="U17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB17" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...9 lines deleted...]
-        <v>2.2</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>IRS/2026/7186/OPPC</t>
+          <t>IRS/2026/7202/OPPC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>11 January 2026 12:00</t>
+          <t>15 January 2026 17:00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>FLEMING</t>
         </is>
       </c>
       <c r="G18" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H18" t="n">
-        <v>48.0</v>
+        <v>57.0</v>
       </c>
       <c r="I18" t="n">
-        <v>36.0</v>
+        <v>26.76</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K18" t="n">
         <v>1.0</v>
       </c>
       <c r="L18" t="n">
-        <v>44.0</v>
+        <v>50.0</v>
       </c>
       <c r="M18" t="n">
-        <v>7.0</v>
+        <v>42.26</v>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>5</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S18" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T18" t="n">
-        <v>9.0E-4</v>
+        <v>0.0045</v>
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>IRS/2026/7191/OPPC</t>
+          <t>IRS/2026/7212/OPPC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>09 January 2026 09:00</t>
+          <t>19 January 2026 04:40</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Triton FPSO</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>GUILLEMOT WEST</t>
         </is>
       </c>
       <c r="G19" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H19" t="n">
-        <v>51.0</v>
+        <v>5.0</v>
       </c>
       <c r="I19" t="n">
-        <v>34.4</v>
+        <v>2.1</v>
       </c>
       <c r="J19" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K19" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="n">
-        <v>28.0</v>
+        <v>53.0</v>
       </c>
       <c r="M19" t="n">
-        <v>9.6</v>
+        <v>32.8</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Maximum concentration of oil in produced water discharged from slops &gt; 100 mg/l</t>
         </is>
       </c>
       <c r="T19" t="n">
-        <v>0.2143</v>
+        <v>0.0045</v>
       </c>
       <c r="U19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>IRS/2026/7192/OPPC</t>
+          <t>IRS/2026/7221/OPPC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>13 January 2026 10:03</t>
+          <t>21 January 2026 18:45</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Glen Lyon FPSO</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G20" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H20" t="n">
-        <v>21.0</v>
+        <v>17.0</v>
       </c>
       <c r="I20" t="n">
-        <v>24.0</v>
+        <v>15.15</v>
       </c>
       <c r="J20" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K20" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="L20" t="n">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
       <c r="M20" t="n">
-        <v>0.0</v>
+        <v>41.51</v>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T20" t="n">
-        <v>0.0021</v>
+        <v>0.0072</v>
       </c>
       <c r="U20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>IRS/2026/7193/OPPC</t>
+          <t>IRS/2026/7259/OPPC</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>12 January 2026 09:00</t>
+          <t>31 January 2026 13:30</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G21" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H21" t="n">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="I21" t="n">
-        <v>12.45</v>
+        <v>15.15</v>
       </c>
       <c r="J21" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K21" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L21" t="n">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="M21" t="n">
-        <v>25.96</v>
+        <v>41.51</v>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T21" t="n">
-        <v>1.8198</v>
+        <v>0.0139</v>
       </c>
       <c r="U21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V21" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>IRS/2026/7202/OPPC</t>
+          <t>IRS/2026/7261/OPPC</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>15 January 2026 17:00</t>
+          <t>31 January 2026 14:00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>FLEMING</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
-        <v>57.0</v>
+        <v>17.0</v>
       </c>
       <c r="I22" t="n">
-        <v>26.76</v>
+        <v>15.15</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K22" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L22" t="n">
-        <v>50.0</v>
+        <v>10.0</v>
       </c>
       <c r="M22" t="n">
-        <v>42.26</v>
+        <v>41.51</v>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S22" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T22" t="n">
-        <v>0.0045</v>
+        <v>0.0089</v>
       </c>
       <c r="U22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V22" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>IRS/2026/7212/OPPC</t>
+          <t>IRS/2026/7262/OPPC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>19 January 2026 04:40</t>
+          <t>31 January 2026 00:00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Triton FPSO</t>
+          <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>GUILLEMOT WEST</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="G23" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H23" t="n">
-        <v>5.0</v>
+        <v>46.0</v>
       </c>
       <c r="I23" t="n">
-        <v>2.1</v>
+        <v>58.0</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K23" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L23" t="n">
-        <v>53.0</v>
+        <v>6.0</v>
       </c>
       <c r="M23" t="n">
-        <v>32.8</v>
+        <v>38.0</v>
       </c>
       <c r="N23" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
-          <t>Maximum concentration of oil in produced water discharged from slops &gt; 100 mg/l</t>
+          <t>Discharge conditions - 4.1</t>
         </is>
       </c>
       <c r="T23" t="n">
-        <v>0.0045</v>
+        <v>0.002</v>
       </c>
       <c r="U23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V23" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>IRS/2026/7221/OPPC</t>
+          <t>IRS/2026/7264/OPPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>21 January 2026 18:45</t>
+          <t>02 February 2026 09:00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>57.0</v>
       </c>
       <c r="H24" t="n">
         <v>17.0</v>
       </c>
       <c r="I24" t="n">
         <v>15.15</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K24" t="n">
         <v>2.0</v>
       </c>
       <c r="L24" t="n">
         <v>10.0</v>
       </c>
       <c r="M24" t="n">
         <v>41.51</v>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>4.1.</t>
         </is>
       </c>
       <c r="T24" t="n">
-        <v>0.0072</v>
+        <v>0.0044</v>
       </c>
       <c r="U24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V24" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>IRS/2026/7259/OPPC</t>
+          <t>IRS/2026/7265/OPPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>31 January 2026 13:30</t>
+          <t>02 February 2026 09:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>57.0</v>
       </c>
       <c r="H25" t="n">
         <v>17.0</v>
       </c>
       <c r="I25" t="n">
         <v>15.15</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K25" t="n">
         <v>2.0</v>
       </c>
       <c r="L25" t="n">
         <v>10.0</v>
       </c>
       <c r="M25" t="n">
         <v>41.51</v>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
-          <t>4.1</t>
-[...3 lines deleted...]
-        <v>0.0139</v>
+          <t>4.3</t>
+        </is>
       </c>
       <c r="U25" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Maximum concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z25" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>IRS/2026/7261/OPPC</t>
+          <t>IRS/2026/7266/OPPC</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>31 January 2026 14:00</t>
+          <t>02 February 2026 12:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G26" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H26" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K26" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L26" t="n">
         <v>17.0</v>
       </c>
-      <c r="I26" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="M26" t="n">
-        <v>41.51</v>
+        <v>34.315</v>
       </c>
       <c r="N26" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T26" t="n">
-        <v>0.0089</v>
+        <v>0.0185</v>
       </c>
       <c r="U26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V26" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Average concentration for the operation</t>
         </is>
       </c>
       <c r="W26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>IRS/2026/7262/OPPC</t>
+          <t>IRS/2026/7270/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>31 January 2026 00:00</t>
+          <t>01 February 2026 12:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Stella FPF-1</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G27" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H27" t="n">
-        <v>46.0</v>
+        <v>28.0</v>
       </c>
       <c r="I27" t="n">
-        <v>58.0</v>
+        <v>6.0</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K27" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L27" t="n">
-        <v>6.0</v>
+        <v>31.0</v>
       </c>
       <c r="M27" t="n">
-        <v>38.0</v>
+        <v>43.0</v>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
-          <t>Discharge conditions - 4.1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T27" t="n">
-        <v>0.002</v>
+        <v>2.1689</v>
       </c>
       <c r="U27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>IRS/2026/7264/OPPC</t>
+          <t>IRS/2026/7271/OPPC</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>02 February 2026 09:00</t>
+          <t>02 February 2026 15:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G28" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H28" t="n">
-        <v>17.0</v>
+        <v>41.0</v>
       </c>
       <c r="I28" t="n">
-        <v>15.15</v>
+        <v>48.3</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K28" t="n">
         <v>2.0</v>
       </c>
       <c r="L28" t="n">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="M28" t="n">
-        <v>41.51</v>
+        <v>13.35</v>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
-          <t>4.1.</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T28" t="n">
-        <v>0.0044</v>
+        <v>0.0937</v>
       </c>
       <c r="U28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>IRS/2026/7265/OPPC</t>
+          <t>IRS/2026/7273/OPPC</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>02 February 2026 09:00</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G29" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H29" t="n">
-        <v>17.0</v>
+        <v>46.0</v>
       </c>
       <c r="I29" t="n">
-        <v>15.15</v>
+        <v>12.43</v>
       </c>
       <c r="J29" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K29" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L29" t="n">
-        <v>10.0</v>
+        <v>42.0</v>
       </c>
       <c r="M29" t="n">
-        <v>41.51</v>
+        <v>46.93</v>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>21</t>
-[...35 lines deleted...]
-        </is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AC29" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="AD29" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="AE29" t="n">
+        <v>4.1</v>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>IRS/2026/7266/OPPC</t>
+          <t>IRS/2026/7276/OPPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>02 February 2026 12:00</t>
+          <t>03 February 2026 08:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G30" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="H30" t="n">
-        <v>55.0</v>
+        <v>28.0</v>
       </c>
       <c r="I30" t="n">
-        <v>31.635</v>
+        <v>6.0</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K30" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L30" t="n">
-        <v>17.0</v>
+        <v>31.0</v>
       </c>
       <c r="M30" t="n">
-        <v>34.315</v>
+        <v>43.0</v>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T30" t="n">
-        <v>0.0185</v>
+        <v>0.0158</v>
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>Average concentration for the operation</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>IRS/2026/7270/OPPC</t>
+          <t>IRS/2026/7278/OPPC</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>01 February 2026 12:00</t>
+          <t>04 February 2026 10:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>57.0</v>
       </c>
       <c r="H31" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="I31" t="n">
-        <v>6.0</v>
+        <v>15.15</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K31" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L31" t="n">
-        <v>31.0</v>
+        <v>10.0</v>
       </c>
       <c r="M31" t="n">
-        <v>43.0</v>
+        <v>41.51</v>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
           <t>21</t>
         </is>
       </c>
-      <c r="P31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T31" t="n">
-        <v>2.1689</v>
+        <v>0.0034</v>
       </c>
       <c r="U31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>IRS/2026/7271/OPPC</t>
+          <t>IRS/2026/7281/OPPC</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>02 February 2026 15:00</t>
+          <t>05 February 2026 15:30</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G32" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H32" t="n">
-        <v>41.0</v>
+        <v>50.0</v>
       </c>
       <c r="I32" t="n">
-        <v>48.3</v>
+        <v>44.31</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K32" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="L32" t="n">
-        <v>20.0</v>
+        <v>35.0</v>
       </c>
       <c r="M32" t="n">
-        <v>13.35</v>
+        <v>0.38</v>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>The monthly average oil in water discharge will be above the permit limit of 30 mg/l.</t>
         </is>
       </c>
       <c r="T32" t="n">
-        <v>0.0937</v>
+        <v>0.0015</v>
       </c>
       <c r="U32" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>IRS/2026/7273/OPPC</t>
+          <t>IRS/2026/7283/OPPC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>04 February 2026 16:15</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G33" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H33" t="n">
-        <v>46.0</v>
+        <v>5.0</v>
       </c>
       <c r="I33" t="n">
-        <v>12.43</v>
+        <v>22.0</v>
       </c>
       <c r="J33" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K33" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L33" t="n">
-        <v>42.0</v>
+        <v>7.0</v>
       </c>
       <c r="M33" t="n">
-        <v>46.93</v>
+        <v>45.0</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>9</t>
-[...9 lines deleted...]
-        <v>4.1</v>
+          <t>26</t>
+        </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>IRS/2026/7276/OPPC</t>
+          <t>IRS/2026/7293/OPPC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>03 February 2026 08:00</t>
+          <t>06 February 2026 09:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G34" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H34" t="n">
-        <v>28.0</v>
+        <v>41.0</v>
       </c>
       <c r="I34" t="n">
-        <v>6.0</v>
+        <v>48.3</v>
       </c>
       <c r="J34" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K34" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L34" t="n">
-        <v>31.0</v>
+        <v>20.0</v>
       </c>
       <c r="M34" t="n">
-        <v>43.0</v>
+        <v>13.35</v>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S34" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T34" t="n">
-        <v>0.0158</v>
+        <v>0.0718</v>
       </c>
       <c r="U34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V34" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>IRS/2026/7278/OPPC</t>
+          <t>IRS/2026/7296/OPPC</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>04 February 2026 10:00</t>
+          <t>09 February 2026 12:00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G35" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H35" t="n">
-        <v>17.0</v>
+        <v>48.0</v>
       </c>
       <c r="I35" t="n">
-        <v>15.15</v>
+        <v>36.0</v>
       </c>
       <c r="J35" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K35" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L35" t="n">
-        <v>10.0</v>
+        <v>44.0</v>
       </c>
       <c r="M35" t="n">
-        <v>41.51</v>
+        <v>7.0</v>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T35" t="n">
-        <v>0.0034</v>
+        <v>0.0015</v>
       </c>
       <c r="U35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V35" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>IRS/2026/7281/OPPC</t>
+          <t>IRS/2026/7298/OPPC</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>05 February 2026 15:30</t>
+          <t>01 January 2023 08:00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>Hyde Platform</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>HYDE</t>
         </is>
       </c>
       <c r="G36" t="n">
         <v>53.0</v>
       </c>
       <c r="H36" t="n">
-        <v>50.0</v>
+        <v>48.0</v>
       </c>
       <c r="I36" t="n">
-        <v>44.31</v>
+        <v>26.53</v>
       </c>
       <c r="J36" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K36" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="L36" t="n">
-        <v>35.0</v>
+        <v>1.0</v>
       </c>
       <c r="M36" t="n">
-        <v>0.38</v>
+        <v>43.3</v>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>48</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
-          <t>The monthly average oil in water discharge will be above the permit limit of 30 mg/l.</t>
+          <t>Section 4, Discharge Conditions, 4.1, No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
         </is>
       </c>
       <c r="T36" t="n">
-        <v>0.0015</v>
+        <v>0.0103</v>
       </c>
       <c r="U36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>IRS/2026/7283/OPPC</t>
+          <t>IRS/2026/7306/OPPC</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>04 February 2026 16:15</t>
+          <t>11 February 2026 09:00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G37" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H37" t="n">
-        <v>5.0</v>
+        <v>41.0</v>
       </c>
       <c r="I37" t="n">
-        <v>22.0</v>
+        <v>48.3</v>
       </c>
       <c r="J37" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K37" t="n">
         <v>2.0</v>
       </c>
       <c r="L37" t="n">
-        <v>7.0</v>
+        <v>20.0</v>
       </c>
       <c r="M37" t="n">
-        <v>45.0</v>
+        <v>13.35</v>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T37" t="n">
+        <v>0.0745</v>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V37" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB37" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>IRS/2026/7293/OPPC</t>
+          <t>IRS/2026/7314/OPPC</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>06 February 2026 09:00</t>
+          <t>13 February 2026 13:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G38" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H38" t="n">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="I38" t="n">
-        <v>48.3</v>
+        <v>6.0</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K38" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L38" t="n">
-        <v>20.0</v>
+        <v>31.0</v>
       </c>
       <c r="M38" t="n">
-        <v>13.35</v>
+        <v>43.0</v>
       </c>
       <c r="N38" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S38" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T38" t="n">
-        <v>0.0718</v>
+        <v>0.1174</v>
       </c>
       <c r="U38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V38" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>IRS/2026/7296/OPPC</t>
+          <t>IRS/2026/7317/OPPC</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>09 February 2026 12:00</t>
+          <t>14 February 2026 20:00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G39" t="n">
-        <v>60.0</v>
+        <v>61.0</v>
       </c>
       <c r="H39" t="n">
-        <v>48.0</v>
+        <v>37.0</v>
       </c>
       <c r="I39" t="n">
-        <v>36.0</v>
+        <v>12.41</v>
       </c>
       <c r="J39" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K39" t="n">
         <v>1.0</v>
       </c>
       <c r="L39" t="n">
-        <v>44.0</v>
+        <v>18.0</v>
       </c>
       <c r="M39" t="n">
-        <v>7.0</v>
+        <v>25.92</v>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>4A</t>
         </is>
       </c>
       <c r="T39" t="n">
-        <v>0.0015</v>
+        <v>4.0E-4</v>
       </c>
       <c r="U39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V39" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>IRS/2026/7298/OPPC</t>
+          <t>IRS/2026/7322/OPPC</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>01 January 2023 08:00</t>
+          <t>13 February 2026 15:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Hyde Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>HYDE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G40" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H40" t="n">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="I40" t="n">
-        <v>26.53</v>
+        <v>48.3</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K40" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L40" t="n">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
       <c r="M40" t="n">
-        <v>43.3</v>
+        <v>13.35</v>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
-          <t>Section 4, Discharge Conditions, 4.1, No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T40" t="n">
-        <v>0.0103</v>
+        <v>0.0057</v>
       </c>
       <c r="U40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V40" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>IRS/2026/7306/OPPC</t>
+          <t>IRS/2026/7323/OPPC</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>11 February 2026 09:00</t>
+          <t>13 February 2026 08:13</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>PIPER</t>
         </is>
       </c>
       <c r="G41" t="n">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="H41" t="n">
-        <v>41.0</v>
+        <v>27.0</v>
       </c>
       <c r="I41" t="n">
-        <v>48.3</v>
+        <v>40.86</v>
       </c>
       <c r="J41" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K41" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L41" t="n">
-        <v>20.0</v>
+        <v>15.0</v>
       </c>
       <c r="M41" t="n">
-        <v>13.35</v>
+        <v>3.83</v>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>17</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
-          <t>Section 4.1.</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T41" t="n">
-        <v>0.0745</v>
+        <v>0.1982</v>
       </c>
       <c r="U41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>IRS/2026/7314/OPPC</t>
+          <t>IRS/2026/7325/OPPC</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13 February 2026 13:00</t>
+          <t>16 February 2026 11:30</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Sean PP Platform</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="G42" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H42" t="n">
-        <v>28.0</v>
+        <v>11.0</v>
       </c>
       <c r="I42" t="n">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
       <c r="J42" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K42" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L42" t="n">
-        <v>31.0</v>
+        <v>51.0</v>
       </c>
       <c r="M42" t="n">
-        <v>43.0</v>
+        <v>45.0</v>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>25</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t>4.1</t>
-[...3 lines deleted...]
-        <v>0.1174</v>
+          <t>4.2 (e) discharge is permitted when sampled as per Table 2.</t>
+        </is>
       </c>
       <c r="U42" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Maximum concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>IRS/2026/7317/OPPC</t>
+          <t>IRS/2026/7326/OPPC</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>14 February 2026 20:00</t>
+          <t>17 February 2026 01:00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G43" t="n">
-        <v>61.0</v>
+        <v>56.0</v>
       </c>
       <c r="H43" t="n">
-        <v>37.0</v>
+        <v>41.0</v>
       </c>
       <c r="I43" t="n">
-        <v>12.41</v>
+        <v>48.3</v>
       </c>
       <c r="J43" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K43" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L43" t="n">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="M43" t="n">
-        <v>25.92</v>
+        <v>13.35</v>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t>4A</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T43" t="n">
-        <v>4.0E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="U43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>IRS/2026/7322/OPPC</t>
+          <t>IRS/2026/7327/OPPC</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>13 February 2026 15:00</t>
+          <t>17 February 2026 14:30</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G44" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H44" t="n">
-        <v>41.0</v>
+        <v>43.0</v>
       </c>
       <c r="I44" t="n">
-        <v>48.3</v>
+        <v>55.01</v>
       </c>
       <c r="J44" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K44" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L44" t="n">
-        <v>20.0</v>
+        <v>58.0</v>
       </c>
       <c r="M44" t="n">
-        <v>13.35</v>
+        <v>21.78</v>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>10</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>Condition 4</t>
         </is>
       </c>
       <c r="T44" t="n">
-        <v>0.0057</v>
+        <v>0.054</v>
       </c>
       <c r="U44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V44" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>IRS/2026/7323/OPPC</t>
+          <t>IRS/2026/7334/OPPC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>13 February 2026 08:13</t>
+          <t>18 February 2026 17:15</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Piper B Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>PIPER</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G45" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="H45" t="n">
-        <v>27.0</v>
+        <v>11.0</v>
       </c>
       <c r="I45" t="n">
-        <v>40.86</v>
+        <v>3.752</v>
       </c>
       <c r="J45" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
         <v>0.0</v>
       </c>
       <c r="L45" t="n">
-        <v>15.0</v>
+        <v>59.0</v>
       </c>
       <c r="M45" t="n">
-        <v>3.83</v>
+        <v>54.329</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>17</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>IRS/2026/7325/OPPC</t>
+          <t>IRS/2026/7336/OPPC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>16 February 2026 11:30</t>
+          <t>18 February 2026 11:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Sean PP Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>SOUTH SEAN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G46" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H46" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="I46" t="n">
-        <v>23.0</v>
+        <v>6.0</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K46" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L46" t="n">
-        <v>51.0</v>
+        <v>31.0</v>
       </c>
       <c r="M46" t="n">
-        <v>45.0</v>
+        <v>43.0</v>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
-          <t>4.2 (e) discharge is permitted when sampled as per Table 2.</t>
-        </is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T46" t="n">
+        <v>0.0019</v>
       </c>
       <c r="U46" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V46" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y46" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>IRS/2026/7326/OPPC</t>
+          <t>IRS/2026/7339/OPPC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>17 February 2026 01:00</t>
+          <t>19 February 2026 22:30</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G47" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H47" t="n">
-        <v>41.0</v>
+        <v>11.0</v>
       </c>
       <c r="I47" t="n">
-        <v>48.3</v>
+        <v>3.752</v>
       </c>
       <c r="J47" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K47" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L47" t="n">
-        <v>20.0</v>
+        <v>59.0</v>
       </c>
       <c r="M47" t="n">
-        <v>13.35</v>
+        <v>54.329</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>7</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>IRS/2026/7327/OPPC</t>
+          <t>IRS/2026/7340/OPPC</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>17 February 2026 14:30</t>
+          <t>19 February 2026 09:00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G48" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H48" t="n">
-        <v>43.0</v>
+        <v>37.0</v>
       </c>
       <c r="I48" t="n">
-        <v>55.01</v>
+        <v>12.41</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K48" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L48" t="n">
-        <v>58.0</v>
+        <v>18.0</v>
       </c>
       <c r="M48" t="n">
-        <v>21.78</v>
+        <v>25.92</v>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
-          <t>Condition 4</t>
+          <t>4 Discharge Conditions</t>
         </is>
       </c>
       <c r="T48" t="n">
-        <v>0.054</v>
+        <v>0.7185</v>
       </c>
       <c r="U48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V48" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>IRS/2026/7334/OPPC</t>
+          <t>IRS/2026/7359/OPPC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>18 February 2026 17:15</t>
+          <t>24 February 2026 06:15</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G49" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H49" t="n">
-        <v>11.0</v>
+        <v>48.0</v>
       </c>
       <c r="I49" t="n">
-        <v>3.752</v>
+        <v>36.0</v>
       </c>
       <c r="J49" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K49" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L49" t="n">
-        <v>59.0</v>
+        <v>44.0</v>
       </c>
       <c r="M49" t="n">
-        <v>54.329</v>
+        <v>7.0</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IRS/2026/7336/OPPC</t>
+          <t>IRS/2026/7361/OPPC</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>18 February 2026 11:00</t>
+          <t>22 February 2026 12:30</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G50" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H50" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L50" t="n">
         <v>28.0</v>
       </c>
-      <c r="I50" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="M50" t="n">
-        <v>43.0</v>
+        <v>9.6</v>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Ninian field produced water discharge exceeded 100mg/l, as per the attached extract from the Ninian Produced water discharge tracking report.</t>
         </is>
       </c>
       <c r="T50" t="n">
-        <v>0.0019</v>
+        <v>0.0512</v>
       </c>
       <c r="U50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRS/2026/7339/OPPC</t>
+          <t>IRS/2026/7383/OPPC</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>19 February 2026 22:30</t>
+          <t>01 March 2026 00:01</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>57.0</v>
       </c>
       <c r="H51" t="n">
         <v>11.0</v>
       </c>
       <c r="I51" t="n">
         <v>3.752</v>
@@ -6030,4600 +6059,4665 @@
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>IRS/2026/7340/OPPC</t>
+          <t>IRS/2026/7384/OPPC</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>19 February 2026 09:00</t>
+          <t>02 March 2026 09:45</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G52" t="n">
-        <v>61.0</v>
+        <v>56.0</v>
       </c>
       <c r="H52" t="n">
-        <v>37.0</v>
+        <v>41.0</v>
       </c>
       <c r="I52" t="n">
-        <v>12.41</v>
+        <v>48.3</v>
       </c>
       <c r="J52" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K52" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L52" t="n">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="M52" t="n">
-        <v>25.92</v>
+        <v>13.35</v>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S52" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>Section 4.1.</t>
         </is>
       </c>
       <c r="T52" t="n">
-        <v>0.7185</v>
+        <v>0.8611</v>
       </c>
       <c r="U52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>IRS/2026/7359/OPPC</t>
+          <t>IRS/2026/7385/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>24 February 2026 06:15</t>
+          <t>02 March 2026 15:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G53" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H53" t="n">
-        <v>48.0</v>
+        <v>43.0</v>
       </c>
       <c r="I53" t="n">
-        <v>36.0</v>
+        <v>55.01</v>
       </c>
       <c r="J53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K53" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L53" t="n">
-        <v>44.0</v>
+        <v>58.0</v>
       </c>
       <c r="M53" t="n">
-        <v>7.0</v>
+        <v>21.78</v>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>IRS/2026/7361/OPPC</t>
+          <t>IRS/2026/7386/OPPC</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>22 February 2026 12:30</t>
+          <t>28 February 2026 23:59</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G54" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="H54" t="n">
-        <v>51.0</v>
+        <v>55.0</v>
       </c>
       <c r="I54" t="n">
-        <v>34.4</v>
+        <v>31.635</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K54" t="n">
         <v>1.0</v>
       </c>
       <c r="L54" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="M54" t="n">
-        <v>9.6</v>
+        <v>34.315</v>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
-          <t>Ninian field produced water discharge exceeded 100mg/l, as per the attached extract from the Ninian Produced water discharge tracking report.</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T54" t="n">
-        <v>0.0512</v>
+        <v>0.0515</v>
       </c>
       <c r="U54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>IRS/2026/7383/OPPC</t>
+          <t>IRS/2026/7387/OPPC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>01 March 2026 00:01</t>
+          <t>28 February 2026 23:59</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G55" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H55" t="n">
-        <v>11.0</v>
+        <v>55.0</v>
       </c>
       <c r="I55" t="n">
-        <v>3.752</v>
+        <v>31.635</v>
       </c>
       <c r="J55" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K55" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L55" t="n">
-        <v>59.0</v>
+        <v>17.0</v>
       </c>
       <c r="M55" t="n">
-        <v>54.329</v>
+        <v>34.315</v>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T55" t="n">
+        <v>0.4072</v>
+      </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V55" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB55" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>IRS/2026/7384/OPPC</t>
+          <t>IRS/2026/7388/OPPC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>02 March 2026 09:45</t>
+          <t>02 March 2026 17:20</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G56" t="n">
-        <v>56.0</v>
+        <v>60.0</v>
       </c>
       <c r="H56" t="n">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="I56" t="n">
-        <v>48.3</v>
+        <v>36.0</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K56" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L56" t="n">
-        <v>20.0</v>
+        <v>44.0</v>
       </c>
       <c r="M56" t="n">
-        <v>13.35</v>
+        <v>7.0</v>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>7</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>IRS/2026/7385/OPPC</t>
+          <t>IRS/2026/7389/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>02 March 2026 15:00</t>
+          <t>01 March 2026 08:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
-        <v>43.0</v>
+        <v>28.0</v>
       </c>
       <c r="I57" t="n">
-        <v>55.01</v>
+        <v>6.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K57" t="n">
         <v>0.0</v>
       </c>
       <c r="L57" t="n">
-        <v>58.0</v>
+        <v>31.0</v>
       </c>
       <c r="M57" t="n">
-        <v>21.78</v>
+        <v>43.0</v>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T57" t="n">
+        <v>0.7081</v>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>IRS/2026/7386/OPPC</t>
+          <t>IRS/2026/7391/OPPC</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>28 February 2026 23:59</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G58" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="H58" t="n">
-        <v>55.0</v>
+        <v>46.0</v>
       </c>
       <c r="I58" t="n">
-        <v>31.635</v>
+        <v>12.43</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K58" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L58" t="n">
-        <v>17.0</v>
+        <v>42.0</v>
       </c>
       <c r="M58" t="n">
-        <v>34.315</v>
+        <v>46.93</v>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
           <t>9</t>
         </is>
       </c>
-      <c r="P58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T58" t="n">
-        <v>0.0515</v>
+        <v>1.0E-4</v>
       </c>
       <c r="U58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>IRS/2026/7387/OPPC</t>
+          <t>IRS/2026/7392/OPPC</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>28 February 2026 23:59</t>
+          <t>03 March 2026 14:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>ELGIN</t>
         </is>
       </c>
       <c r="G59" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="H59" t="n">
-        <v>55.0</v>
+        <v>0.0</v>
       </c>
       <c r="I59" t="n">
-        <v>31.635</v>
+        <v>44.0</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K59" t="n">
         <v>1.0</v>
       </c>
       <c r="L59" t="n">
-        <v>17.0</v>
+        <v>50.0</v>
       </c>
       <c r="M59" t="n">
-        <v>34.315</v>
+        <v>24.0</v>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>30</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
-[...3 lines deleted...]
-        <v>0.4072</v>
+          <t>Clause 3.1</t>
+        </is>
       </c>
       <c r="U59" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Monthly average concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>IRS/2026/7388/OPPC</t>
+          <t>IRS/2026/7394/OPPC</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>02 March 2026 17:20</t>
+          <t>01 March 2026 00:00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>60.0</v>
       </c>
       <c r="H60" t="n">
-        <v>48.0</v>
+        <v>51.0</v>
       </c>
       <c r="I60" t="n">
-        <v>36.0</v>
+        <v>34.4</v>
       </c>
       <c r="J60" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K60" t="n">
         <v>1.0</v>
       </c>
       <c r="L60" t="n">
-        <v>44.0</v>
+        <v>28.0</v>
       </c>
       <c r="M60" t="n">
-        <v>7.0</v>
+        <v>9.6</v>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T60" t="n">
+        <v>0.1387</v>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB60" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>IRS/2026/7389/OPPC</t>
+          <t>IRS/2026/7395/OPPC</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>01 March 2026 08:00</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G61" t="n">
         <v>57.0</v>
       </c>
       <c r="H61" t="n">
-        <v>28.0</v>
+        <v>11.0</v>
       </c>
       <c r="I61" t="n">
-        <v>6.0</v>
+        <v>3.752</v>
       </c>
       <c r="J61" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K61" t="n">
         <v>0.0</v>
       </c>
       <c r="L61" t="n">
-        <v>31.0</v>
+        <v>59.0</v>
       </c>
       <c r="M61" t="n">
-        <v>43.0</v>
+        <v>54.329</v>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>18</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>IRS/2026/7391/OPPC</t>
+          <t>IRS/2026/7396/OPPC</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G62" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H62" t="n">
-        <v>46.0</v>
+        <v>1.0</v>
       </c>
       <c r="I62" t="n">
-        <v>12.43</v>
+        <v>53.58</v>
       </c>
       <c r="J62" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K62" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L62" t="n">
-        <v>42.0</v>
+        <v>57.0</v>
       </c>
       <c r="M62" t="n">
-        <v>46.93</v>
+        <v>19.22</v>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>9</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>30</t>
         </is>
       </c>
       <c r="AF62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>IRS/2026/7392/OPPC</t>
+          <t>IRS/2026/7397/OPPC</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>03 March 2026 14:00</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Elgin PUQ Platform</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
       <c r="H63" t="n">
-        <v>0.0</v>
+        <v>39.0</v>
       </c>
       <c r="I63" t="n">
         <v>44.0</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K63" t="n">
         <v>1.0</v>
       </c>
       <c r="L63" t="n">
-        <v>50.0</v>
+        <v>8.0</v>
       </c>
       <c r="M63" t="n">
-        <v>24.0</v>
+        <v>39.0</v>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AF63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>IRS/2026/7394/OPPC</t>
+          <t>IRS/2026/7398/OPPC</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>01 March 2026 00:00</t>
+          <t>02 March 2026 18:00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="G64" t="n">
-        <v>60.0</v>
+        <v>61.0</v>
       </c>
       <c r="H64" t="n">
-        <v>51.0</v>
+        <v>35.0</v>
       </c>
       <c r="I64" t="n">
-        <v>34.4</v>
+        <v>1.02</v>
       </c>
       <c r="J64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K64" t="n">
         <v>1.0</v>
       </c>
       <c r="L64" t="n">
-        <v>28.0</v>
+        <v>32.0</v>
       </c>
       <c r="M64" t="n">
-        <v>9.6</v>
+        <v>54.06</v>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>13</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
-          <t>4.1</t>
-[...3 lines deleted...]
-        <v>0.1387</v>
+          <t>SIC 4.1 Table 2 - missed deadline of 1st March for EEMS reporting bi-annual H2 2025</t>
+        </is>
       </c>
       <c r="U64" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Monthly average concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y64" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z64" t="inlineStr">
+        <is>
+          <t>Another monitoring parameter</t>
         </is>
       </c>
       <c r="AB64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>IRS/2026/7395/OPPC</t>
+          <t>IRS/2026/7399/OPPC</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>19 February 2026 16:37</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G65" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H65" t="n">
-        <v>11.0</v>
+        <v>19.0</v>
       </c>
       <c r="I65" t="n">
-        <v>3.752</v>
+        <v>25.12</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K65" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L65" t="n">
-        <v>59.0</v>
+        <v>34.0</v>
       </c>
       <c r="M65" t="n">
-        <v>54.329</v>
+        <v>29.68</v>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>25</t>
-        </is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that table.</t>
+        </is>
+      </c>
+      <c r="T65" t="n">
+        <v>0.3381</v>
+      </c>
+      <c r="U65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V65" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC65" t="n">
+        <v>195.0</v>
+      </c>
+      <c r="AD65" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="AE65" t="n">
+        <v>0.5</v>
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>IRS/2026/7396/OPPC</t>
+          <t>IRS/2026/7401/OPPC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>05 March 2026 08:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
-        <v>1.0</v>
+        <v>28.0</v>
       </c>
       <c r="I66" t="n">
-        <v>53.58</v>
+        <v>6.0</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K66" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L66" t="n">
-        <v>57.0</v>
+        <v>31.0</v>
       </c>
       <c r="M66" t="n">
-        <v>19.22</v>
+        <v>43.0</v>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S66" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T66" t="n">
+        <v>0.0831</v>
+      </c>
+      <c r="U66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V66" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB66" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>IRS/2026/7397/OPPC</t>
+          <t>IRS/2026/7402/OPPC</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>06 March 2026 08:30</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G67" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H67" t="n">
-        <v>39.0</v>
+        <v>50.0</v>
       </c>
       <c r="I67" t="n">
-        <v>44.0</v>
+        <v>4.4</v>
       </c>
       <c r="J67" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K67" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L67" t="n">
-        <v>8.0</v>
+        <v>26.0</v>
       </c>
       <c r="M67" t="n">
-        <v>39.0</v>
+        <v>34.8</v>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
         </is>
       </c>
       <c r="AF67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>IRS/2026/7398/OPPC</t>
+          <t>IRS/2026/7404/OPPC</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>02 March 2026 18:00</t>
+          <t>06 March 2026 10:45</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Penguins FPSO</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>PENGUIN WEST</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G68" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="H68" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I68" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K68" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L68" t="n">
         <v>35.0</v>
       </c>
-      <c r="I68" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="M68" t="n">
-        <v>54.06</v>
+        <v>0.38</v>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S68" t="inlineStr">
+        <is>
+          <t>Oil in water concentration must not exceed 100mg/L in a single sample</t>
+        </is>
+      </c>
+      <c r="T68" t="n">
+        <v>0.0064</v>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>IRS/2026/7399/OPPC</t>
+          <t>IRS/2026/7406/OPPC</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>19 February 2026 16:37</t>
+          <t>05 March 2026 12:00</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G69" t="n">
-        <v>53.0</v>
+        <v>60.0</v>
       </c>
       <c r="H69" t="n">
-        <v>19.0</v>
+        <v>48.0</v>
       </c>
       <c r="I69" t="n">
-        <v>25.12</v>
+        <v>36.0</v>
       </c>
       <c r="J69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K69" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L69" t="n">
-        <v>34.0</v>
+        <v>44.0</v>
       </c>
       <c r="M69" t="n">
-        <v>29.68</v>
+        <v>7.0</v>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>9</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that table.</t>
+          <t>Discharge conditions, item 4.1</t>
         </is>
       </c>
       <c r="T69" t="n">
-        <v>0.3381</v>
+        <v>0.1822</v>
       </c>
       <c r="U69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB69" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...9 lines deleted...]
-        <v>0.5</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>IRS/2026/7401/OPPC</t>
+          <t>IRS/2026/7416/OPPC</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>05 March 2026 08:00</t>
+          <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G70" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H70" t="n">
-        <v>28.0</v>
+        <v>37.0</v>
       </c>
       <c r="I70" t="n">
-        <v>6.0</v>
+        <v>12.41</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K70" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L70" t="n">
-        <v>31.0</v>
+        <v>18.0</v>
       </c>
       <c r="M70" t="n">
-        <v>43.0</v>
+        <v>25.92</v>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>18</t>
-        </is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T70" t="n">
+        <v>0.6499</v>
+      </c>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC70" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="AD70" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="AE70" t="n">
+        <v>3.0</v>
       </c>
       <c r="AF70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>IRS/2026/7402/OPPC</t>
+          <t>IRS/2026/7417/OPPC</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>06 March 2026 08:30</t>
+          <t>08 March 2026 21:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G71" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="H71" t="n">
-        <v>50.0</v>
+        <v>41.0</v>
       </c>
       <c r="I71" t="n">
-        <v>4.4</v>
+        <v>48.3</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K71" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L71" t="n">
-        <v>26.0</v>
+        <v>20.0</v>
       </c>
       <c r="M71" t="n">
-        <v>34.8</v>
+        <v>13.35</v>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T71" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V71" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB71" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>IRS/2026/7404/OPPC</t>
+          <t>IRS/2026/7418/OPPC</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>06 March 2026 10:45</t>
+          <t>08 March 2026 19:18</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Morecambe South CPP1 Platform</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G72" t="n">
         <v>53.0</v>
       </c>
       <c r="H72" t="n">
         <v>50.0</v>
       </c>
       <c r="I72" t="n">
-        <v>44.31</v>
+        <v>4.4</v>
       </c>
       <c r="J72" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K72" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="L72" t="n">
-        <v>35.0</v>
+        <v>26.0</v>
       </c>
       <c r="M72" t="n">
-        <v>0.38</v>
+        <v>34.8</v>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>3</t>
-        </is>
-[...36 lines deleted...]
-          <t>No</t>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>IRS/2026/7406/OPPC</t>
+          <t>IRS/2026/7433/OPPC</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>05 March 2026 12:00</t>
+          <t>14 March 2026 07:30</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G73" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H73" t="n">
-        <v>48.0</v>
+        <v>17.0</v>
       </c>
       <c r="I73" t="n">
-        <v>36.0</v>
+        <v>15.15</v>
       </c>
       <c r="J73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K73" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L73" t="n">
-        <v>44.0</v>
+        <v>10.0</v>
       </c>
       <c r="M73" t="n">
-        <v>7.0</v>
+        <v>41.51</v>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
-          <t>Discharge conditions, item 4.1</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T73" t="n">
-        <v>0.1822</v>
+        <v>0.0593</v>
       </c>
       <c r="U73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>IRS/2026/7416/OPPC</t>
+          <t>IRS/2026/7434/OPPC</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>09 March 2026 16:00</t>
+          <t>14 March 2026 14:30</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G74" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H74" t="n">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="I74" t="n">
-        <v>12.41</v>
+        <v>15.15</v>
       </c>
       <c r="J74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K74" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L74" t="n">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="M74" t="n">
-        <v>25.92</v>
+        <v>41.51</v>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T74" t="n">
-        <v>0.6499</v>
+        <v>0.0335</v>
       </c>
       <c r="U74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB74" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...9 lines deleted...]
-        <v>3.0</v>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>IRS/2026/7417/OPPC</t>
+          <t>IRS/2026/7439/OPPC</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>08 March 2026 21:00</t>
+          <t>01 March 2026 07:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G75" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H75" t="n">
-        <v>41.0</v>
+        <v>5.0</v>
       </c>
       <c r="I75" t="n">
-        <v>48.3</v>
+        <v>22.0</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K75" t="n">
         <v>2.0</v>
       </c>
       <c r="L75" t="n">
-        <v>20.0</v>
+        <v>7.0</v>
       </c>
       <c r="M75" t="n">
-        <v>13.35</v>
+        <v>45.0</v>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>26</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>Exceeded the maximum concentration of 30 mg/l in one month average.</t>
         </is>
       </c>
       <c r="T75" t="n">
-        <v>0.0012</v>
+        <v>0.0145</v>
       </c>
       <c r="U75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>IRS/2026/7418/OPPC</t>
+          <t>IRS/2026/7440/OPPC</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>08 March 2026 19:18</t>
+          <t>12 March 2026 15:20</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G76" t="n">
         <v>53.0</v>
       </c>
       <c r="H76" t="n">
-        <v>50.0</v>
+        <v>5.0</v>
       </c>
       <c r="I76" t="n">
-        <v>4.4</v>
+        <v>22.0</v>
       </c>
       <c r="J76" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K76" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L76" t="n">
-        <v>26.0</v>
+        <v>7.0</v>
       </c>
       <c r="M76" t="n">
-        <v>34.8</v>
+        <v>45.0</v>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>3</t>
-        </is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t>A single OIPW sample result in excess of the maximum concentration of 100mg/l. 
+Sample taken on the 1st March and analysed on the 12th returned a concentration of 130 mg/l.</t>
+        </is>
+      </c>
+      <c r="T76" t="n">
+        <v>0.009</v>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC76" t="n">
+        <v>230.0</v>
+      </c>
+      <c r="AD76" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="AE76" t="n">
+        <v>1.4</v>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>IRS/2026/7433/OPPC</t>
+          <t>IRS/2026/7441/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>14 March 2026 07:30</t>
+          <t>16 March 2026 07:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G77" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H77" t="n">
-        <v>17.0</v>
+        <v>41.0</v>
       </c>
       <c r="I77" t="n">
-        <v>15.15</v>
+        <v>48.3</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K77" t="n">
         <v>2.0</v>
       </c>
       <c r="L77" t="n">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="M77" t="n">
-        <v>41.51</v>
+        <v>13.35</v>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>21</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>IRS/2026/7434/OPPC</t>
+          <t>IRS/2026/7443/OPPC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>14 March 2026 14:30</t>
+          <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>CLYDE</t>
         </is>
       </c>
       <c r="G78" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H78" t="n">
-        <v>17.0</v>
+        <v>27.0</v>
       </c>
       <c r="I78" t="n">
-        <v>15.15</v>
+        <v>10.0</v>
       </c>
       <c r="J78" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K78" t="n">
         <v>2.0</v>
       </c>
       <c r="L78" t="n">
-        <v>10.0</v>
+        <v>17.0</v>
       </c>
       <c r="M78" t="n">
-        <v>41.51</v>
+        <v>18.0</v>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>17</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>max conc</t>
         </is>
       </c>
       <c r="T78" t="n">
-        <v>0.0335</v>
+        <v>8.0E-4</v>
       </c>
       <c r="U78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>IRS/2026/7439/OPPC</t>
+          <t>IRS/2026/7454/OPPC</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>01 March 2026 07:00</t>
+          <t>23 March 2026 04:10</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G79" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H79" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="I79" t="n">
-        <v>22.0</v>
+        <v>3.752</v>
       </c>
       <c r="J79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K79" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L79" t="n">
-        <v>7.0</v>
+        <v>59.0</v>
       </c>
       <c r="M79" t="n">
-        <v>45.0</v>
+        <v>54.329</v>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>26</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>IRS/2026/7440/OPPC</t>
+          <t>IRS/2026/7455/OPPC</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>12 March 2026 15:20</t>
+          <t>23 March 2026 05:15</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G80" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H80" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="I80" t="n">
-        <v>22.0</v>
+        <v>3.752</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K80" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L80" t="n">
-        <v>7.0</v>
+        <v>59.0</v>
       </c>
       <c r="M80" t="n">
-        <v>45.0</v>
+        <v>54.329</v>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>26</t>
-[...48 lines deleted...]
-        <v>1.4</v>
+          <t>25</t>
+        </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>IRS/2026/7441/OPPC</t>
+          <t>IRS/2026/7460/OPPC</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>16 March 2026 07:00</t>
+          <t>23 March 2026 04:00</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G81" t="n">
-        <v>56.0</v>
+        <v>60.0</v>
       </c>
       <c r="H81" t="n">
-        <v>41.0</v>
+        <v>51.0</v>
       </c>
       <c r="I81" t="n">
-        <v>48.3</v>
+        <v>34.4</v>
       </c>
       <c r="J81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K81" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L81" t="n">
-        <v>20.0</v>
+        <v>28.0</v>
       </c>
       <c r="M81" t="n">
-        <v>13.35</v>
+        <v>9.6</v>
       </c>
       <c r="N81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T81" t="n">
+        <v>0.0217</v>
+      </c>
+      <c r="U81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V81" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB81" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>IRS/2026/7443/OPPC</t>
+          <t>IRS/2026/7462/OPPC</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>20 March 2026 13:35</t>
+          <t>21 March 2026 21:00</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Clyde Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>CLYDE</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>56.0</v>
       </c>
       <c r="H82" t="n">
-        <v>27.0</v>
+        <v>41.0</v>
       </c>
       <c r="I82" t="n">
-        <v>10.0</v>
+        <v>48.3</v>
       </c>
       <c r="J82" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K82" t="n">
         <v>2.0</v>
       </c>
       <c r="L82" t="n">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
       <c r="M82" t="n">
-        <v>18.0</v>
+        <v>13.35</v>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>17</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>IRS/2026/7454/OPPC</t>
+          <t>IRS/2026/7466/OPPC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>23 March 2026 04:10</t>
+          <t>25 March 2026 07:30</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>57.0</v>
       </c>
       <c r="H83" t="n">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="I83" t="n">
-        <v>3.752</v>
+        <v>15.15</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K83" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L83" t="n">
-        <v>59.0</v>
+        <v>10.0</v>
       </c>
       <c r="M83" t="n">
-        <v>54.329</v>
+        <v>41.51</v>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
           <t>21</t>
         </is>
       </c>
-      <c r="P83" t="inlineStr">
-[...1 lines deleted...]
-          <t>25</t>
+      <c r="R83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S83" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T83" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V83" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB83" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>IRS/2026/7455/OPPC</t>
+          <t>IRS/2026/7479/OPPC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>23 March 2026 05:15</t>
+          <t>27 March 2026 14:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>57.0</v>
       </c>
       <c r="H84" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="I84" t="n">
-        <v>3.752</v>
+        <v>6.0</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K84" t="n">
         <v>0.0</v>
       </c>
       <c r="L84" t="n">
-        <v>59.0</v>
+        <v>31.0</v>
       </c>
       <c r="M84" t="n">
-        <v>54.329</v>
+        <v>43.0</v>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T84" t="n">
+        <v>0.0932</v>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB84" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>IRS/2026/7460/OPPC</t>
+          <t>IRS/2026/7488/OPPC</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>23 March 2026 04:00</t>
+          <t>30 March 2026 13:43</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G85" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H85" t="n">
-        <v>51.0</v>
+        <v>43.0</v>
       </c>
       <c r="I85" t="n">
-        <v>34.4</v>
+        <v>55.01</v>
       </c>
       <c r="J85" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K85" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L85" t="n">
-        <v>28.0</v>
+        <v>58.0</v>
       </c>
       <c r="M85" t="n">
-        <v>9.6</v>
+        <v>21.78</v>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>IRS/2026/7462/OPPC</t>
+          <t>IRS/2026/7490/OPPC</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>21 March 2026 21:00</t>
+          <t>05 March 2026 00:00</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Tiffany Platform</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>TIFFANY</t>
         </is>
       </c>
       <c r="G86" t="n">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="H86" t="n">
-        <v>41.0</v>
+        <v>29.0</v>
       </c>
       <c r="I86" t="n">
-        <v>48.3</v>
+        <v>0.0</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K86" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L86" t="n">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="M86" t="n">
-        <v>13.35</v>
+        <v>0.0</v>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S86" t="inlineStr">
+        <is>
+          <t>Condition 4.2</t>
+        </is>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X86" t="inlineStr">
+        <is>
+          <t>Another discharge source</t>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB86" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>IRS/2026/7466/OPPC</t>
+          <t>IRS/2026/7494/OPPC</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>25 March 2026 07:30</t>
+          <t>01 April 2026 13:00</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G87" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H87" t="n">
-        <v>17.0</v>
+        <v>41.0</v>
       </c>
       <c r="I87" t="n">
-        <v>15.15</v>
+        <v>48.3</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K87" t="n">
         <v>2.0</v>
       </c>
       <c r="L87" t="n">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="M87" t="n">
-        <v>41.51</v>
+        <v>13.35</v>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>7</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Section 4.1</t>
         </is>
       </c>
       <c r="T87" t="n">
-        <v>2.0E-4</v>
+        <v>0.1843</v>
       </c>
       <c r="U87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>IRS/2026/7479/OPPC</t>
+          <t>IRS/2026/7495/OPPC</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>27 March 2026 14:00</t>
+          <t>01 April 2026 13:30</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G88" t="n">
         <v>57.0</v>
       </c>
       <c r="H88" t="n">
-        <v>28.0</v>
+        <v>17.0</v>
       </c>
       <c r="I88" t="n">
-        <v>6.0</v>
+        <v>15.15</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K88" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L88" t="n">
-        <v>31.0</v>
+        <v>10.0</v>
       </c>
       <c r="M88" t="n">
-        <v>43.0</v>
+        <v>41.51</v>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
           <t>21</t>
         </is>
       </c>
-      <c r="P88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T88" t="n">
-        <v>0.0932</v>
+        <v>0.035</v>
       </c>
       <c r="U88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
-          <t>Maximum concentration</t>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>IRS/2026/7488/OPPC</t>
+          <t>IRS/2026/7496/OPPC</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>30 March 2026 13:43</t>
+          <t>01 April 2026 12:15</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G89" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H89" t="n">
-        <v>43.0</v>
+        <v>5.0</v>
       </c>
       <c r="I89" t="n">
-        <v>55.01</v>
+        <v>22.0</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K89" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L89" t="n">
-        <v>58.0</v>
+        <v>7.0</v>
       </c>
       <c r="M89" t="n">
-        <v>21.78</v>
+        <v>45.0</v>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S89" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30mg/l in one month</t>
+        </is>
+      </c>
+      <c r="T89" t="n">
+        <v>0.0227</v>
+      </c>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V89" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB89" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>IRS/2026/7490/OPPC</t>
+          <t>IRS/2026/7498/OPPC</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>05 March 2026 00:00</t>
+          <t>01 April 2026 00:01</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Tiffany Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>TIFFANY</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G90" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="H90" t="n">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
       <c r="I90" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K90" t="n">
         <v>0.0</v>
       </c>
-      <c r="J90" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="L90" t="n">
-        <v>16.0</v>
+        <v>59.0</v>
       </c>
       <c r="M90" t="n">
-        <v>0.0</v>
+        <v>54.329</v>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>17</t>
-[...34 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>IRS/2026/7494/OPPC</t>
+          <t>IRS/2026/7500/OPPC</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>01 April 2026 13:00</t>
+          <t>31 March 2026 23:59</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G91" t="n">
-        <v>56.0</v>
+        <v>59.0</v>
       </c>
       <c r="H91" t="n">
-        <v>41.0</v>
+        <v>55.0</v>
       </c>
       <c r="I91" t="n">
-        <v>48.3</v>
+        <v>31.635</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K91" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L91" t="n">
-        <v>20.0</v>
+        <v>17.0</v>
       </c>
       <c r="M91" t="n">
-        <v>13.35</v>
+        <v>34.315</v>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t>Section 4.1</t>
+          <t>Table 1. Monthly Average mg/l</t>
         </is>
       </c>
       <c r="T91" t="n">
-        <v>0.1843</v>
+        <v>0.0108</v>
       </c>
       <c r="U91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>IRS/2026/7495/OPPC</t>
+          <t>IRS/2026/7501/OPPC</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>01 April 2026 13:30</t>
+          <t>31 March 2026 23:59</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G92" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H92" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I92" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K92" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L92" t="n">
         <v>17.0</v>
       </c>
-      <c r="I92" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="M92" t="n">
-        <v>41.51</v>
+        <v>34.315</v>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>2</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
-          <t>4.1</t>
+          <t>Table 1. Monthly Average mg/L</t>
         </is>
       </c>
       <c r="T92" t="n">
-        <v>0.035</v>
+        <v>0.0114</v>
       </c>
       <c r="U92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V92" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>IRS/2026/7496/OPPC</t>
+          <t>IRS/2026/7502/OPPC</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>01 April 2026 12:15</t>
+          <t>02 April 2026 08:30</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G93" t="n">
         <v>53.0</v>
       </c>
       <c r="H93" t="n">
-        <v>5.0</v>
+        <v>50.0</v>
       </c>
       <c r="I93" t="n">
-        <v>22.0</v>
+        <v>4.4</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K93" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L93" t="n">
-        <v>7.0</v>
+        <v>26.0</v>
       </c>
       <c r="M93" t="n">
-        <v>45.0</v>
+        <v>34.8</v>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
-          <t>Exceeded the maximum concentration of 30mg/l in one month</t>
+          <t>4.1 Table 1 monthly AVERAGE OIW limit - exceeded</t>
         </is>
       </c>
       <c r="T93" t="n">
-        <v>0.0227</v>
+        <v>0.0114</v>
       </c>
       <c r="U93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V93" t="inlineStr">
         <is>
           <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF93" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>IRS/2026/7498/OPPC</t>
+          <t>IRS/2026/7503/OPPC</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>01 April 2026 00:01</t>
+          <t>01 April 2026 00:00</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G94" t="n">
-        <v>57.0</v>
+        <v>61.0</v>
       </c>
       <c r="H94" t="n">
-        <v>11.0</v>
+        <v>37.0</v>
       </c>
       <c r="I94" t="n">
-        <v>3.752</v>
+        <v>12.41</v>
       </c>
       <c r="J94" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K94" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L94" t="n">
-        <v>59.0</v>
+        <v>18.0</v>
       </c>
       <c r="M94" t="n">
-        <v>54.329</v>
+        <v>25.92</v>
       </c>
       <c r="N94" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S94" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T94" t="n">
+        <v>0.746</v>
+      </c>
+      <c r="U94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V94" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y94" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB94" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>IRS/2026/7500/OPPC</t>
+          <t>IRS/2026/7504/OPPC</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>31 March 2026 23:59</t>
+          <t>01 April 2026 08:00</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G95" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="H95" t="n">
-        <v>55.0</v>
+        <v>28.0</v>
       </c>
       <c r="I95" t="n">
-        <v>31.635</v>
+        <v>6.0</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K95" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L95" t="n">
-        <v>17.0</v>
+        <v>31.0</v>
       </c>
       <c r="M95" t="n">
-        <v>34.315</v>
+        <v>43.0</v>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>2</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>IRS/2026/7501/OPPC</t>
+          <t>IRS/2026/7505/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>31 March 2026 23:59</t>
+          <t>28 March 2026 09:00</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G96" t="n">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="H96" t="n">
-        <v>55.0</v>
+        <v>19.0</v>
       </c>
       <c r="I96" t="n">
-        <v>31.635</v>
+        <v>25.12</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K96" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L96" t="n">
-        <v>17.0</v>
+        <v>34.0</v>
       </c>
       <c r="M96" t="n">
-        <v>34.315</v>
+        <v>29.68</v>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>2</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>23</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>IRS/2026/7502/OPPC</t>
+          <t>IRS/2026/7506/OPPC</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>02 April 2026 08:30</t>
+          <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G97" t="n">
         <v>53.0</v>
       </c>
       <c r="H97" t="n">
-        <v>50.0</v>
+        <v>19.0</v>
       </c>
       <c r="I97" t="n">
-        <v>4.4</v>
+        <v>25.12</v>
       </c>
       <c r="J97" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K97" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L97" t="n">
-        <v>26.0</v>
+        <v>34.0</v>
       </c>
       <c r="M97" t="n">
-        <v>34.8</v>
+        <v>29.68</v>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>23</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>IRS/2026/7503/OPPC</t>
+          <t>IRS/2026/7507/OPPC</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>01 April 2026 00:00</t>
+          <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G98" t="n">
         <v>61.0</v>
       </c>
       <c r="H98" t="n">
         <v>37.0</v>
       </c>
       <c r="I98" t="n">
         <v>12.41</v>
@@ -10642,850 +10736,885 @@
       <c r="M98" t="n">
         <v>25.92</v>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S98" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4 Discharge Conditions</t>
         </is>
       </c>
       <c r="T98" t="n">
-        <v>0.746</v>
+        <v>4.0E-4</v>
       </c>
       <c r="U98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB98" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>IRS/2026/7504/OPPC</t>
+          <t>IRS/2026/7509/OPPC</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>01 April 2026 08:00</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G99" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H99" t="n">
-        <v>28.0</v>
+        <v>46.0</v>
       </c>
       <c r="I99" t="n">
-        <v>6.0</v>
+        <v>12.43</v>
       </c>
       <c r="J99" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K99" t="n">
         <v>0.0</v>
       </c>
       <c r="L99" t="n">
-        <v>31.0</v>
+        <v>42.0</v>
       </c>
       <c r="M99" t="n">
-        <v>43.0</v>
+        <v>46.93</v>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>IRS/2026/7505/OPPC</t>
+          <t>IRS/2026/7510/OPPC</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>28 March 2026 09:00</t>
+          <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G100" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="H100" t="n">
-        <v>19.0</v>
+        <v>37.0</v>
       </c>
       <c r="I100" t="n">
-        <v>25.12</v>
+        <v>12.41</v>
       </c>
       <c r="J100" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K100" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L100" t="n">
-        <v>34.0</v>
+        <v>18.0</v>
       </c>
       <c r="M100" t="n">
-        <v>29.68</v>
+        <v>25.92</v>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O100" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R100" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S100" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T100" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U100" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V100" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB100" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF100" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>IRS/2026/7506/OPPC</t>
+          <t>IRS/2026/7513/OPPC</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>01 April 2026 09:00</t>
+          <t>01 April 2026 06:30</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Inde AC Platform (PERENCO)</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G101" t="n">
         <v>53.0</v>
       </c>
       <c r="H101" t="n">
-        <v>19.0</v>
+        <v>5.0</v>
       </c>
       <c r="I101" t="n">
-        <v>25.12</v>
+        <v>22.0</v>
       </c>
       <c r="J101" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K101" t="n">
         <v>2.0</v>
       </c>
       <c r="L101" t="n">
-        <v>34.0</v>
+        <v>7.0</v>
       </c>
       <c r="M101" t="n">
-        <v>29.68</v>
+        <v>45.0</v>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O101" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S101" t="inlineStr">
+        <is>
+          <t>The permit breach is that we have to take 1 sample per month from PWRI C-PUG sample liquids being injected into the well.</t>
+        </is>
+      </c>
+      <c r="U101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z101" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB101" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF101" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>IRS/2026/7507/OPPC</t>
+          <t>IRS/2026/7515/OPPC</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>01 April 2026 09:00</t>
+          <t>04 April 2026 21:41</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G102" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H102" t="n">
-        <v>37.0</v>
+        <v>11.0</v>
       </c>
       <c r="I102" t="n">
-        <v>12.41</v>
+        <v>3.752</v>
       </c>
       <c r="J102" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K102" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L102" t="n">
-        <v>18.0</v>
+        <v>59.0</v>
       </c>
       <c r="M102" t="n">
-        <v>25.92</v>
+        <v>54.329</v>
       </c>
       <c r="N102" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O102" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>25</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S102" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>During process restart Oil in water overboard discharge breached the limit of 100mg/l</t>
         </is>
       </c>
       <c r="T102" t="n">
-        <v>4.0E-4</v>
+        <v>0.2034</v>
       </c>
       <c r="U102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V102" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>IRS/2026/7509/OPPC</t>
+          <t>IRS/2026/7525/OPPC</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>06 April 2026 15:00</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G103" t="n">
-        <v>56.0</v>
+        <v>60.0</v>
       </c>
       <c r="H103" t="n">
-        <v>46.0</v>
+        <v>48.0</v>
       </c>
       <c r="I103" t="n">
-        <v>12.43</v>
+        <v>36.0</v>
       </c>
       <c r="J103" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K103" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L103" t="n">
-        <v>42.0</v>
+        <v>44.0</v>
       </c>
       <c r="M103" t="n">
-        <v>46.93</v>
+        <v>7.0</v>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>IRS/2026/7510/OPPC</t>
+          <t>IRS/2026/7527/OPPC</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>01 April 2026 09:00</t>
+          <t>05 April 2026 16:00</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Harding Platform</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>HARDING</t>
         </is>
       </c>
       <c r="G104" t="n">
-        <v>61.0</v>
+        <v>59.0</v>
       </c>
       <c r="H104" t="n">
-        <v>37.0</v>
+        <v>16.0</v>
       </c>
       <c r="I104" t="n">
-        <v>12.41</v>
+        <v>46.24</v>
       </c>
       <c r="J104" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K104" t="n">
         <v>1.0</v>
       </c>
       <c r="L104" t="n">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
       <c r="M104" t="n">
-        <v>25.92</v>
+        <v>58.04</v>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>23</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S104" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
-[...3 lines deleted...]
-        <v>2.0E-4</v>
+          <t>A sample shall be collected from the Gravity Base Tank (GBT) (Displacement) (Table 1) as per the sampling frequency stated in Table 2 (Bi-monthly).</t>
+        </is>
       </c>
       <c r="U104" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Maximum concentration</t>
+          <t>No</t>
         </is>
       </c>
       <c r="W104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y104" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z104" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF104" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>IRS/2026/7513/OPPC</t>
+          <t>IRS/2026/7529/OPPC</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>01 April 2026 06:30</t>
+          <t>07 April 2026 14:45</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G105" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H105" t="n">
-        <v>5.0</v>
+        <v>43.0</v>
       </c>
       <c r="I105" t="n">
-        <v>22.0</v>
+        <v>55.01</v>
       </c>
       <c r="J105" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K105" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L105" t="n">
-        <v>7.0</v>
+        <v>58.0</v>
       </c>
       <c r="M105" t="n">
-        <v>45.0</v>
+        <v>21.78</v>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P105" t="inlineStr">
         <is>
-          <t>26</t>
-[...34 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF105" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>IRS/2026/7515/OPPC</t>
+          <t>IRS/2026/7533/OPPC</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>04 April 2026 21:41</t>
+          <t>08 April 2026 06:00</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G106" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H106" t="n">
-        <v>11.0</v>
+        <v>51.0</v>
       </c>
       <c r="I106" t="n">
-        <v>3.752</v>
+        <v>24.42</v>
       </c>
       <c r="J106" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K106" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L106" t="n">
-        <v>59.0</v>
+        <v>28.0</v>
       </c>
       <c r="M106" t="n">
-        <v>54.329</v>
+        <v>8.73</v>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P106" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>3</t>
         </is>
       </c>
       <c r="R106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S106" t="inlineStr">
         <is>
-          <t>During process restart Oil in water overboard discharge breached the limit of 100mg/l</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T106" t="n">
-        <v>0.2034</v>
+        <v>0.1044</v>
       </c>
       <c r="U106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V106" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>IRS/2026/7525/OPPC</t>
+          <t>IRS/2026/7534/OPPC</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>06 April 2026 15:00</t>
+          <t>10 April 2026 06:16</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G107" t="n">
         <v>60.0</v>
       </c>
       <c r="H107" t="n">
         <v>48.0</v>
       </c>
       <c r="I107" t="n">
         <v>36.0</v>
@@ -11506,1722 +11635,1640 @@
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>IRS/2026/7527/OPPC</t>
+          <t>IRS/2026/7535/OPPC</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>05 April 2026 16:00</t>
+          <t>09 April 2026 10:00</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Harding Platform</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>HARDING</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G108" t="n">
-        <v>59.0</v>
+        <v>61.0</v>
       </c>
       <c r="H108" t="n">
-        <v>16.0</v>
+        <v>37.0</v>
       </c>
       <c r="I108" t="n">
-        <v>46.24</v>
+        <v>12.41</v>
       </c>
       <c r="J108" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K108" t="n">
         <v>1.0</v>
       </c>
       <c r="L108" t="n">
-        <v>30.0</v>
+        <v>18.0</v>
       </c>
       <c r="M108" t="n">
-        <v>58.04</v>
+        <v>25.92</v>
       </c>
       <c r="N108" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O108" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P108" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t>A sample shall be collected from the Gravity Base Tank (GBT) (Displacement) (Table 1) as per the sampling frequency stated in Table 2 (Bi-monthly).</t>
-        </is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T108" t="n">
+        <v>2.0365</v>
       </c>
       <c r="U108" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V108" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
         </is>
       </c>
       <c r="W108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y108" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t>Sampling frequency</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AB108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF108" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>IRS/2026/7529/OPPC</t>
+          <t>IRS/2026/7548/OPPC</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>07 April 2026 14:45</t>
+          <t>20 February 2026 14:53</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G109" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H109" t="n">
-        <v>43.0</v>
+        <v>5.0</v>
       </c>
       <c r="I109" t="n">
-        <v>55.01</v>
+        <v>22.0</v>
       </c>
       <c r="J109" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K109" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L109" t="n">
-        <v>58.0</v>
+        <v>7.0</v>
       </c>
       <c r="M109" t="n">
-        <v>21.78</v>
+        <v>45.0</v>
       </c>
       <c r="N109" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O109" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>49</t>
         </is>
       </c>
       <c r="P109" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R109" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S109" t="inlineStr">
+        <is>
+          <t>Exceeded the average oil on sand discharge of concentration of 10,000 mg/kg when performing a sand dump.</t>
+        </is>
+      </c>
+      <c r="T109" t="n">
+        <v>0.0659</v>
+      </c>
+      <c r="U109" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V109" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB109" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>IRS/2026/7533/OPPC</t>
+          <t>IRS/2026/7552/OPPC</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>08 April 2026 06:00</t>
+          <t>14 April 2026 12:00</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G110" t="n">
         <v>60.0</v>
       </c>
       <c r="H110" t="n">
-        <v>51.0</v>
+        <v>48.0</v>
       </c>
       <c r="I110" t="n">
-        <v>24.42</v>
+        <v>36.0</v>
       </c>
       <c r="J110" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K110" t="n">
         <v>1.0</v>
       </c>
       <c r="L110" t="n">
-        <v>28.0</v>
+        <v>44.0</v>
       </c>
       <c r="M110" t="n">
-        <v>8.73</v>
+        <v>7.0</v>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>IRS/2026/7534/OPPC</t>
+          <t>IRS/2026/7556/OPPC</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>10 April 2026 06:16</t>
+          <t>13 April 2026 00:00</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G111" t="n">
         <v>60.0</v>
       </c>
       <c r="H111" t="n">
-        <v>48.0</v>
+        <v>51.0</v>
       </c>
       <c r="I111" t="n">
-        <v>36.0</v>
+        <v>24.42</v>
       </c>
       <c r="J111" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K111" t="n">
         <v>1.0</v>
       </c>
       <c r="L111" t="n">
-        <v>44.0</v>
+        <v>28.0</v>
       </c>
       <c r="M111" t="n">
-        <v>7.0</v>
+        <v>8.73</v>
       </c>
       <c r="N111" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P111" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S111" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T111" t="n">
+        <v>0.0611</v>
+      </c>
+      <c r="U111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V111" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y111" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB111" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>IRS/2026/7535/OPPC</t>
+          <t>IRS/2026/7557/OPPC</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>09 April 2026 10:00</t>
+          <t>14 April 2026 11:45</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>ERSKINE</t>
         </is>
       </c>
       <c r="G112" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="H112" t="n">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="I112" t="n">
-        <v>12.41</v>
+        <v>15.15</v>
       </c>
       <c r="J112" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K112" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L112" t="n">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
       <c r="M112" t="n">
-        <v>25.92</v>
+        <v>41.51</v>
       </c>
       <c r="N112" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O112" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P112" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>21</t>
         </is>
       </c>
       <c r="R112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S112" t="inlineStr">
         <is>
-          <t>4 Discharge Conditions</t>
+          <t>4.1</t>
         </is>
       </c>
       <c r="T112" t="n">
-        <v>2.0365</v>
+        <v>0.0073</v>
       </c>
       <c r="U112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V112" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF112" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>IRS/2026/7548/OPPC</t>
+          <t>IRS/2026/7563/OPPC</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>20 February 2026 14:53</t>
+          <t>15 April 2026 19:40</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Leman AD1 Platform [SHELL]</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="G113" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H113" t="n">
-        <v>5.0</v>
+        <v>48.0</v>
       </c>
       <c r="I113" t="n">
-        <v>22.0</v>
+        <v>53.88</v>
       </c>
       <c r="J113" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K113" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L113" t="n">
-        <v>7.0</v>
+        <v>58.0</v>
       </c>
       <c r="M113" t="n">
-        <v>45.0</v>
+        <v>21.95</v>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>6</t>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S113" t="inlineStr">
         <is>
-          <t>Exceeded the average oil on sand discharge of concentration of 10,000 mg/kg when performing a sand dump.</t>
+          <t>4.1 and Table 1</t>
         </is>
       </c>
       <c r="T113" t="n">
-        <v>0.0659</v>
+        <v>0.0143</v>
       </c>
       <c r="U113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V113" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>IRS/2026/7552/OPPC</t>
+          <t>IRS/2026/7565/OPPC</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>14 April 2026 12:00</t>
+          <t>16 April 2026 10:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G114" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="H114" t="n">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="I114" t="n">
-        <v>36.0</v>
+        <v>48.3</v>
       </c>
       <c r="J114" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K114" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L114" t="n">
-        <v>44.0</v>
+        <v>20.0</v>
       </c>
       <c r="M114" t="n">
-        <v>7.0</v>
+        <v>13.35</v>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>IRS/2026/7556/OPPC</t>
+          <t>IRS/2026/7581/OPPC</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>13 April 2026 00:00</t>
+          <t>19 April 2026 08:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G115" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H115" t="n">
-        <v>51.0</v>
+        <v>28.0</v>
       </c>
       <c r="I115" t="n">
-        <v>24.42</v>
+        <v>6.0</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K115" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L115" t="n">
-        <v>28.0</v>
+        <v>31.0</v>
       </c>
       <c r="M115" t="n">
-        <v>8.73</v>
+        <v>43.0</v>
       </c>
       <c r="N115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O115" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P115" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>18</t>
         </is>
       </c>
       <c r="R115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="T115" t="n">
-        <v>0.0611</v>
+        <v>0.0387</v>
       </c>
       <c r="U115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>IRS/2026/7557/OPPC</t>
+          <t>IRS/2026/7584/OPPC</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>14 April 2026 11:45</t>
+          <t>20 April 2026 12:30</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>ERSKINE</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="G116" t="n">
         <v>57.0</v>
       </c>
       <c r="H116" t="n">
-        <v>17.0</v>
+        <v>39.0</v>
       </c>
       <c r="I116" t="n">
-        <v>15.15</v>
+        <v>44.0</v>
       </c>
       <c r="J116" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K116" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L116" t="n">
-        <v>10.0</v>
+        <v>8.0</v>
       </c>
       <c r="M116" t="n">
-        <v>41.51</v>
+        <v>39.0</v>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
-          <t>21</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>11</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>IRS/2026/7563/OPPC</t>
+          <t>IRS/2026/7588/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>15 April 2026 19:40</t>
+          <t>20 April 2026 09:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>Forties FD Platform</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G117" t="n">
         <v>57.0</v>
       </c>
       <c r="H117" t="n">
-        <v>48.0</v>
+        <v>43.0</v>
       </c>
       <c r="I117" t="n">
-        <v>53.88</v>
+        <v>20.65</v>
       </c>
       <c r="J117" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K117" t="n">
         <v>0.0</v>
       </c>
       <c r="L117" t="n">
-        <v>58.0</v>
+        <v>54.0</v>
       </c>
       <c r="M117" t="n">
-        <v>21.95</v>
+        <v>11.22</v>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
-          <t>6</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>IRS/2026/7565/OPPC</t>
+          <t>IRS/2026/7596/OPPC</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>16 April 2026 10:00</t>
+          <t>23 April 2026 02:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G118" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H118" t="n">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="I118" t="n">
-        <v>48.3</v>
+        <v>6.0</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K118" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L118" t="n">
-        <v>20.0</v>
+        <v>31.0</v>
       </c>
       <c r="M118" t="n">
-        <v>13.35</v>
+        <v>43.0</v>
       </c>
       <c r="N118" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O118" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P118" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R118" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S118" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T118" t="n">
+        <v>0.0409</v>
+      </c>
+      <c r="U118" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V118" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y118" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB118" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>IRS/2026/7581/OPPC</t>
+          <t>IRS/2026/7597/OPPC</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>19 April 2026 08:00</t>
+          <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>CLYDE</t>
         </is>
       </c>
       <c r="G119" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H119" t="n">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="I119" t="n">
-        <v>6.0</v>
+        <v>10.0</v>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K119" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L119" t="n">
-        <v>31.0</v>
+        <v>17.0</v>
       </c>
       <c r="M119" t="n">
-        <v>43.0</v>
+        <v>18.0</v>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
-          <t>18</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>17</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>IRS/2026/7584/OPPC</t>
+          <t>IRS/2026/7610/OPPC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>20 April 2026 12:30</t>
+          <t>24 April 2026 14:15</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>NINIAN</t>
         </is>
       </c>
       <c r="G120" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H120" t="n">
-        <v>39.0</v>
+        <v>51.0</v>
       </c>
       <c r="I120" t="n">
-        <v>44.0</v>
+        <v>24.42</v>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K120" t="n">
         <v>1.0</v>
       </c>
       <c r="L120" t="n">
-        <v>8.0</v>
+        <v>28.0</v>
       </c>
       <c r="M120" t="n">
-        <v>39.0</v>
+        <v>8.73</v>
       </c>
       <c r="N120" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O120" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P120" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R120" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S120" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T120" t="n">
+        <v>0.1028</v>
+      </c>
+      <c r="U120" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V120" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB120" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>IRS/2026/7588/OPPC</t>
+          <t>IRS/2026/7612/OPPC</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>20 April 2026 09:00</t>
+          <t>28 April 2026 02:58</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Forties FD Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G121" t="n">
         <v>57.0</v>
       </c>
       <c r="H121" t="n">
-        <v>43.0</v>
+        <v>11.0</v>
       </c>
       <c r="I121" t="n">
-        <v>20.65</v>
+        <v>3.752</v>
       </c>
       <c r="J121" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K121" t="n">
         <v>0.0</v>
       </c>
       <c r="L121" t="n">
-        <v>54.0</v>
+        <v>59.0</v>
       </c>
       <c r="M121" t="n">
-        <v>11.22</v>
+        <v>54.329</v>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
-          <t>10</t>
-[...9 lines deleted...]
-        <v>0.8</v>
+          <t>25</t>
+        </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>IRS/2026/7596/OPPC</t>
+          <t>IRS/2026/7613/OPPC</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>23 April 2026 02:00</t>
+          <t>28 April 2026 04:18</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G122" t="n">
         <v>57.0</v>
       </c>
       <c r="H122" t="n">
-        <v>28.0</v>
+        <v>11.0</v>
       </c>
       <c r="I122" t="n">
-        <v>6.0</v>
+        <v>3.752</v>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K122" t="n">
         <v>0.0</v>
       </c>
       <c r="L122" t="n">
-        <v>31.0</v>
+        <v>59.0</v>
       </c>
       <c r="M122" t="n">
-        <v>43.0</v>
+        <v>54.329</v>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
-          <t>18</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>IRS/2026/7597/OPPC</t>
+          <t>IRS/2026/7616/OPPC</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>20 March 2026 13:35</t>
+          <t>28 April 2026 20:12</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Clyde Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>CLYDE</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G123" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H123" t="n">
-        <v>27.0</v>
+        <v>11.0</v>
       </c>
       <c r="I123" t="n">
-        <v>10.0</v>
+        <v>3.752</v>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K123" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L123" t="n">
-        <v>17.0</v>
+        <v>59.0</v>
       </c>
       <c r="M123" t="n">
-        <v>18.0</v>
+        <v>54.329</v>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>IRS/2026/7610/OPPC</t>
+          <t>IRS/2026/7617/OPPC</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>24 April 2026 14:15</t>
+          <t>28 April 2026 22:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>NINIAN</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G124" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="H124" t="n">
-        <v>51.0</v>
+        <v>11.0</v>
       </c>
       <c r="I124" t="n">
-        <v>24.42</v>
+        <v>3.752</v>
       </c>
       <c r="J124" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K124" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="L124" t="n">
-        <v>28.0</v>
+        <v>59.0</v>
       </c>
       <c r="M124" t="n">
-        <v>8.73</v>
+        <v>54.329</v>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
-          <t>3</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>IRS/2026/7612/OPPC</t>
+          <t>IRS/2026/7618/OPPC</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>28 April 2026 02:58</t>
+          <t>29 April 2026 04:00</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>57.0</v>
       </c>
       <c r="H125" t="n">
         <v>11.0</v>
       </c>
       <c r="I125" t="n">
         <v>3.752</v>
@@ -13242,61 +13289,61 @@
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>IRS/2026/7613/OPPC</t>
+          <t>IRS/2026/7621/OPPC</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>28 April 2026 04:18</t>
+          <t>29 April 2026 13:45</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G126" t="n">
         <v>57.0</v>
       </c>
       <c r="H126" t="n">
         <v>11.0</v>
       </c>
       <c r="I126" t="n">
         <v>3.752</v>
@@ -13317,812 +13364,897 @@
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>IRS/2026/7616/OPPC</t>
+          <t>IRS/2026/7622/OPPC</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>28 April 2026 20:12</t>
+          <t>29 April 2026 05:00</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Lomond Platform</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="G127" t="n">
         <v>57.0</v>
       </c>
       <c r="H127" t="n">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
       <c r="I127" t="n">
-        <v>3.752</v>
+        <v>15.15</v>
       </c>
       <c r="J127" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K127" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L127" t="n">
-        <v>59.0</v>
+        <v>10.0</v>
       </c>
       <c r="M127" t="n">
-        <v>54.329</v>
+        <v>41.51</v>
       </c>
       <c r="N127" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
           <t>21</t>
         </is>
       </c>
-      <c r="P127" t="inlineStr">
-[...1 lines deleted...]
-          <t>25</t>
+      <c r="R127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T127" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="U127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V127" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB127" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>IRS/2026/7617/OPPC</t>
+          <t>IRS/2026/7627/OPPC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>28 April 2026 22:00</t>
+          <t>29 April 2026 12:00</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G128" t="n">
         <v>57.0</v>
       </c>
       <c r="H128" t="n">
-        <v>11.0</v>
+        <v>43.0</v>
       </c>
       <c r="I128" t="n">
-        <v>3.752</v>
+        <v>37.03</v>
       </c>
       <c r="J128" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K128" t="n">
         <v>0.0</v>
       </c>
       <c r="L128" t="n">
-        <v>59.0</v>
+        <v>50.0</v>
       </c>
       <c r="M128" t="n">
-        <v>54.329</v>
+        <v>50.74</v>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>IRS/2026/7618/OPPC</t>
+          <t>IRS/2026/7629/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>29 April 2026 04:00</t>
+          <t>01 May 2026 08:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>57.0</v>
       </c>
       <c r="H129" t="n">
-        <v>11.0</v>
+        <v>28.0</v>
       </c>
       <c r="I129" t="n">
-        <v>3.752</v>
+        <v>6.0</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K129" t="n">
         <v>0.0</v>
       </c>
       <c r="L129" t="n">
-        <v>59.0</v>
+        <v>31.0</v>
       </c>
       <c r="M129" t="n">
-        <v>54.329</v>
+        <v>43.0</v>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>IRS/2026/7621/OPPC</t>
+          <t>IRS/2026/7630/OPPC</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>29 April 2026 13:45</t>
+          <t>30 April 2026 23:59</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>KRAKEN</t>
         </is>
       </c>
       <c r="G130" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="H130" t="n">
-        <v>11.0</v>
+        <v>55.0</v>
       </c>
       <c r="I130" t="n">
-        <v>3.752</v>
+        <v>31.635</v>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K130" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L130" t="n">
-        <v>59.0</v>
+        <v>17.0</v>
       </c>
       <c r="M130" t="n">
-        <v>54.329</v>
+        <v>34.315</v>
       </c>
       <c r="N130" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O130" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P130" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R130" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S130" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T130" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="U130" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V130" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB130" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>IRS/2026/7622/OPPC</t>
+          <t>IRS/2026/7633/OPPC</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>29 April 2026 05:00</t>
+          <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Lomond Platform</t>
+          <t>BW Catcher</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>CATCHER</t>
         </is>
       </c>
       <c r="G131" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H131" t="n">
-        <v>17.0</v>
+        <v>46.0</v>
       </c>
       <c r="I131" t="n">
-        <v>15.15</v>
+        <v>12.43</v>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K131" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L131" t="n">
-        <v>10.0</v>
+        <v>42.0</v>
       </c>
       <c r="M131" t="n">
-        <v>41.51</v>
+        <v>46.93</v>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
-          <t>21</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>IRS/2026/7627/OPPC</t>
+          <t>IRS/2026/7641/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>29 April 2026 12:00</t>
+          <t>01 May 2026 00:01</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Forties FC Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>57.0</v>
       </c>
       <c r="H132" t="n">
-        <v>43.0</v>
+        <v>11.0</v>
       </c>
       <c r="I132" t="n">
-        <v>37.03</v>
+        <v>3.752</v>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K132" t="n">
         <v>0.0</v>
       </c>
       <c r="L132" t="n">
-        <v>50.0</v>
+        <v>59.0</v>
       </c>
       <c r="M132" t="n">
-        <v>50.74</v>
+        <v>54.329</v>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>25</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>IRS/2026/7629/OPPC</t>
+          <t>IRS/2026/7642/OPPC</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>01 May 2026 08:00</t>
+          <t>01 May 2026 09:30</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>FLEMING</t>
         </is>
       </c>
       <c r="G133" t="n">
         <v>57.0</v>
       </c>
       <c r="H133" t="n">
-        <v>28.0</v>
+        <v>57.0</v>
       </c>
       <c r="I133" t="n">
-        <v>6.0</v>
+        <v>26.76</v>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K133" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L133" t="n">
-        <v>31.0</v>
+        <v>50.0</v>
       </c>
       <c r="M133" t="n">
-        <v>43.0</v>
+        <v>42.26</v>
       </c>
       <c r="N133" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O133" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P133" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="R133" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S133" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T133" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="U133" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V133" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y133" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB133" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF133" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>IRS/2026/7630/OPPC</t>
+          <t>IRS/2026/7643/OPPC</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>30 April 2026 23:59</t>
+          <t>02 May 2026 12:00</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>BUMI ARMADA UK LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Kraken FPSO</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>KRAKEN</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="G134" t="n">
-        <v>59.0</v>
+        <v>61.0</v>
       </c>
       <c r="H134" t="n">
-        <v>55.0</v>
+        <v>37.0</v>
       </c>
       <c r="I134" t="n">
-        <v>31.635</v>
+        <v>12.41</v>
       </c>
       <c r="J134" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K134" t="n">
         <v>1.0</v>
       </c>
       <c r="L134" t="n">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="M134" t="n">
-        <v>34.315</v>
+        <v>25.92</v>
       </c>
       <c r="N134" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O134" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>211</t>
         </is>
       </c>
       <c r="P134" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>12</t>
         </is>
       </c>
       <c r="R134" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S134" t="inlineStr">
         <is>
-          <t>Table 1. Monthly Average mg/L</t>
+          <t>4</t>
         </is>
       </c>
       <c r="T134" t="n">
-        <v>0.0091</v>
+        <v>0.3672</v>
       </c>
       <c r="U134" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V134" t="inlineStr">
         <is>
-          <t>Monthly average concentration</t>
+          <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB134" t="inlineStr">
         <is>
-          <t>No</t>
-        </is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC134" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="AD134" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="AE134" t="n">
+        <v>2.1</v>
       </c>
       <c r="AF134" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>IRS/2026/7633/OPPC</t>
+          <t>IRS/2026/7645/OPPC</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>01 February 2026 10:00</t>
+          <t>05 May 2026 09:25</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>BW Catcher</t>
+          <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>CATCHER</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="G135" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="H135" t="n">
-        <v>46.0</v>
+        <v>50.0</v>
       </c>
       <c r="I135" t="n">
-        <v>12.43</v>
+        <v>4.4</v>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K135" t="n">
         <v>0.0</v>
       </c>
       <c r="L135" t="n">
-        <v>42.0</v>
+        <v>26.0</v>
       </c>
       <c r="M135" t="n">
-        <v>46.93</v>
+        <v>34.8</v>
       </c>
       <c r="N135" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O135" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>IRS/2026/7641/OPPC</t>
+          <t>IRS/2026/7648/OPPC</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>01 May 2026 00:01</t>
+          <t>04 May 2026 11:00</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G136" t="n">
         <v>57.0</v>
       </c>
       <c r="H136" t="n">
         <v>11.0</v>
       </c>
       <c r="I136" t="n">
         <v>3.752</v>
@@ -14133,894 +14265,4318 @@
         </is>
       </c>
       <c r="K136" t="n">
         <v>0.0</v>
       </c>
       <c r="L136" t="n">
         <v>59.0</v>
       </c>
       <c r="M136" t="n">
         <v>54.329</v>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
           <t>25</t>
         </is>
+      </c>
+      <c r="AC136" t="n">
+        <v>260.0</v>
+      </c>
+      <c r="AD136" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AE136" t="n">
+        <v>0.5</v>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>IRS/2026/7642/OPPC</t>
+          <t>IRS/2026/7652/OPPC</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>01 May 2026 09:30</t>
+          <t>05 May 2026 04:30</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>FLEMING</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G137" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H137" t="n">
-        <v>57.0</v>
+        <v>41.0</v>
       </c>
       <c r="I137" t="n">
-        <v>26.76</v>
+        <v>48.3</v>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K137" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L137" t="n">
-        <v>50.0</v>
+        <v>20.0</v>
       </c>
       <c r="M137" t="n">
-        <v>42.26</v>
+        <v>13.35</v>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
-          <t>5</t>
-[...37 lines deleted...]
-          <t>No</t>
+          <t>7</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>IRS/2026/7643/OPPC</t>
+          <t>IRS/2026/7663/OPPC</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>02 May 2026 12:00</t>
+          <t>05 May 2026 12:00</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>MAGNUS</t>
+          <t>AUK</t>
         </is>
       </c>
       <c r="G138" t="n">
-        <v>61.0</v>
+        <v>56.0</v>
       </c>
       <c r="H138" t="n">
-        <v>37.0</v>
+        <v>24.0</v>
       </c>
       <c r="I138" t="n">
-        <v>12.41</v>
+        <v>1.94</v>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K138" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="L138" t="n">
-        <v>18.0</v>
+        <v>3.0</v>
       </c>
       <c r="M138" t="n">
-        <v>25.92</v>
+        <v>48.61</v>
       </c>
       <c r="N138" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O138" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P138" t="inlineStr">
         <is>
-          <t>12</t>
-[...9 lines deleted...]
-        <v>2.1</v>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="R138" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S138" t="inlineStr">
+        <is>
+          <t>Table 2 - Bi-Annual Produced Water Sampling and Analysis
+Section of the Department's Sampling and Analysis Methodology</t>
+        </is>
+      </c>
+      <c r="U138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y138" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z138" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>IRS/2026/7645/OPPC</t>
+          <t>IRS/2026/7665/OPPC</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>05 May 2026 09:25</t>
+          <t>07 May 2026 13:30</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Rough BD Platform</t>
+          <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>ROUGH</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="G139" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="H139" t="n">
-        <v>50.0</v>
+        <v>43.0</v>
       </c>
       <c r="I139" t="n">
-        <v>4.4</v>
+        <v>55.01</v>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K139" t="n">
         <v>0.0</v>
       </c>
       <c r="L139" t="n">
-        <v>26.0</v>
+        <v>58.0</v>
       </c>
       <c r="M139" t="n">
-        <v>34.8</v>
+        <v>21.78</v>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>10</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>IRS/2026/7648/OPPC</t>
+          <t>IRS/2026/7666/OPPC</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>04 May 2026 11:00</t>
+          <t>07 May 2026 12:30</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Gannet A Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>GANNET A</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="G140" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="H140" t="n">
-        <v>11.0</v>
+        <v>41.0</v>
       </c>
       <c r="I140" t="n">
-        <v>3.752</v>
+        <v>48.3</v>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K140" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="L140" t="n">
-        <v>59.0</v>
+        <v>20.0</v>
       </c>
       <c r="M140" t="n">
-        <v>54.329</v>
+        <v>13.35</v>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
-          <t>25</t>
-[...9 lines deleted...]
-        <v>0.5</v>
+          <t>7</t>
+        </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>IRS/2026/7652/OPPC</t>
+          <t>IRS/2026/7676/OPPC</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>05 May 2026 04:30</t>
+          <t>08 May 2026 20:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G141" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="H141" t="n">
-        <v>41.0</v>
+        <v>28.0</v>
       </c>
       <c r="I141" t="n">
-        <v>48.3</v>
+        <v>6.0</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K141" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="L141" t="n">
-        <v>20.0</v>
+        <v>31.0</v>
       </c>
       <c r="M141" t="n">
-        <v>13.35</v>
+        <v>43.0</v>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>IRS/2026/7663/OPPC</t>
+          <t>IRS/2026/7684/OPPC</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>05 May 2026 12:00</t>
+          <t>03 April 2026 09:00</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Auk A Platform</t>
+          <t>Andrew Platform</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>AUK</t>
+          <t>ANDREW</t>
         </is>
       </c>
       <c r="G142" t="n">
-        <v>56.0</v>
+        <v>58.0</v>
       </c>
       <c r="H142" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I142" t="n">
+        <v>51.122</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K142" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L142" t="n">
         <v>24.0</v>
       </c>
-      <c r="I142" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="M142" t="n">
-        <v>48.61</v>
+        <v>15.552</v>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
-          <t>16</t>
-[...35 lines deleted...]
-          <t>No</t>
+          <t>28</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>IRS/2026/7665/OPPC</t>
+          <t>IRS/2026/7685/OPPC</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>07 May 2026 13:30</t>
+          <t>11 May 2026 17:30</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Forties FA Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G143" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="H143" t="n">
-        <v>43.0</v>
+        <v>48.0</v>
       </c>
       <c r="I143" t="n">
-        <v>55.01</v>
+        <v>36.0</v>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K143" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="L143" t="n">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="M143" t="n">
-        <v>21.78</v>
+        <v>7.0</v>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>9</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>IRS/2026/7666/OPPC</t>
+          <t>IRS/2026/7686/OPPC</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>07 May 2026 12:30</t>
+          <t>11 May 2026 12:00</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G144" t="n">
-        <v>56.0</v>
+        <v>60.0</v>
       </c>
       <c r="H144" t="n">
-        <v>41.0</v>
+        <v>48.0</v>
       </c>
       <c r="I144" t="n">
-        <v>48.3</v>
+        <v>36.0</v>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K144" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="L144" t="n">
-        <v>20.0</v>
+        <v>44.0</v>
       </c>
       <c r="M144" t="n">
-        <v>13.35</v>
+        <v>7.0</v>
       </c>
       <c r="N144" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O144" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R144" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S144" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T144" t="n">
+        <v>0.0402</v>
+      </c>
+      <c r="U144" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V144" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB144" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>IRS/2026/7676/OPPC</t>
+          <t>IRS/2026/7687/OPPC</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>08 May 2026 20:00</t>
+          <t>12 May 2026 11:40</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Kittiwake A Platform</t>
+          <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>KITTIWAKE</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G145" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="H145" t="n">
-        <v>28.0</v>
+        <v>50.0</v>
       </c>
       <c r="I145" t="n">
-        <v>6.0</v>
+        <v>44.31</v>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K145" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="L145" t="n">
-        <v>31.0</v>
+        <v>35.0</v>
       </c>
       <c r="M145" t="n">
-        <v>43.0</v>
+        <v>0.38</v>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>110</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>3</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>IRS/2026/7684/OPPC</t>
+          <t>IRS/2026/7689/OPPC</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>03 April 2026 09:00</t>
+          <t>09 May 2026 04:25</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Andrew Platform</t>
+          <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>ANDREW</t>
+          <t>GANNET A</t>
         </is>
       </c>
       <c r="G146" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H146" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I146" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K146" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L146" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M146" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N146" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O146" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AC146" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="AD146" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="AE146" t="n">
+        <v>0.7</v>
+      </c>
+      <c r="AF146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>IRS/2026/7692/OPPC</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>08 May 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G147" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H147" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I147" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K147" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L147" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M147" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N147" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O147" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P147" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R147" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S147" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T147" t="n">
+        <v>2.7256</v>
+      </c>
+      <c r="U147" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V147" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>IRS/2026/7694/OPPC</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>13 May 2026 02:36</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G148" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H148" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I148" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K148" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L148" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M148" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N148" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O148" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AC148" t="n">
+        <v>149.0</v>
+      </c>
+      <c r="AD148" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="AE148" t="n">
+        <v>0.8</v>
+      </c>
+      <c r="AF148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>IRS/2026/7701/OPPC</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>15 May 2026 20:15</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G149" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H149" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I149" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K149" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L149" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M149" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N149" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O149" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R149" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T149" t="n">
+        <v>5.0E-4</v>
+      </c>
+      <c r="U149" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V149" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>IRS/2026/7704/OPPC</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>17 May 2026 04:20</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G150" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H150" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I150" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K150" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L150" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M150" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N150" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O150" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P150" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AF150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>IRS/2026/7715/OPPC</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>18 May 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G151" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H151" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I151" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K151" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L151" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M151" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N151" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O151" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R151" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t>4.3</t>
+        </is>
+      </c>
+      <c r="U151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y151" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z151" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>IRS/2026/7726/OPPC</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>20 May 2026 15:43</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G152" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H152" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I152" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K152" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L152" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M152" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N152" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O152" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R152" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S152" t="inlineStr">
+        <is>
+          <t>No discharge should exceed an oil in water concentration of 100mg/L.</t>
+        </is>
+      </c>
+      <c r="T152" t="n">
+        <v>0.0028</v>
+      </c>
+      <c r="U152" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V152" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>IRS/2026/7727/OPPC</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>18 May 2026 09:10</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G153" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H153" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I153" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K153" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L153" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M153" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N153" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O153" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R153" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t>A valid sample must be taken from each discharge of produced water</t>
+        </is>
+      </c>
+      <c r="U153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y153" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z153" t="inlineStr">
+        <is>
+          <t>Sampling and analysis method</t>
+        </is>
+      </c>
+      <c r="AB153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF153" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>IRS/2026/7731/OPPC</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>19 May 2026 17:00</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G154" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H154" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I154" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K154" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L154" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M154" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="N154" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O154" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R154" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S154" t="inlineStr">
+        <is>
+          <t>Table 1 - Discharges</t>
+        </is>
+      </c>
+      <c r="U154" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V154" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF154" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>IRS/2026/7734/OPPC</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>22 May 2026 23:20</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G155" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H155" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I155" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K155" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L155" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M155" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N155" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O155" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S155" t="inlineStr">
+        <is>
+          <t>OIW discharge to sea above maximum consent of 100mg/l - OPPC Permit OLC/144/22.</t>
+        </is>
+      </c>
+      <c r="T155" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="U155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V155" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF155" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>IRS/2026/7747/OPPC</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>26 May 2026 16:20</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G156" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H156" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I156" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K156" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L156" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M156" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N156" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O156" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R156" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S156" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T156" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U156" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V156" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>IRS/2026/7748/OPPC</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>28 May 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G157" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H157" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I157" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K157" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L157" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M157" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N157" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O157" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R157" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S157" t="inlineStr">
+        <is>
+          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters in that Table</t>
+        </is>
+      </c>
+      <c r="T157" t="n">
+        <v>0.1174</v>
+      </c>
+      <c r="U157" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V157" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF157" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>IRS/2026/7749/OPPC</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>01 May 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>ORLANDO</t>
+        </is>
+      </c>
+      <c r="G158" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H158" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I158" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K158" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L158" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M158" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="N158" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O158" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R158" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S158" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T158" t="n">
+        <v>0.0029</v>
+      </c>
+      <c r="U158" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V158" t="inlineStr">
+        <is>
+          <t>Average concentration for the operation</t>
+        </is>
+      </c>
+      <c r="W158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF158" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>IRS/2026/7751/OPPC</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>08 April 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>ORLANDO</t>
+        </is>
+      </c>
+      <c r="G159" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H159" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I159" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K159" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L159" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M159" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="N159" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O159" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P159" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="R159" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S159" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T159" t="n">
+        <v>0.0016</v>
+      </c>
+      <c r="U159" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V159" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>IRS/2026/7761/OPPC</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>01 June 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>Montrose A Platform</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>MONTROSE</t>
+        </is>
+      </c>
+      <c r="G160" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H160" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I160" t="n">
+        <v>52.415</v>
+      </c>
+      <c r="J160" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K160" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L160" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="M160" t="n">
+        <v>48.319</v>
+      </c>
+      <c r="N160" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O160" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P160" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R160" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S160" t="inlineStr">
+        <is>
+          <t>Sampling and Monitoring not carried out.</t>
+        </is>
+      </c>
+      <c r="U160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y160" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z160" t="inlineStr">
+        <is>
+          <t>Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>IRS/2026/7762/OPPC</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>31 May 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G161" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H161" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I161" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K161" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L161" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M161" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N161" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O161" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P161" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R161" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S161" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T161" t="n">
+        <v>0.0398</v>
+      </c>
+      <c r="U161" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V161" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF161" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>IRS/2026/7763/OPPC</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>31 May 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G162" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H162" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I162" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K162" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L162" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M162" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N162" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O162" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P162" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R162" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S162" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T162" t="n">
+        <v>0.0023</v>
+      </c>
+      <c r="U162" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V162" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>IRS/2026/7769/OPPC</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>01 June 2026 15:15</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>ORLANDO</t>
+        </is>
+      </c>
+      <c r="G163" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H163" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I163" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K163" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L163" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M163" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="N163" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O163" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P163" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="R163" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="U163" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V163" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>IRS/2026/7771/OPPC</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>01 June 2026 00:01</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G164" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H164" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I164" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K164" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L164" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M164" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N164" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O164" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P164" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>IRS/2026/7772/OPPC</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>01 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G165" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H165" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I165" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K165" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L165" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M165" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N165" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O165" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P165" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>IRS/2026/7773/OPPC</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>02 June 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G166" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H166" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I166" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K166" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L166" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M166" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N166" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O166" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R166" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S166" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T166" t="n">
+        <v>0.0475</v>
+      </c>
+      <c r="U166" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V166" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF166" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>IRS/2026/7774/OPPC</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>01 February 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G167" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H167" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I167" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K167" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L167" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M167" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N167" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O167" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P167" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>IRS/2026/7776/OPPC</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>02 June 2026 01:25</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>Cygnus A PU Platform</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="G168" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H168" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="I168" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K168" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L168" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M168" t="n">
+        <v>28.29</v>
+      </c>
+      <c r="N168" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O168" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AF168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>IRS/2026/7777/OPPC</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>05 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G169" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H169" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I169" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K169" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L169" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M169" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N169" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O169" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P169" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R169" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S169" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T169" t="n">
+        <v>3.505</v>
+      </c>
+      <c r="U169" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V169" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF169" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>IRS/2026/7778/OPPC</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>04 June 2026 13:45</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G170" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H170" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I170" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J170" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K170" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L170" t="n">
         <v>58.0</v>
       </c>
-      <c r="H146" t="n">
+      <c r="M170" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N170" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O170" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P170" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>IRS/2026/7782/OPPC</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>05 June 2026 15:42</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>Leman AP Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G171" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H171" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I171" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K171" t="n">
         <v>2.0</v>
       </c>
-      <c r="I146" t="n">
-[...2 lines deleted...]
-      <c r="J146" t="inlineStr">
+      <c r="L171" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M171" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N171" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O171" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P171" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="R171" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S171" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30mg/l in one month average. Final sample of the month was received from SGS test lab on 05.06.2026 at 15:42; hence why selected as time of first observance of breach.</t>
+        </is>
+      </c>
+      <c r="T171" t="n">
+        <v>0.0091</v>
+      </c>
+      <c r="U171" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V171" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF171" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>IRS/2026/7790/OPPC</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>05 June 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G172" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H172" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I172" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J172" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
-      <c r="K146" t="n">
+      <c r="K172" t="n">
         <v>1.0</v>
       </c>
-      <c r="L146" t="n">
+      <c r="L172" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M172" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N172" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O172" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P172" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R172" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S172" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T172" t="n">
+        <v>0.0221</v>
+      </c>
+      <c r="U172" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V172" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB172" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC172" t="n">
+        <v>149.0</v>
+      </c>
+      <c r="AD172" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="AE172" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="AF172" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>IRS/2026/7797/OPPC</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>07 June 2026 22:00</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G173" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H173" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I173" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K173" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L173" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M173" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N173" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O173" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P173" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>IRS/2026/7799/OPPC</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>08 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G174" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H174" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I174" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K174" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L174" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M174" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N174" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O174" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P174" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R174" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S174" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T174" t="n">
+        <v>0.1003</v>
+      </c>
+      <c r="U174" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V174" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF174" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>IRS/2026/7802/OPPC</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>09 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>FLEMING</t>
+        </is>
+      </c>
+      <c r="G175" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H175" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I175" t="n">
+        <v>26.76</v>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K175" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L175" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M175" t="n">
+        <v>42.26</v>
+      </c>
+      <c r="N175" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O175" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="R175" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S175" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T175" t="n">
+        <v>3.0E-4</v>
+      </c>
+      <c r="U175" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V175" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF175" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>IRS/2026/7817/OPPC</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>12 June 2026 13:40</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G176" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H176" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I176" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K176" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L176" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M176" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N176" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O176" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P176" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R176" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S176" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T176" t="n">
+        <v>0.0126</v>
+      </c>
+      <c r="U176" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V176" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF176" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>IRS/2026/7818/OPPC</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>13 June 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G177" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H177" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I177" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K177" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L177" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M177" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N177" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O177" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>IRS/2026/7822/OPPC</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>10 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>Auk A Platform</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>AUK</t>
+        </is>
+      </c>
+      <c r="G178" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H178" t="n">
         <v>24.0</v>
       </c>
-      <c r="M146" t="n">
-[...2 lines deleted...]
-      <c r="N146" t="inlineStr">
+      <c r="I178" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K178" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L178" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M178" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="N178" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="O146" t="inlineStr">
+      <c r="O178" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P178" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="P146" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF146" t="inlineStr">
+      <c r="AF178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>IRS/2026/7823/OPPC</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>10 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>Auk A Platform</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>AUK</t>
+        </is>
+      </c>
+      <c r="G179" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H179" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="I179" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K179" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L179" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M179" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="N179" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O179" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P179" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="AF179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>IRS/2026/7832/OPPC</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>15 June 2026 17:52</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="G180" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H180" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I180" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K180" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L180" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M180" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="N180" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O180" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P180" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="R180" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S180" t="inlineStr">
+        <is>
+          <t>4.2</t>
+        </is>
+      </c>
+      <c r="U180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y180" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z180" t="inlineStr">
+        <is>
+          <t>Another monitoring parameter, Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB180" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>