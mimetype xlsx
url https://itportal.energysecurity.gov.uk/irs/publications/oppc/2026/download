--- v6 (2026-07-21)
+++ v7 (2026-08-16)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF180"/>
+  <dimension ref="A2:AF198"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -4110,51 +4110,51 @@
       </c>
       <c r="Y32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF32" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2026/7283/OPPC</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>04 February 2026 16:15</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Leman AD1 Platform [SHELL]</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="G33" t="n">
         <v>53.0</v>
       </c>
@@ -4169,50 +4169,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K33" t="n">
         <v>2.0</v>
       </c>
       <c r="L33" t="n">
         <v>7.0</v>
       </c>
       <c r="M33" t="n">
         <v>45.0</v>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
           <t>26</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S33" t="inlineStr">
+        <is>
+          <t>Exceeded the maximum concentration of 30mg/l in one month average</t>
+        </is>
+      </c>
+      <c r="T33" t="n">
+        <v>0.0182</v>
+      </c>
+      <c r="U33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V33" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB33" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF33" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2026/7293/OPPC</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>06 February 2026 09:00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
@@ -18533,50 +18571,1735 @@
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y180" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z180" t="inlineStr">
         <is>
           <t>Another monitoring parameter, Measurement uncertainty of produced water volume</t>
         </is>
       </c>
       <c r="AB180" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>IRS/2026/7858/OPPC</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>25 June 2026 05:30</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G181" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H181" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I181" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K181" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L181" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M181" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O181" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R181" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T181" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="U181" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V181" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>IRS/2026/7876/OPPC</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>29 June 2026 18:48</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>Brae A Platform</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>BRAE-SOUTH [Part of BRAE]</t>
+        </is>
+      </c>
+      <c r="G182" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H182" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I182" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K182" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L182" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M182" t="n">
+        <v>54.7</v>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O182" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R182" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S182" t="inlineStr">
+        <is>
+          <t>Sampling and quantification of the discharge(s) in Table 1 shall be
+carried out by the Permit Holder in accordance with the requirements
+for monitoring specified in Table 2.</t>
+        </is>
+      </c>
+      <c r="U182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y182" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z182" t="inlineStr">
+        <is>
+          <t>Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF182" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>IRS/2026/7877/OPPC</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>01 July 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G183" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H183" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I183" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K183" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L183" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M183" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O183" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="R183" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S183" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T183" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="U183" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V183" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>IRS/2026/7878/OPPC</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>28 June 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>Leman BD Platform [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G184" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H184" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I184" t="n">
+        <v>7.476</v>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K184" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L184" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M184" t="n">
+        <v>10.818</v>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O184" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="R184" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S184" t="inlineStr">
+        <is>
+          <t>6.e</t>
+        </is>
+      </c>
+      <c r="U184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y184" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z184" t="inlineStr">
+        <is>
+          <t>Sampling and analysis method</t>
+        </is>
+      </c>
+      <c r="AB184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>IRS/2026/7879/OPPC</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>28 June 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>Inde AC Platform (PERENCO)</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G185" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H185" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="I185" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K185" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L185" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M185" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O185" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P185" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="R185" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S185" t="inlineStr">
+        <is>
+          <t>4.3- Sampling and quantification of the discharge(s) in Table 1 shall be carried out by the Operator in accordance with the requirements for monitoring specified in Table 2</t>
+        </is>
+      </c>
+      <c r="U185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y185" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z185" t="inlineStr">
+        <is>
+          <t>Sampling and analysis method</t>
+        </is>
+      </c>
+      <c r="AB185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF185" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>IRS/2026/7884/OPPC</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>01 July 2026 09:23</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G186" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H186" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I186" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K186" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L186" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M186" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O186" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P186" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AF186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>IRS/2026/7885/OPPC</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>01 July 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="G187" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H187" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I187" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K187" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L187" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M187" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O187" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P187" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>IRS/2026/7886/OPPC</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>01 July 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G188" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H188" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I188" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K188" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L188" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M188" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N188" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O188" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P188" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>IRS/2026/7889/OPPC</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>30 June 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G189" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H189" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I189" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K189" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L189" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M189" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N189" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R189" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S189" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T189" t="n">
+        <v>0.1406</v>
+      </c>
+      <c r="U189" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V189" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF189" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>IRS/2026/7892/OPPC</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>25 June 2025 11:30</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="G190" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H190" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I190" t="n">
+        <v>50.78</v>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K190" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L190" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M190" t="n">
+        <v>32.52</v>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O190" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P190" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="AF190" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>IRS/2026/7893/OPPC</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>01 July 2026 00:01</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>Gannet A Platform</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>GANNET A</t>
+        </is>
+      </c>
+      <c r="G191" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H191" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I191" t="n">
+        <v>3.752</v>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K191" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L191" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M191" t="n">
+        <v>54.329</v>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O191" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="AF191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>IRS/2026/7896/OPPC</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>02 July 2026 22:00</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G192" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H192" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I192" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K192" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L192" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M192" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N192" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O192" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P192" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AF192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>IRS/2026/7897/OPPC</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>02 July 2026 22:00</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G193" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H193" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I193" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K193" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L193" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M193" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N193" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O193" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P193" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AF193" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>IRS/2026/7919/OPPC</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>08 July 2026 06:00</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G194" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H194" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I194" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K194" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L194" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M194" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O194" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P194" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>IRS/2026/7935/OPPC</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>11 July 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G195" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H195" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I195" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K195" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L195" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M195" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N195" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O195" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R195" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S195" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T195" t="n">
+        <v>0.02</v>
+      </c>
+      <c r="U195" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V195" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF195" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>IRS/2026/7940/OPPC</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>12 July 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G196" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H196" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I196" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K196" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L196" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M196" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O196" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P196" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="R196" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S196" t="inlineStr">
+        <is>
+          <t>4 Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T196" t="n">
+        <v>0.4765</v>
+      </c>
+      <c r="U196" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V196" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF196" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>IRS/2026/7942/OPPC</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>13 July 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G197" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H197" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I197" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K197" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L197" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M197" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O197" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P197" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AF197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>IRS/2026/7950/OPPC</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>14 July 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G198" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H198" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I198" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K198" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L198" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M198" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O198" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P198" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R198" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S198" t="inlineStr">
+        <is>
+          <t>100mg/l maximum discharge threshold exceeded</t>
+        </is>
+      </c>
+      <c r="T198" t="n">
+        <v>0.1052</v>
+      </c>
+      <c r="U198" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V198" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>