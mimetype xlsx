--- v7 (2026-08-16)
+++ v8 (2026-09-08)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF198"/>
+  <dimension ref="A2:AF217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -3471,51 +3471,51 @@
       </c>
       <c r="AF26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2026/7270/OPPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>01 February 2026 12:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>57.0</v>
       </c>
       <c r="H27" t="n">
         <v>28.0</v>
       </c>
       <c r="I27" t="n">
         <v>6.0</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3687,51 +3687,51 @@
       </c>
       <c r="Y28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>IRS/2026/7273/OPPC</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>BW Catcher</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>CATCHER</t>
         </is>
       </c>
       <c r="G29" t="n">
         <v>56.0</v>
       </c>
@@ -3748,84 +3748,118 @@
       </c>
       <c r="K29" t="n">
         <v>0.0</v>
       </c>
       <c r="L29" t="n">
         <v>42.0</v>
       </c>
       <c r="M29" t="n">
         <v>46.93</v>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="AC29" t="n">
-[...6 lines deleted...]
-        <v>4.1</v>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T29" t="n">
+        <v>8.0E-4</v>
+      </c>
+      <c r="U29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V29" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X29" t="inlineStr">
+        <is>
+          <t>Circumstances of use</t>
+        </is>
+      </c>
+      <c r="Y29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
       </c>
       <c r="AF29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7276/OPPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>03 February 2026 08:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>57.0</v>
       </c>
       <c r="H30" t="n">
         <v>28.0</v>
       </c>
       <c r="I30" t="n">
         <v>6.0</v>
       </c>
       <c r="J30" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4685,51 +4719,51 @@
       </c>
       <c r="AF37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2026/7314/OPPC</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>13 February 2026 13:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>57.0</v>
       </c>
       <c r="H38" t="n">
         <v>28.0</v>
       </c>
       <c r="I38" t="n">
         <v>6.0</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5548,51 +5582,51 @@
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2026/7336/OPPC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>18 February 2026 11:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>57.0</v>
       </c>
       <c r="H46" t="n">
         <v>28.0</v>
       </c>
       <c r="I46" t="n">
         <v>6.0</v>
       </c>
       <c r="J46" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5839,51 +5873,51 @@
       </c>
       <c r="Y48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2026/7359/OPPC</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>24 February 2026 06:15</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>60.0</v>
       </c>
@@ -5898,50 +5932,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K49" t="n">
         <v>1.0</v>
       </c>
       <c r="L49" t="n">
         <v>44.0</v>
       </c>
       <c r="M49" t="n">
         <v>7.0</v>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S49" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T49" t="n">
+        <v>0.1572</v>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V49" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB49" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF49" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>IRS/2026/7361/OPPC</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>22 February 2026 12:30</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
@@ -6516,51 +6588,51 @@
       </c>
       <c r="Y55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/7388/OPPC</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>02 March 2026 17:20</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>60.0</v>
       </c>
@@ -6575,77 +6647,115 @@
           <t>North</t>
         </is>
       </c>
       <c r="K56" t="n">
         <v>1.0</v>
       </c>
       <c r="L56" t="n">
         <v>44.0</v>
       </c>
       <c r="M56" t="n">
         <v>7.0</v>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t>OIW discharge to sea above maximum consent of 100mg/l - OPPC Permit OLC/144/22</t>
+        </is>
+      </c>
+      <c r="T56" t="n">
+        <v>0.0096</v>
+      </c>
+      <c r="U56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V56" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB56" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2026/7389/OPPC</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>01 March 2026 08:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
         <v>28.0</v>
       </c>
       <c r="I57" t="n">
         <v>6.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7502,51 +7612,51 @@
       </c>
       <c r="AF65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2026/7401/OPPC</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>05 March 2026 08:00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
         <v>28.0</v>
       </c>
       <c r="I66" t="n">
         <v>6.0</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8678,51 +8788,51 @@
         </is>
       </c>
       <c r="AC76" t="n">
         <v>230.0</v>
       </c>
       <c r="AD76" t="n">
         <v>14.0</v>
       </c>
       <c r="AE76" t="n">
         <v>1.4</v>
       </c>
       <c r="AF76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2026/7441/OPPC</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>16 March 2026 07:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>56.0</v>
       </c>
@@ -8737,50 +8847,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K77" t="n">
         <v>2.0</v>
       </c>
       <c r="L77" t="n">
         <v>20.0</v>
       </c>
       <c r="M77" t="n">
         <v>13.35</v>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T77" t="n">
+        <v>0.0194</v>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V77" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB77" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2026/7443/OPPC</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
@@ -9129,51 +9277,51 @@
       </c>
       <c r="Y81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2026/7462/OPPC</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>21 March 2026 21:00</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G82" t="n">
         <v>56.0</v>
       </c>
@@ -9188,50 +9336,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K82" t="n">
         <v>2.0</v>
       </c>
       <c r="L82" t="n">
         <v>20.0</v>
       </c>
       <c r="M82" t="n">
         <v>13.35</v>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T82" t="n">
+        <v>0.0274</v>
+      </c>
+      <c r="U82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V82" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB82" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2026/7466/OPPC</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>25 March 2026 07:30</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
@@ -9327,51 +9513,51 @@
       </c>
       <c r="AF83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2026/7479/OPPC</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>27 March 2026 14:00</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G84" t="n">
         <v>57.0</v>
       </c>
       <c r="H84" t="n">
         <v>28.0</v>
       </c>
       <c r="I84" t="n">
         <v>6.0</v>
       </c>
       <c r="J84" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -10481,109 +10667,147 @@
       </c>
       <c r="Y94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AF94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2026/7504/OPPC</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>01 April 2026 08:00</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G95" t="n">
         <v>57.0</v>
       </c>
       <c r="H95" t="n">
         <v>28.0</v>
       </c>
       <c r="I95" t="n">
         <v>6.0</v>
       </c>
       <c r="J95" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K95" t="n">
         <v>0.0</v>
       </c>
       <c r="L95" t="n">
         <v>31.0</v>
       </c>
       <c r="M95" t="n">
         <v>43.0</v>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S95" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T95" t="n">
+        <v>1.9758</v>
+      </c>
+      <c r="U95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V95" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB95" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2026/7505/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>28 March 2026 09:00</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
@@ -10819,51 +11043,51 @@
       </c>
       <c r="Y98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2026/7509/OPPC</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>BW Catcher</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>CATCHER</t>
         </is>
       </c>
       <c r="G99" t="n">
         <v>56.0</v>
       </c>
@@ -10878,50 +11102,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K99" t="n">
         <v>0.0</v>
       </c>
       <c r="L99" t="n">
         <v>42.0</v>
       </c>
       <c r="M99" t="n">
         <v>46.93</v>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O99" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R99" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S99" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T99" t="n">
+        <v>7.0E-4</v>
+      </c>
+      <c r="U99" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V99" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB99" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF99" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>IRS/2026/7510/OPPC</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
@@ -11230,51 +11492,51 @@
       </c>
       <c r="Y102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF102" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>IRS/2026/7525/OPPC</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>06 April 2026 15:00</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G103" t="n">
         <v>60.0</v>
       </c>
@@ -11289,50 +11551,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K103" t="n">
         <v>1.0</v>
       </c>
       <c r="L103" t="n">
         <v>44.0</v>
       </c>
       <c r="M103" t="n">
         <v>7.0</v>
       </c>
       <c r="N103" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R103" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S103" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T103" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U103" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V103" t="inlineStr">
+        <is>
+          <t>Maximum load</t>
+        </is>
+      </c>
+      <c r="W103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB103" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF103" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>IRS/2026/7527/OPPC</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>05 April 2026 16:00</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
@@ -11603,51 +11903,51 @@
       </c>
       <c r="Y106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF106" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2026/7534/OPPC</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>10 April 2026 06:16</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G107" t="n">
         <v>60.0</v>
       </c>
@@ -11662,50 +11962,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K107" t="n">
         <v>1.0</v>
       </c>
       <c r="L107" t="n">
         <v>44.0</v>
       </c>
       <c r="M107" t="n">
         <v>7.0</v>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P107" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S107" t="inlineStr">
+        <is>
+          <t>OIW discharge to sea above maximum consent of 100mg/l - OPPC Permit OLC/144/22</t>
+        </is>
+      </c>
+      <c r="T107" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="U107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V107" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB107" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>IRS/2026/7535/OPPC</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>09 April 2026 10:00</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
@@ -11904,51 +12242,51 @@
       </c>
       <c r="Y109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF109" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>IRS/2026/7552/OPPC</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>14 April 2026 12:00</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G110" t="n">
         <v>60.0</v>
       </c>
@@ -11963,50 +12301,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K110" t="n">
         <v>1.0</v>
       </c>
       <c r="L110" t="n">
         <v>44.0</v>
       </c>
       <c r="M110" t="n">
         <v>7.0</v>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P110" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T110" t="n">
+        <v>0.0154</v>
+      </c>
+      <c r="U110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V110" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB110" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>IRS/2026/7556/OPPC</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>13 April 2026 00:00</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -12318,51 +12694,51 @@
       </c>
       <c r="Y113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2026/7565/OPPC</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>16 April 2026 10:00</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G114" t="n">
         <v>56.0</v>
       </c>
@@ -12377,77 +12753,115 @@
           <t>North</t>
         </is>
       </c>
       <c r="K114" t="n">
         <v>2.0</v>
       </c>
       <c r="L114" t="n">
         <v>20.0</v>
       </c>
       <c r="M114" t="n">
         <v>13.35</v>
       </c>
       <c r="N114" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O114" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P114" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R114" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T114" t="n">
+        <v>0.0037</v>
+      </c>
+      <c r="U114" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V114" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB114" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2026/7581/OPPC</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>19 April 2026 08:00</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G115" t="n">
         <v>57.0</v>
       </c>
       <c r="H115" t="n">
         <v>28.0</v>
       </c>
       <c r="I115" t="n">
         <v>6.0</v>
       </c>
       <c r="J115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12666,51 +13080,51 @@
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2026/7596/OPPC</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>23 April 2026 02:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G118" t="n">
         <v>57.0</v>
       </c>
       <c r="H118" t="n">
         <v>28.0</v>
       </c>
       <c r="I118" t="n">
         <v>6.0</v>
       </c>
       <c r="J118" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13595,109 +14009,147 @@
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2026/7629/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>01 May 2026 08:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G129" t="n">
         <v>57.0</v>
       </c>
       <c r="H129" t="n">
         <v>28.0</v>
       </c>
       <c r="I129" t="n">
         <v>6.0</v>
       </c>
       <c r="J129" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K129" t="n">
         <v>0.0</v>
       </c>
       <c r="L129" t="n">
         <v>31.0</v>
       </c>
       <c r="M129" t="n">
         <v>43.0</v>
       </c>
       <c r="N129" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O129" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P129" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R129" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S129" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T129" t="n">
+        <v>1.1369</v>
+      </c>
+      <c r="U129" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V129" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB129" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2026/7630/OPPC</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>30 April 2026 23:59</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
@@ -13783,51 +14235,51 @@
       </c>
       <c r="Y130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF130" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>IRS/2026/7633/OPPC</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>BW Catcher</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>CATCHER</t>
         </is>
       </c>
       <c r="G131" t="n">
         <v>56.0</v>
       </c>
@@ -13842,50 +14294,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K131" t="n">
         <v>0.0</v>
       </c>
       <c r="L131" t="n">
         <v>42.0</v>
       </c>
       <c r="M131" t="n">
         <v>46.93</v>
       </c>
       <c r="N131" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O131" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="P131" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S131" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="U131" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V131" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB131" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2026/7641/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>01 May 2026 00:01</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
@@ -14327,51 +14814,51 @@
         </is>
       </c>
       <c r="AC136" t="n">
         <v>260.0</v>
       </c>
       <c r="AD136" t="n">
         <v>12.0</v>
       </c>
       <c r="AE136" t="n">
         <v>0.5</v>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>IRS/2026/7652/OPPC</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>05 May 2026 04:30</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G137" t="n">
         <v>56.0</v>
       </c>
@@ -14386,50 +14873,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K137" t="n">
         <v>2.0</v>
       </c>
       <c r="L137" t="n">
         <v>20.0</v>
       </c>
       <c r="M137" t="n">
         <v>13.35</v>
       </c>
       <c r="N137" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R137" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T137" t="n">
+        <v>0.1024</v>
+      </c>
+      <c r="U137" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB137" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>IRS/2026/7663/OPPC</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>05 May 2026 12:00</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
@@ -14588,51 +15113,51 @@
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>IRS/2026/7666/OPPC</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>07 May 2026 12:30</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G140" t="n">
         <v>56.0</v>
       </c>
@@ -14647,125 +15172,201 @@
           <t>North</t>
         </is>
       </c>
       <c r="K140" t="n">
         <v>2.0</v>
       </c>
       <c r="L140" t="n">
         <v>20.0</v>
       </c>
       <c r="M140" t="n">
         <v>13.35</v>
       </c>
       <c r="N140" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O140" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P140" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R140" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S140" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T140" t="n">
+        <v>0.0709</v>
+      </c>
+      <c r="U140" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V140" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB140" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>IRS/2026/7676/OPPC</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>08 May 2026 20:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G141" t="n">
         <v>57.0</v>
       </c>
       <c r="H141" t="n">
         <v>28.0</v>
       </c>
       <c r="I141" t="n">
         <v>6.0</v>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K141" t="n">
         <v>0.0</v>
       </c>
       <c r="L141" t="n">
         <v>31.0</v>
       </c>
       <c r="M141" t="n">
         <v>43.0</v>
       </c>
       <c r="N141" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O141" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P141" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R141" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S141" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T141" t="n">
+        <v>0.0845</v>
+      </c>
+      <c r="U141" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V141" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB141" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>IRS/2026/7684/OPPC</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>03 April 2026 09:00</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
@@ -14813,51 +15414,51 @@
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>IRS/2026/7685/OPPC</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>11 May 2026 17:30</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G143" t="n">
         <v>60.0</v>
       </c>
@@ -14872,50 +15473,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K143" t="n">
         <v>1.0</v>
       </c>
       <c r="L143" t="n">
         <v>44.0</v>
       </c>
       <c r="M143" t="n">
         <v>7.0</v>
       </c>
       <c r="N143" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O143" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P143" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R143" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S143" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T143" t="n">
+        <v>0.0138</v>
+      </c>
+      <c r="U143" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V143" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB143" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>IRS/2026/7686/OPPC</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>11 May 2026 12:00</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
@@ -17074,109 +17713,147 @@
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2026/7772/OPPC</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>01 June 2026 12:00</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G165" t="n">
         <v>57.0</v>
       </c>
       <c r="H165" t="n">
         <v>28.0</v>
       </c>
       <c r="I165" t="n">
         <v>6.0</v>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K165" t="n">
         <v>0.0</v>
       </c>
       <c r="L165" t="n">
         <v>31.0</v>
       </c>
       <c r="M165" t="n">
         <v>43.0</v>
       </c>
       <c r="N165" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R165" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S165" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T165" t="n">
+        <v>0.9856</v>
+      </c>
+      <c r="U165" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V165" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB165" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF165" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2026/7773/OPPC</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>02 June 2026 10:30</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
@@ -17262,51 +17939,51 @@
       </c>
       <c r="Y166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>IRS/2026/7774/OPPC</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>01 February 2026 10:00</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>BW Catcher</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>CATCHER</t>
         </is>
       </c>
       <c r="G167" t="n">
         <v>56.0</v>
       </c>
@@ -17321,67 +17998,102 @@
           <t>North</t>
         </is>
       </c>
       <c r="K167" t="n">
         <v>0.0</v>
       </c>
       <c r="L167" t="n">
         <v>42.0</v>
       </c>
       <c r="M167" t="n">
         <v>46.93</v>
       </c>
       <c r="N167" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O167" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="P167" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R167" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S167" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="U167" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V167" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y167" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB167" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF167" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>IRS/2026/7776/OPPC</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>02 June 2026 01:25</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Cygnus A PU Platform</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>CYGNUS</t>
         </is>
       </c>
       <c r="G168" t="n">
         <v>54.0</v>
       </c>
@@ -17396,50 +18108,87 @@
           <t>North</t>
         </is>
       </c>
       <c r="K168" t="n">
         <v>2.0</v>
       </c>
       <c r="L168" t="n">
         <v>17.0</v>
       </c>
       <c r="M168" t="n">
         <v>28.29</v>
       </c>
       <c r="N168" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O168" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="P168" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R168" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S168" t="inlineStr">
+        <is>
+          <t>Discharge Conditions
+4.1 No discharge(s) specified in Table 1 shall exceed the limit(s) for the
+parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="U168" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V168" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y168" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB168" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF168" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>IRS/2026/7777/OPPC</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>05 June 2026 12:00</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
@@ -17835,109 +18584,147 @@
         </is>
       </c>
       <c r="AC172" t="n">
         <v>149.0</v>
       </c>
       <c r="AD172" t="n">
         <v>13.0</v>
       </c>
       <c r="AE172" t="n">
         <v>3.0</v>
       </c>
       <c r="AF172" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>IRS/2026/7797/OPPC</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>07 June 2026 22:00</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G173" t="n">
         <v>57.0</v>
       </c>
       <c r="H173" t="n">
         <v>28.0</v>
       </c>
       <c r="I173" t="n">
         <v>6.0</v>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K173" t="n">
         <v>0.0</v>
       </c>
       <c r="L173" t="n">
         <v>31.0</v>
       </c>
       <c r="M173" t="n">
         <v>43.0</v>
       </c>
       <c r="N173" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O173" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P173" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R173" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S173" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T173" t="n">
+        <v>0.0551</v>
+      </c>
+      <c r="U173" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V173" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y173" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB173" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF173" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>IRS/2026/7799/OPPC</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>08 June 2026 12:00</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
@@ -18249,109 +19036,147 @@
       </c>
       <c r="Y176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF176" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2026/7818/OPPC</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>13 June 2026 20:00</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G177" t="n">
         <v>57.0</v>
       </c>
       <c r="H177" t="n">
         <v>28.0</v>
       </c>
       <c r="I177" t="n">
         <v>6.0</v>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K177" t="n">
         <v>0.0</v>
       </c>
       <c r="L177" t="n">
         <v>31.0</v>
       </c>
       <c r="M177" t="n">
         <v>43.0</v>
       </c>
       <c r="N177" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O177" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T177" t="n">
+        <v>0.0617</v>
+      </c>
+      <c r="U177" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V177" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB177" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2026/7822/OPPC</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>10 June 2026 12:00</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
@@ -19142,51 +19967,51 @@
       </c>
       <c r="Z185" t="inlineStr">
         <is>
           <t>Sampling and analysis method</t>
         </is>
       </c>
       <c r="AB185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF185" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2026/7884/OPPC</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>01 July 2026 09:23</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>BW Catcher</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>CATCHER</t>
         </is>
       </c>
       <c r="G186" t="n">
         <v>56.0</v>
       </c>
@@ -19201,67 +20026,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K186" t="n">
         <v>0.0</v>
       </c>
       <c r="L186" t="n">
         <v>42.0</v>
       </c>
       <c r="M186" t="n">
         <v>46.93</v>
       </c>
       <c r="N186" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>9</t>
+        </is>
+      </c>
+      <c r="R186" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S186" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T186" t="n">
+        <v>3.0E-4</v>
+      </c>
+      <c r="U186" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V186" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB186" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2026/7885/OPPC</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>01 July 2026 08:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Everest North Platform</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>EVEREST</t>
         </is>
       </c>
       <c r="G187" t="n">
         <v>57.0</v>
       </c>
@@ -19276,125 +20139,201 @@
           <t>North</t>
         </is>
       </c>
       <c r="K187" t="n">
         <v>1.0</v>
       </c>
       <c r="L187" t="n">
         <v>48.0</v>
       </c>
       <c r="M187" t="n">
         <v>5.96</v>
       </c>
       <c r="N187" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O187" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P187" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R187" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S187" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T187" t="n">
+        <v>0.0072</v>
+      </c>
+      <c r="U187" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V187" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y187" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB187" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2026/7886/OPPC</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>01 July 2026 08:00</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G188" t="n">
         <v>57.0</v>
       </c>
       <c r="H188" t="n">
         <v>28.0</v>
       </c>
       <c r="I188" t="n">
         <v>6.0</v>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="K188" t="n">
         <v>0.0</v>
       </c>
       <c r="L188" t="n">
         <v>31.0</v>
       </c>
       <c r="M188" t="n">
         <v>43.0</v>
       </c>
       <c r="N188" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O188" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P188" t="inlineStr">
         <is>
           <t>18</t>
+        </is>
+      </c>
+      <c r="R188" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S188" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T188" t="n">
+        <v>0.7821</v>
+      </c>
+      <c r="U188" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V188" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB188" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2026/7889/OPPC</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>30 June 2026 23:59</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
@@ -20166,51 +21105,51 @@
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>IRS/2026/7950/OPPC</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>14 July 2026 08:00</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G198" t="n">
         <v>57.0</v>
       </c>
       <c r="H198" t="n">
         <v>28.0</v>
       </c>
       <c r="I198" t="n">
         <v>6.0</v>
       </c>
       <c r="J198" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -20256,50 +21195,1844 @@
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V198" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>IRS/2026/7963/OPPC</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G199" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H199" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I199" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K199" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L199" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M199" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O199" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P199" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>IRS/2026/7965/OPPC</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>20 July 2026 11:45</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>FLEMING</t>
+        </is>
+      </c>
+      <c r="G200" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H200" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I200" t="n">
+        <v>26.76</v>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K200" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L200" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M200" t="n">
+        <v>42.26</v>
+      </c>
+      <c r="N200" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O200" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P200" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="R200" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S200" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T200" t="n">
+        <v>0.0114</v>
+      </c>
+      <c r="U200" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V200" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>IRS/2026/7974/OPPC</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>22 July 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G201" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H201" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I201" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K201" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L201" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M201" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O201" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P201" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>IRS/2026/7975/OPPC</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>23 July 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>Auk A Platform</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>AUK</t>
+        </is>
+      </c>
+      <c r="G202" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H202" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="I202" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K202" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L202" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M202" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O202" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P202" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="R202" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S202" t="inlineStr">
+        <is>
+          <t>monthly average &gt;30mg/l</t>
+        </is>
+      </c>
+      <c r="T202" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U202" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V202" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF202" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>IRS/2026/7977/OPPC</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>23 July 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="G203" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H203" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I203" t="n">
+        <v>4.4</v>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K203" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L203" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="M203" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O203" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P203" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>IRS/2026/7984/OPPC</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>24 July 2026 21:53</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
+      <c r="G204" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H204" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I204" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K204" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L204" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M204" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O204" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P204" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="R204" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S204" t="inlineStr">
+        <is>
+          <t>Permit condition 5, Standard Industry Condition 1 - maintenance</t>
+        </is>
+      </c>
+      <c r="U204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>IRS/2026/7994/OPPC</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>27 July 2026 22:00</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G205" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H205" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I205" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K205" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L205" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M205" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O205" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P205" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF205" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>IRS/2026/8004/OPPC</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>31 July 2026 06:55</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G206" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H206" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I206" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K206" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L206" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M206" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N206" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O206" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P206" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AF206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>IRS/2026/8005/OPPC</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>31 July 2026 16:15</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>Andrew Platform</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>ANDREW</t>
+        </is>
+      </c>
+      <c r="G207" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H207" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I207" t="n">
+        <v>51.122</v>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K207" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L207" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="M207" t="n">
+        <v>15.552</v>
+      </c>
+      <c r="N207" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O207" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P207" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="AF207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>IRS/2026/8011/OPPC</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>31 July 2026 09:44</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>BW OFFSHORE CATCHER (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>BW Catcher</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>CATCHER</t>
+        </is>
+      </c>
+      <c r="G208" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H208" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I208" t="n">
+        <v>12.43</v>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K208" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L208" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M208" t="n">
+        <v>46.93</v>
+      </c>
+      <c r="N208" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O208" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P208" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R208" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S208" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T208" t="n">
+        <v>6.0E-4</v>
+      </c>
+      <c r="U208" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V208" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>IRS/2026/8012/OPPC</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>03 August 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G209" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H209" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I209" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K209" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L209" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M209" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O209" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P209" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R209" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S209" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T209" t="n">
+        <v>1.3333</v>
+      </c>
+      <c r="U209" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V209" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>IRS/2026/8014/OPPC</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>03 August 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G210" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H210" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I210" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K210" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L210" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M210" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O210" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P210" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R210" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S210" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T210" t="n">
+        <v>0.1968</v>
+      </c>
+      <c r="U210" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V210" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>IRS/2026/8017/OPPC</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>31 July 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G211" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H211" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I211" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K211" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L211" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M211" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N211" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O211" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P211" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AF211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>IRS/2026/8019/OPPC</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>31 July 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G212" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H212" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I212" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K212" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L212" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M212" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O212" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P212" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="AF212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>IRS/2026/8023/OPPC</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>04 August 2026 03:00</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G213" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H213" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I213" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K213" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L213" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M213" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N213" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O213" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R213" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S213" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T213" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="U213" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V213" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>IRS/2026/8026/OPPC</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>05 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G214" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H214" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I214" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K214" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L214" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M214" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N214" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O214" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AF214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>IRS/2026/8030/OPPC</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>05 August 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G215" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H215" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I215" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K215" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L215" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M215" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N215" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O215" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R215" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S215" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T215" t="n">
+        <v>0.0464</v>
+      </c>
+      <c r="U215" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V215" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF215" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>IRS/2026/8034/OPPC</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>06 August 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="G216" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H216" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I216" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K216" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L216" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M216" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="N216" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O216" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P216" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="R216" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S216" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T216" t="n">
+        <v>0.0242</v>
+      </c>
+      <c r="U216" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V216" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF216" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>IRS/2026/8047/OPPC</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>09 August 2026 02:41</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G217" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H217" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I217" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K217" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L217" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M217" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N217" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O217" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P217" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R217" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S217" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration overboard has exceed the agreed permit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="U217" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V217" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>