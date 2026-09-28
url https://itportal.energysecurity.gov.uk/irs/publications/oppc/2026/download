--- v8 (2026-09-08)
+++ v9 (2026-09-28)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF217"/>
+  <dimension ref="A2:AF231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -5497,51 +5497,51 @@
       </c>
       <c r="Y44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF44" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2026/7334/OPPC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>18 February 2026 17:15</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G45" t="n">
         <v>57.0</v>
       </c>
@@ -5556,50 +5556,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K45" t="n">
         <v>0.0</v>
       </c>
       <c r="L45" t="n">
         <v>59.0</v>
       </c>
       <c r="M45" t="n">
         <v>54.329</v>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceed the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T45" t="n">
+        <v>0.0052</v>
+      </c>
+      <c r="U45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V45" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB45" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2026/7336/OPPC</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>18 February 2026 11:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
@@ -6099,51 +6137,51 @@
       </c>
       <c r="Y50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2026/7383/OPPC</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>01 March 2026 00:01</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>57.0</v>
       </c>
@@ -6158,50 +6196,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K51" t="n">
         <v>0.0</v>
       </c>
       <c r="L51" t="n">
         <v>59.0</v>
       </c>
       <c r="M51" t="n">
         <v>54.329</v>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t>Monthly OIW average (&gt;30mg/L )</t>
+        </is>
+      </c>
+      <c r="T51" t="n">
+        <v>0.4212</v>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V51" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB51" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2026/7384/OPPC</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>02 March 2026 09:45</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
@@ -12920,51 +12996,51 @@
       </c>
       <c r="Y115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF115" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7584/OPPC</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>20 April 2026 12:30</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G116" t="n">
         <v>57.0</v>
       </c>
@@ -12979,50 +13055,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K116" t="n">
         <v>1.0</v>
       </c>
       <c r="L116" t="n">
         <v>8.0</v>
       </c>
       <c r="M116" t="n">
         <v>39.0</v>
       </c>
       <c r="N116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O116" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>11</t>
+        </is>
+      </c>
+      <c r="R116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t>Exceeding condition within table 1 of the oil discharge permit - maximum concentration limit of 100 mg/L.</t>
+        </is>
+      </c>
+      <c r="T116" t="n">
+        <v>0.0307</v>
+      </c>
+      <c r="U116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V116" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB116" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7588/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>20 April 2026 09:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
@@ -15640,51 +15754,51 @@
       </c>
       <c r="Y144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>IRS/2026/7687/OPPC</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>12 May 2026 11:40</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="G145" t="n">
         <v>53.0</v>
       </c>
@@ -15699,50 +15813,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K145" t="n">
         <v>3.0</v>
       </c>
       <c r="L145" t="n">
         <v>35.0</v>
       </c>
       <c r="M145" t="n">
         <v>0.38</v>
       </c>
       <c r="N145" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O145" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R145" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S145" t="inlineStr">
+        <is>
+          <t>Table 1 - Monthly Average OiW Concentration must be 30mg/L or lower.</t>
+        </is>
+      </c>
+      <c r="T145" t="n">
+        <v>0.0011</v>
+      </c>
+      <c r="U145" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V145" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y145" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB145" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2026/7689/OPPC</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>09 May 2026 04:25</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
@@ -15912,51 +16064,51 @@
       </c>
       <c r="Y147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF147" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>IRS/2026/7694/OPPC</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>13 May 2026 02:36</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G148" t="n">
         <v>57.0</v>
       </c>
@@ -15971,50 +16123,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K148" t="n">
         <v>0.0</v>
       </c>
       <c r="L148" t="n">
         <v>59.0</v>
       </c>
       <c r="M148" t="n">
         <v>54.329</v>
       </c>
       <c r="N148" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O148" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P148" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R148" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S148" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l.</t>
+        </is>
+      </c>
+      <c r="T148" t="n">
+        <v>0.023</v>
+      </c>
+      <c r="U148" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V148" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y148" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB148" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC148" t="n">
         <v>149.0</v>
       </c>
       <c r="AD148" t="n">
         <v>3.0</v>
       </c>
       <c r="AE148" t="n">
         <v>0.8</v>
       </c>
       <c r="AF148" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>IRS/2026/7701/OPPC</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
@@ -16109,51 +16299,51 @@
       </c>
       <c r="Y149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2026/7704/OPPC</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>17 May 2026 04:20</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G150" t="n">
         <v>57.0</v>
       </c>
@@ -16168,50 +16358,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K150" t="n">
         <v>1.0</v>
       </c>
       <c r="L150" t="n">
         <v>57.0</v>
       </c>
       <c r="M150" t="n">
         <v>19.22</v>
       </c>
       <c r="N150" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O150" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P150" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R150" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S150" t="inlineStr">
+        <is>
+          <t>OLP/1730/1</t>
+        </is>
+      </c>
+      <c r="U150" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V150" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB150" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF150" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>IRS/2026/7715/OPPC</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>18 May 2026 07:30</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
@@ -20494,51 +20719,51 @@
       </c>
       <c r="O190" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P190" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="AF190" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>IRS/2026/7893/OPPC</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>01 July 2026 00:01</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G191" t="n">
         <v>57.0</v>
       </c>
@@ -20553,50 +20778,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K191" t="n">
         <v>0.0</v>
       </c>
       <c r="L191" t="n">
         <v>59.0</v>
       </c>
       <c r="M191" t="n">
         <v>54.329</v>
       </c>
       <c r="N191" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O191" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P191" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R191" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S191" t="inlineStr">
+        <is>
+          <t>Monthly OIW Average (&gt;30mg/l)</t>
+        </is>
+      </c>
+      <c r="T191" t="n">
+        <v>0.0936</v>
+      </c>
+      <c r="U191" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V191" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y191" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB191" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>IRS/2026/7896/OPPC</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>02 July 2026 22:00</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
@@ -20719,51 +20982,51 @@
       </c>
       <c r="O193" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="AF193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>IRS/2026/7919/OPPC</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>08 July 2026 06:00</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>NINIAN</t>
         </is>
       </c>
       <c r="G194" t="n">
         <v>60.0</v>
       </c>
@@ -20778,50 +21041,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K194" t="n">
         <v>1.0</v>
       </c>
       <c r="L194" t="n">
         <v>28.0</v>
       </c>
       <c r="M194" t="n">
         <v>9.6</v>
       </c>
       <c r="N194" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O194" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R194" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S194" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T194" t="n">
+        <v>0.0121</v>
+      </c>
+      <c r="U194" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V194" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB194" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>IRS/2026/7935/OPPC</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>11 July 2026 14:00</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
@@ -21208,51 +21509,51 @@
       </c>
       <c r="Y198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF198" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>IRS/2026/7963/OPPC</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>17 July 2026 07:00</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>NINIAN</t>
         </is>
       </c>
       <c r="G199" t="n">
         <v>60.0</v>
       </c>
@@ -21267,50 +21568,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K199" t="n">
         <v>1.0</v>
       </c>
       <c r="L199" t="n">
         <v>28.0</v>
       </c>
       <c r="M199" t="n">
         <v>9.6</v>
       </c>
       <c r="N199" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O199" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P199" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R199" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S199" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T199" t="n">
+        <v>0.0086</v>
+      </c>
+      <c r="U199" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V199" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB199" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>IRS/2026/7965/OPPC</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>20 July 2026 11:45</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
@@ -21396,51 +21735,51 @@
       </c>
       <c r="Y200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2026/7974/OPPC</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>22 July 2026 18:00</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>NINIAN</t>
         </is>
       </c>
       <c r="G201" t="n">
         <v>60.0</v>
       </c>
@@ -21455,50 +21794,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K201" t="n">
         <v>1.0</v>
       </c>
       <c r="L201" t="n">
         <v>28.0</v>
       </c>
       <c r="M201" t="n">
         <v>9.6</v>
       </c>
       <c r="N201" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O201" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R201" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S201" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T201" t="n">
+        <v>0.0616</v>
+      </c>
+      <c r="U201" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V201" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y201" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB201" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>IRS/2026/7975/OPPC</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>23 July 2026 11:00</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
@@ -21584,51 +21961,51 @@
       </c>
       <c r="Y202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>IRS/2026/7977/OPPC</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>23 July 2026 13:00</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>Rough BD Platform</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>ROUGH</t>
         </is>
       </c>
       <c r="G203" t="n">
         <v>53.0</v>
       </c>
@@ -21643,50 +22020,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K203" t="n">
         <v>0.0</v>
       </c>
       <c r="L203" t="n">
         <v>26.0</v>
       </c>
       <c r="M203" t="n">
         <v>34.8</v>
       </c>
       <c r="N203" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O203" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>3</t>
+        </is>
+      </c>
+      <c r="R203" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S203" t="inlineStr">
+        <is>
+          <t>Condition 4.1 - Maximum concentration of dispersed oil in produced water discharge (100gm/l)</t>
+        </is>
+      </c>
+      <c r="T203" t="n">
+        <v>4.0E-4</v>
+      </c>
+      <c r="U203" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V203" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y203" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB203" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF203" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>IRS/2026/7984/OPPC</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>24 July 2026 21:53</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
@@ -21839,51 +22254,51 @@
       </c>
       <c r="O205" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="AF205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>IRS/2026/8004/OPPC</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>31 July 2026 06:55</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G206" t="n">
         <v>57.0</v>
       </c>
@@ -21898,50 +22313,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K206" t="n">
         <v>1.0</v>
       </c>
       <c r="L206" t="n">
         <v>57.0</v>
       </c>
       <c r="M206" t="n">
         <v>19.22</v>
       </c>
       <c r="N206" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O206" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>30</t>
+        </is>
+      </c>
+      <c r="R206" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S206" t="inlineStr">
+        <is>
+          <t>Sample exceeded 100mg/l.</t>
+        </is>
+      </c>
+      <c r="T206" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="U206" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V206" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y206" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB206" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>IRS/2026/8005/OPPC</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>31 July 2026 16:15</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
@@ -22328,51 +22781,51 @@
       </c>
       <c r="Y210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>IRS/2026/8017/OPPC</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>31 July 2026 23:59</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>KRAKEN</t>
         </is>
       </c>
       <c r="G211" t="n">
         <v>59.0</v>
       </c>
@@ -22387,50 +22840,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K211" t="n">
         <v>1.0</v>
       </c>
       <c r="L211" t="n">
         <v>17.0</v>
       </c>
       <c r="M211" t="n">
         <v>34.315</v>
       </c>
       <c r="N211" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O211" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P211" t="inlineStr">
         <is>
           <t>2</t>
+        </is>
+      </c>
+      <c r="R211" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S211" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T211" t="n">
+        <v>0.1072</v>
+      </c>
+      <c r="U211" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V211" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB211" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>IRS/2026/8019/OPPC</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>31 July 2026 23:59</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
@@ -22989,50 +23480,1486 @@
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
           <t>Maximum concentration</t>
         </is>
       </c>
       <c r="W217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF217" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>IRS/2026/8051/OPPC</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>10 August 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G218" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H218" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I218" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K218" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L218" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M218" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N218" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O218" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P218" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="R218" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S218" t="inlineStr">
+        <is>
+          <t>Condition 4 - Discharge condition</t>
+        </is>
+      </c>
+      <c r="T218" t="n">
+        <v>0.0021</v>
+      </c>
+      <c r="U218" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V218" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF218" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>IRS/2026/8054/OPPC</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>01 July 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>Piper B Platform</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>PIPER</t>
+        </is>
+      </c>
+      <c r="G219" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H219" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I219" t="n">
+        <v>40.86</v>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K219" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L219" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="M219" t="n">
+        <v>3.83</v>
+      </c>
+      <c r="N219" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O219" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P219" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R219" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S219" t="inlineStr">
+        <is>
+          <t>4.3</t>
+        </is>
+      </c>
+      <c r="U219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y219" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z219" t="inlineStr">
+        <is>
+          <t>Another monitoring parameter, Sampling frequency</t>
+        </is>
+      </c>
+      <c r="AB219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF219" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>IRS/2026/8055/OPPC</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>12 July 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G220" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H220" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I220" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K220" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L220" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M220" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N220" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O220" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="R220" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S220" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T220" t="n">
+        <v>0.1499</v>
+      </c>
+      <c r="U220" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V220" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB220" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF220" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>IRS/2026/8056/OPPC</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>12 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G221" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H221" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I221" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K221" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L221" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M221" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N221" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O221" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="AC221" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AD221" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AE221" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="AF221" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>IRS/2026/8060/OPPC</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>13 August 2026 14:45</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>FLEMING</t>
+        </is>
+      </c>
+      <c r="G222" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H222" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I222" t="n">
+        <v>26.76</v>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K222" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L222" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M222" t="n">
+        <v>42.26</v>
+      </c>
+      <c r="N222" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O222" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="R222" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S222" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T222" t="n">
+        <v>0.0039</v>
+      </c>
+      <c r="U222" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V222" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>IRS/2026/8061/OPPC</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>12 August 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>Beryl A Platform</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="G223" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H223" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="I223" t="n">
+        <v>44.47</v>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K223" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L223" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M223" t="n">
+        <v>16.45</v>
+      </c>
+      <c r="N223" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O223" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="AF223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>IRS/2026/8073/OPPC</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>16 August 2026 19:45</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G224" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H224" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I224" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K224" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L224" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M224" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N224" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O224" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="R224" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S224" t="inlineStr">
+        <is>
+          <t>OLP/1730/2</t>
+        </is>
+      </c>
+      <c r="T224" t="n">
+        <v>0.0026</v>
+      </c>
+      <c r="U224" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V224" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB224" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>IRS/2026/8074/OPPC</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>16 August 2026 00:30</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G225" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H225" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I225" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K225" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L225" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M225" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N225" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O225" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P225" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R225" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S225" t="inlineStr">
+        <is>
+          <t>OIW maximum concentration over board has exceeded the agreed permit of 100mg/l - this has been caused during restart of process plant after planned shut down - PWRI pumps running in recycle due to lack of liquid and tripping on high temperature and subsequent over boarding occurred.</t>
+        </is>
+      </c>
+      <c r="T225" t="n">
+        <v>0.3821</v>
+      </c>
+      <c r="U225" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V225" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB225" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AF225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>IRS/2026/8077/OPPC</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>17 August 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G226" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H226" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I226" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K226" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L226" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M226" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O226" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R226" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S226" t="inlineStr">
+        <is>
+          <t>No discharge should exceed an oil in water concentration of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T226" t="n">
+        <v>0.0024</v>
+      </c>
+      <c r="U226" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V226" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>IRS/2026/8082/OPPC</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>16 August 2026 20:45</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="G227" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H227" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I227" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K227" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L227" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M227" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O227" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P227" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="R227" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S227" t="inlineStr">
+        <is>
+          <t>4.1.</t>
+        </is>
+      </c>
+      <c r="T227" t="n">
+        <v>0.0035</v>
+      </c>
+      <c r="U227" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V227" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>IRS/2026/8086/OPPC</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>18 August 2026 01:30</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>Brae A Platform</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>BRAE-SOUTH [Part of BRAE]</t>
+        </is>
+      </c>
+      <c r="G228" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H228" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I228" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K228" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L228" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M228" t="n">
+        <v>54.7</v>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O228" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P228" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R228" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S228" t="inlineStr">
+        <is>
+          <t>Maximum sample concentration exceeded.</t>
+        </is>
+      </c>
+      <c r="T228" t="n">
+        <v>0.0494</v>
+      </c>
+      <c r="U228" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V228" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>IRS/2026/8099/OPPC</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>25 August 2026 11:15</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G229" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H229" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I229" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K229" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L229" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M229" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O229" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P229" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R229" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S229" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T229" t="n">
+        <v>0.0662</v>
+      </c>
+      <c r="U229" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V229" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>IRS/2026/8112/OPPC</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>26 August 2026 22:45</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>Forties FA Platform</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G230" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H230" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I230" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K230" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L230" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M230" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O230" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P230" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="AF230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>IRS/2026/8120/OPPC</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>31 August 2026 20:40</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G231" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H231" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I231" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K231" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L231" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M231" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O231" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P231" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="AF231" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>