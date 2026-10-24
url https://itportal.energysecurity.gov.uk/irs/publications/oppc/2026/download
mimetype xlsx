--- v9 (2026-09-28)
+++ v10 (2026-10-24)
@@ -508,51 +508,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AF231"/>
+  <dimension ref="A2:AF248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="14" max="14" customWidth="true" width="17.28515625"/>
     <col min="15" max="15" customWidth="true" width="17.7109375"/>
     <col min="16" max="32" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>29</v>
       </c>
@@ -5723,51 +5723,51 @@
       </c>
       <c r="Y46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF46" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2026/7339/OPPC</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>19 February 2026 22:30</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G47" t="n">
         <v>57.0</v>
       </c>
@@ -5782,50 +5782,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K47" t="n">
         <v>0.0</v>
       </c>
       <c r="L47" t="n">
         <v>59.0</v>
       </c>
       <c r="M47" t="n">
         <v>54.329</v>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample above regulatory limit of 100mg/l</t>
+        </is>
+      </c>
+      <c r="T47" t="n">
+        <v>0.0299</v>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V47" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB47" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2026/7340/OPPC</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>19 February 2026 09:00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
@@ -6363,51 +6401,51 @@
       </c>
       <c r="Y52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2026/7385/OPPC</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>02 March 2026 15:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G53" t="n">
         <v>57.0</v>
       </c>
@@ -6422,50 +6460,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K53" t="n">
         <v>0.0</v>
       </c>
       <c r="L53" t="n">
         <v>58.0</v>
       </c>
       <c r="M53" t="n">
         <v>21.78</v>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>Condition 4 - Monthly exceedance of 30mg/l</t>
+        </is>
+      </c>
+      <c r="T53" t="n">
+        <v>0.0088</v>
+      </c>
+      <c r="U53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V53" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB53" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2026/7386/OPPC</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>28 February 2026 23:59</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
@@ -9090,51 +9166,51 @@
       </c>
       <c r="Y78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2026/7454/OPPC</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>23 March 2026 04:10</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>57.0</v>
       </c>
@@ -9149,67 +9225,106 @@
           <t>North</t>
         </is>
       </c>
       <c r="K79" t="n">
         <v>0.0</v>
       </c>
       <c r="L79" t="n">
         <v>59.0</v>
       </c>
       <c r="M79" t="n">
         <v>54.329</v>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceed the regulatory limit of
+100 mg/l</t>
+        </is>
+      </c>
+      <c r="T79" t="n">
+        <v>0.0446</v>
+      </c>
+      <c r="U79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V79" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB79" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7455/OPPC</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>23 March 2026 05:15</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>57.0</v>
       </c>
@@ -9224,50 +9339,89 @@
           <t>North</t>
         </is>
       </c>
       <c r="K80" t="n">
         <v>0.0</v>
       </c>
       <c r="L80" t="n">
         <v>59.0</v>
       </c>
       <c r="M80" t="n">
         <v>54.329</v>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceed the regulatory limit of
+100 mg/l</t>
+        </is>
+      </c>
+      <c r="T80" t="n">
+        <v>0.0071</v>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB80" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2026/7460/OPPC</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>23 March 2026 04:00</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -10216,51 +10370,51 @@
       </c>
       <c r="Y89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>IRS/2026/7498/OPPC</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>01 April 2026 00:01</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G90" t="n">
         <v>57.0</v>
       </c>
@@ -10275,50 +10429,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K90" t="n">
         <v>0.0</v>
       </c>
       <c r="L90" t="n">
         <v>59.0</v>
       </c>
       <c r="M90" t="n">
         <v>54.329</v>
       </c>
       <c r="N90" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S90" t="inlineStr">
+        <is>
+          <t>Monthly OIW average (&gt;30mg/L )</t>
+        </is>
+      </c>
+      <c r="T90" t="n">
+        <v>1.4863</v>
+      </c>
+      <c r="U90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V90" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB90" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>IRS/2026/7500/OPPC</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>31 March 2026 23:59</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
@@ -10856,51 +11048,51 @@
       </c>
       <c r="Y95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2026/7505/OPPC</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>28 March 2026 09:00</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G96" t="n">
         <v>53.0</v>
       </c>
@@ -10915,67 +11107,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K96" t="n">
         <v>2.0</v>
       </c>
       <c r="L96" t="n">
         <v>34.0</v>
       </c>
       <c r="M96" t="n">
         <v>29.68</v>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="R96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t>4.1. No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters in that Table</t>
+        </is>
+      </c>
+      <c r="T96" t="n">
+        <v>0.1381</v>
+      </c>
+      <c r="U96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V96" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB96" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF96" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2026/7506/OPPC</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>Inde AC Platform (PERENCO)</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="G97" t="n">
         <v>53.0</v>
       </c>
@@ -10990,50 +11220,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K97" t="n">
         <v>2.0</v>
       </c>
       <c r="L97" t="n">
         <v>34.0</v>
       </c>
       <c r="M97" t="n">
         <v>29.68</v>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>23</t>
+        </is>
+      </c>
+      <c r="R97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S97" t="inlineStr">
+        <is>
+          <t>4.1 - No discharge(s) specified in Table 1 shall exceed the limit(s) for the parameters specified in that Table.</t>
+        </is>
+      </c>
+      <c r="T97" t="n">
+        <v>0.08</v>
+      </c>
+      <c r="U97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V97" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y97" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB97" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2026/7507/OPPC</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>01 April 2026 09:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
@@ -13109,51 +13377,51 @@
       </c>
       <c r="Y116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF116" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7588/OPPC</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>20 April 2026 09:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Forties FD Platform</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G117" t="n">
         <v>57.0</v>
       </c>
@@ -13168,50 +13436,85 @@
           <t>North</t>
         </is>
       </c>
       <c r="K117" t="n">
         <v>0.0</v>
       </c>
       <c r="L117" t="n">
         <v>54.0</v>
       </c>
       <c r="M117" t="n">
         <v>11.22</v>
       </c>
       <c r="N117" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t>Condition 4.2 - Discharge conditions</t>
+        </is>
+      </c>
+      <c r="U117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z117" t="inlineStr">
+        <is>
+          <t>Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB117" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AF117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2026/7596/OPPC</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>23 April 2026 02:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
@@ -13297,51 +13600,51 @@
       </c>
       <c r="Y118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF118" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>IRS/2026/7597/OPPC</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>20 March 2026 13:35</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="G119" t="n">
         <v>56.0</v>
       </c>
@@ -13356,50 +13659,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K119" t="n">
         <v>2.0</v>
       </c>
       <c r="L119" t="n">
         <v>17.0</v>
       </c>
       <c r="M119" t="n">
         <v>18.0</v>
       </c>
       <c r="N119" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O119" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P119" t="inlineStr">
         <is>
           <t>17</t>
+        </is>
+      </c>
+      <c r="R119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t>Monthly average</t>
+        </is>
+      </c>
+      <c r="T119" t="n">
+        <v>0.0033</v>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y119" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB119" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF119" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2026/7610/OPPC</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>24 April 2026 14:15</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
@@ -13485,51 +13826,51 @@
       </c>
       <c r="Y120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7612/OPPC</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>28 April 2026 02:58</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G121" t="n">
         <v>57.0</v>
       </c>
@@ -13544,67 +13885,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K121" t="n">
         <v>0.0</v>
       </c>
       <c r="L121" t="n">
         <v>59.0</v>
       </c>
       <c r="M121" t="n">
         <v>54.329</v>
       </c>
       <c r="N121" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O121" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P121" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R121" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/1</t>
+        </is>
+      </c>
+      <c r="T121" t="n">
+        <v>0.0083</v>
+      </c>
+      <c r="U121" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V121" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB121" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7613/OPPC</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>28 April 2026 04:18</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G122" t="n">
         <v>57.0</v>
       </c>
@@ -13619,67 +13998,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K122" t="n">
         <v>0.0</v>
       </c>
       <c r="L122" t="n">
         <v>59.0</v>
       </c>
       <c r="M122" t="n">
         <v>54.329</v>
       </c>
       <c r="N122" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O122" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P122" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R122" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/</t>
+        </is>
+      </c>
+      <c r="T122" t="n">
+        <v>0.0158</v>
+      </c>
+      <c r="U122" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V122" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB122" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7616/OPPC</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>28 April 2026 20:12</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G123" t="n">
         <v>57.0</v>
       </c>
@@ -13694,67 +14111,106 @@
           <t>North</t>
         </is>
       </c>
       <c r="K123" t="n">
         <v>0.0</v>
       </c>
       <c r="L123" t="n">
         <v>59.0</v>
       </c>
       <c r="M123" t="n">
         <v>54.329</v>
       </c>
       <c r="N123" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O123" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P123" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R123" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S123" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample
+exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T123" t="n">
+        <v>0.0841</v>
+      </c>
+      <c r="U123" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V123" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB123" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7617/OPPC</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
           <t>28 April 2026 22:00</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G124" t="n">
         <v>57.0</v>
       </c>
@@ -13769,67 +14225,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K124" t="n">
         <v>0.0</v>
       </c>
       <c r="L124" t="n">
         <v>59.0</v>
       </c>
       <c r="M124" t="n">
         <v>54.329</v>
       </c>
       <c r="N124" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O124" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P124" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R124" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S124" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T124" t="n">
+        <v>0.0524</v>
+      </c>
+      <c r="U124" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V124" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB124" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7618/OPPC</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>29 April 2026 04:00</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G125" t="n">
         <v>57.0</v>
       </c>
@@ -13844,67 +14338,105 @@
           <t>North</t>
         </is>
       </c>
       <c r="K125" t="n">
         <v>0.0</v>
       </c>
       <c r="L125" t="n">
         <v>59.0</v>
       </c>
       <c r="M125" t="n">
         <v>54.329</v>
       </c>
       <c r="N125" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O125" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R125" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S125" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T125" t="n">
+        <v>0.0145</v>
+      </c>
+      <c r="U125" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V125" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB125" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7621/OPPC</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>29 April 2026 13:45</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G126" t="n">
         <v>57.0</v>
       </c>
@@ -13919,50 +14451,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K126" t="n">
         <v>0.0</v>
       </c>
       <c r="L126" t="n">
         <v>59.0</v>
       </c>
       <c r="M126" t="n">
         <v>54.329</v>
       </c>
       <c r="N126" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O126" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R126" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S126" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T126" t="n">
+        <v>0.0343</v>
+      </c>
+      <c r="U126" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V126" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB126" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7622/OPPC</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>29 April 2026 05:00</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
@@ -14048,51 +14618,51 @@
       </c>
       <c r="Y127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2026/7627/OPPC</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>29 April 2026 12:00</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G128" t="n">
         <v>57.0</v>
       </c>
@@ -14107,50 +14677,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K128" t="n">
         <v>0.0</v>
       </c>
       <c r="L128" t="n">
         <v>50.0</v>
       </c>
       <c r="M128" t="n">
         <v>50.74</v>
       </c>
       <c r="N128" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O128" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R128" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S128" t="inlineStr">
+        <is>
+          <t>Condition 4.1</t>
+        </is>
+      </c>
+      <c r="T128" t="n">
+        <v>0.2739</v>
+      </c>
+      <c r="U128" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V128" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y128" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB128" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2026/7629/OPPC</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
           <t>01 May 2026 08:00</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
@@ -14459,51 +15067,51 @@
       </c>
       <c r="Y131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2026/7641/OPPC</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>01 May 2026 00:01</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G132" t="n">
         <v>57.0</v>
       </c>
@@ -14518,50 +15126,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K132" t="n">
         <v>0.0</v>
       </c>
       <c r="L132" t="n">
         <v>59.0</v>
       </c>
       <c r="M132" t="n">
         <v>54.329</v>
       </c>
       <c r="N132" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O132" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P132" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t>Monthly OIW Average (&gt;30mg/l)</t>
+        </is>
+      </c>
+      <c r="T132" t="n">
+        <v>3.4255</v>
+      </c>
+      <c r="U132" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V132" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB132" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF132" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>IRS/2026/7642/OPPC</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>01 May 2026 09:30</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
@@ -14844,51 +15490,51 @@
       </c>
       <c r="O135" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P135" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="AF135" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>IRS/2026/7648/OPPC</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>04 May 2026 11:00</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G136" t="n">
         <v>57.0</v>
       </c>
@@ -14903,50 +15549,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K136" t="n">
         <v>0.0</v>
       </c>
       <c r="L136" t="n">
         <v>59.0</v>
       </c>
       <c r="M136" t="n">
         <v>54.329</v>
       </c>
       <c r="N136" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O136" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P136" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R136" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S136" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T136" t="n">
+        <v>0.2078</v>
+      </c>
+      <c r="U136" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V136" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB136" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC136" t="n">
         <v>260.0</v>
       </c>
       <c r="AD136" t="n">
         <v>12.0</v>
       </c>
       <c r="AE136" t="n">
         <v>0.5</v>
       </c>
       <c r="AF136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>IRS/2026/7652/OPPC</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
@@ -15152,51 +15836,51 @@
       </c>
       <c r="Z138" t="inlineStr">
         <is>
           <t>Sampling frequency</t>
         </is>
       </c>
       <c r="AB138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>IRS/2026/7665/OPPC</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>07 May 2026 13:30</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G139" t="n">
         <v>57.0</v>
       </c>
@@ -15211,50 +15895,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K139" t="n">
         <v>0.0</v>
       </c>
       <c r="L139" t="n">
         <v>58.0</v>
       </c>
       <c r="M139" t="n">
         <v>21.78</v>
       </c>
       <c r="N139" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R139" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t>Condition 4 - Exceedance of 30mg/l monthly average</t>
+        </is>
+      </c>
+      <c r="T139" t="n">
+        <v>2.1336</v>
+      </c>
+      <c r="U139" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V139" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB139" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF139" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>IRS/2026/7666/OPPC</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>07 May 2026 12:30</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
@@ -15453,51 +16175,51 @@
       </c>
       <c r="Y141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>IRS/2026/7684/OPPC</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>03 April 2026 09:00</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>Andrew Platform</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>ANDREW</t>
         </is>
       </c>
       <c r="G142" t="n">
         <v>58.0</v>
       </c>
@@ -15512,50 +16234,80 @@
           <t>North</t>
         </is>
       </c>
       <c r="K142" t="n">
         <v>1.0</v>
       </c>
       <c r="L142" t="n">
         <v>24.0</v>
       </c>
       <c r="M142" t="n">
         <v>15.552</v>
       </c>
       <c r="N142" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O142" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>28</t>
+        </is>
+      </c>
+      <c r="R142" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S142" t="inlineStr">
+        <is>
+          <t>Condition 5.1 of standard industry conditions.</t>
+        </is>
+      </c>
+      <c r="U142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB142" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>IRS/2026/7685/OPPC</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>11 May 2026 17:30</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
@@ -15867,51 +16619,51 @@
       </c>
       <c r="Y145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF145" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2026/7689/OPPC</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>09 May 2026 04:25</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G146" t="n">
         <v>57.0</v>
       </c>
@@ -15926,50 +16678,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K146" t="n">
         <v>0.0</v>
       </c>
       <c r="L146" t="n">
         <v>59.0</v>
       </c>
       <c r="M146" t="n">
         <v>54.329</v>
       </c>
       <c r="N146" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O146" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P146" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R146" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S146" t="inlineStr">
+        <is>
+          <t>Oil in produced water overboard sample exceeded the regulatory limit of 100 mg/l</t>
+        </is>
+      </c>
+      <c r="T146" t="n">
+        <v>0.2991</v>
+      </c>
+      <c r="U146" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V146" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y146" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB146" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AC146" t="n">
         <v>40.0</v>
       </c>
       <c r="AD146" t="n">
         <v>17.0</v>
       </c>
       <c r="AE146" t="n">
         <v>0.7</v>
       </c>
       <c r="AF146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>IRS/2026/7692/OPPC</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
@@ -17863,51 +18653,51 @@
       </c>
       <c r="Y163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>IRS/2026/7771/OPPC</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>01 June 2026 00:01</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Gannet A Platform</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>GANNET A</t>
         </is>
       </c>
       <c r="G164" t="n">
         <v>57.0</v>
       </c>
@@ -17922,50 +18712,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K164" t="n">
         <v>0.0</v>
       </c>
       <c r="L164" t="n">
         <v>59.0</v>
       </c>
       <c r="M164" t="n">
         <v>54.329</v>
       </c>
       <c r="N164" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O164" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>25</t>
+        </is>
+      </c>
+      <c r="R164" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t>Monthly OIW Average (&gt;30mg/l)</t>
+        </is>
+      </c>
+      <c r="T164" t="n">
+        <v>3.2908</v>
+      </c>
+      <c r="U164" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V164" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y164" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB164" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF164" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2026/7772/OPPC</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>01 June 2026 12:00</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
@@ -18499,51 +19327,51 @@
       </c>
       <c r="Y169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF169" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>IRS/2026/7778/OPPC</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>04 June 2026 13:45</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G170" t="n">
         <v>57.0</v>
       </c>
@@ -18558,50 +19386,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K170" t="n">
         <v>0.0</v>
       </c>
       <c r="L170" t="n">
         <v>58.0</v>
       </c>
       <c r="M170" t="n">
         <v>21.78</v>
       </c>
       <c r="N170" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O170" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P170" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R170" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S170" t="inlineStr">
+        <is>
+          <t>Condition 4 - exceedance 100mg/l concentration</t>
+        </is>
+      </c>
+      <c r="T170" t="n">
+        <v>0.4514</v>
+      </c>
+      <c r="U170" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V170" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y170" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB170" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF170" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>IRS/2026/7782/OPPC</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>05 June 2026 15:42</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
@@ -19374,51 +20240,51 @@
       </c>
       <c r="Y177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF177" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2026/7822/OPPC</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>10 June 2026 12:00</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G178" t="n">
         <v>56.0</v>
       </c>
@@ -19433,67 +20299,102 @@
           <t>North</t>
         </is>
       </c>
       <c r="K178" t="n">
         <v>2.0</v>
       </c>
       <c r="L178" t="n">
         <v>3.0</v>
       </c>
       <c r="M178" t="n">
         <v>48.61</v>
       </c>
       <c r="N178" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O178" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>16</t>
+        </is>
+      </c>
+      <c r="R178" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S178" t="inlineStr">
+        <is>
+          <t>Monthly average (Hydrocyclone)</t>
+        </is>
+      </c>
+      <c r="U178" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V178" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB178" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>IRS/2026/7823/OPPC</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>10 June 2026 12:00</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="G179" t="n">
         <v>56.0</v>
       </c>
@@ -19508,50 +20409,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K179" t="n">
         <v>2.0</v>
       </c>
       <c r="L179" t="n">
         <v>3.0</v>
       </c>
       <c r="M179" t="n">
         <v>48.61</v>
       </c>
       <c r="N179" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O179" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>16</t>
+        </is>
+      </c>
+      <c r="R179" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S179" t="inlineStr">
+        <is>
+          <t>Monthly Average (IGFU)</t>
+        </is>
+      </c>
+      <c r="T179" t="n">
+        <v>0.0012</v>
+      </c>
+      <c r="U179" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V179" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y179" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB179" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>IRS/2026/7832/OPPC</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>15 June 2026 17:52</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
@@ -20832,51 +21771,51 @@
       </c>
       <c r="Y191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF191" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>IRS/2026/7896/OPPC</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>02 July 2026 22:00</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G192" t="n">
         <v>61.0</v>
       </c>
@@ -20891,50 +21830,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K192" t="n">
         <v>1.0</v>
       </c>
       <c r="L192" t="n">
         <v>18.0</v>
       </c>
       <c r="M192" t="n">
         <v>25.92</v>
       </c>
       <c r="N192" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O192" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R192" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S192" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T192" t="n">
+        <v>0.069</v>
+      </c>
+      <c r="U192" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V192" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y192" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB192" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF192" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>IRS/2026/7897/OPPC</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>02 July 2026 22:00</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
@@ -21321,51 +22298,51 @@
       </c>
       <c r="Y196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF196" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>IRS/2026/7942/OPPC</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>13 July 2026 16:00</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G197" t="n">
         <v>56.0</v>
       </c>
@@ -21380,50 +22357,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K197" t="n">
         <v>2.0</v>
       </c>
       <c r="L197" t="n">
         <v>20.0</v>
       </c>
       <c r="M197" t="n">
         <v>13.35</v>
       </c>
       <c r="N197" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O197" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P197" t="inlineStr">
         <is>
           <t>7</t>
+        </is>
+      </c>
+      <c r="R197" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S197" t="inlineStr">
+        <is>
+          <t>Section 4.1</t>
+        </is>
+      </c>
+      <c r="T197" t="n">
+        <v>0.0049</v>
+      </c>
+      <c r="U197" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V197" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB197" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF197" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>IRS/2026/7950/OPPC</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>14 July 2026 08:00</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
@@ -23082,51 +24097,51 @@
       </c>
       <c r="Y213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2026/8026/OPPC</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>05 August 2026 09:00</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G214" t="n">
         <v>61.0</v>
       </c>
@@ -23141,50 +24156,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K214" t="n">
         <v>1.0</v>
       </c>
       <c r="L214" t="n">
         <v>18.0</v>
       </c>
       <c r="M214" t="n">
         <v>25.92</v>
       </c>
       <c r="N214" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O214" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>12</t>
+        </is>
+      </c>
+      <c r="R214" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S214" t="inlineStr">
+        <is>
+          <t>4. Discharge Conditions</t>
+        </is>
+      </c>
+      <c r="T214" t="n">
+        <v>1.6185</v>
+      </c>
+      <c r="U214" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V214" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y214" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB214" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>IRS/2026/8030/OPPC</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>05 August 2026 12:00</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
@@ -24779,51 +25832,51 @@
       </c>
       <c r="Y229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AB229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AF229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>IRS/2026/8112/OPPC</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>26 August 2026 22:45</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>Forties FA Platform</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G230" t="n">
         <v>57.0</v>
       </c>
@@ -24838,50 +25891,88 @@
           <t>North</t>
         </is>
       </c>
       <c r="K230" t="n">
         <v>0.0</v>
       </c>
       <c r="L230" t="n">
         <v>58.0</v>
       </c>
       <c r="M230" t="n">
         <v>21.78</v>
       </c>
       <c r="N230" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O230" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P230" t="inlineStr">
         <is>
           <t>10</t>
+        </is>
+      </c>
+      <c r="R230" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S230" t="inlineStr">
+        <is>
+          <t>Condition 4 Exceedance of maximum concentration</t>
+        </is>
+      </c>
+      <c r="T230" t="n">
+        <v>0.1332</v>
+      </c>
+      <c r="U230" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V230" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB230" t="inlineStr">
+        <is>
+          <t>No</t>
         </is>
       </c>
       <c r="AF230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>IRS/2026/8120/OPPC</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>31 August 2026 20:40</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
@@ -24916,50 +26007,1729 @@
       <c r="K231" t="n">
         <v>1.0</v>
       </c>
       <c r="L231" t="n">
         <v>57.0</v>
       </c>
       <c r="M231" t="n">
         <v>19.22</v>
       </c>
       <c r="N231" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O231" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P231" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="AF231" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>IRS/2026/8123/OPPC</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>31 August 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G232" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H232" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I232" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K232" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L232" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M232" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O232" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R232" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S232" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/L</t>
+        </is>
+      </c>
+      <c r="T232" t="n">
+        <v>0.0095</v>
+      </c>
+      <c r="U232" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V232" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF232" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>IRS/2026/8124/OPPC</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>31 August 2026 23:59</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G233" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H233" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I233" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K233" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L233" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M233" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O233" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P233" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="R233" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S233" t="inlineStr">
+        <is>
+          <t>Table 1. Monthly Average mg/l</t>
+        </is>
+      </c>
+      <c r="T233" t="n">
+        <v>0.085</v>
+      </c>
+      <c r="U233" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V233" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF233" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>IRS/2026/8126/OPPC</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>01 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>Brae A Platform</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>BRAE-SOUTH [Part of BRAE]</t>
+        </is>
+      </c>
+      <c r="G234" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H234" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I234" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K234" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L234" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M234" t="n">
+        <v>54.7</v>
+      </c>
+      <c r="N234" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O234" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P234" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R234" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S234" t="inlineStr">
+        <is>
+          <t>Monthly concentration &gt;30mg/l.</t>
+        </is>
+      </c>
+      <c r="T234" t="n">
+        <v>0.0485</v>
+      </c>
+      <c r="U234" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V234" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>IRS/2026/8127/OPPC</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>01 September 2026 07:15</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G235" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H235" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I235" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K235" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L235" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M235" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O235" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P235" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="AC235" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="AD235" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="AE235" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="AF235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>IRS/2026/8129/OPPC</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>30 August 2026 21:00</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G236" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H236" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I236" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J236" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K236" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L236" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M236" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N236" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O236" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>IRS/2026/8132/OPPC</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>01 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G237" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H237" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I237" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K237" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L237" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M237" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N237" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O237" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>IRS/2026/8141/OPPC</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>31 July 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G238" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H238" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I238" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K238" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L238" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M238" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N238" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O238" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R238" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S238" t="inlineStr">
+        <is>
+          <t>The maximum monthly average concentration of oil in water should not exceed 30 mg/l</t>
+        </is>
+      </c>
+      <c r="T238" t="n">
+        <v>0.0059</v>
+      </c>
+      <c r="U238" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V238" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>IRS/2026/8144/OPPC</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>05 September 2026 00:00</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G239" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H239" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I239" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K239" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L239" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M239" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N239" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O239" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R239" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S239" t="inlineStr">
+        <is>
+          <t>4.1</t>
+        </is>
+      </c>
+      <c r="T239" t="n">
+        <v>0.0398</v>
+      </c>
+      <c r="U239" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V239" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF239" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>IRS/2026/8155/OPPC</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>08 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G240" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H240" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I240" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K240" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L240" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M240" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N240" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O240" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF240" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>IRS/2026/8161/OPPC</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>09 September 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G241" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H241" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I241" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K241" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L241" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M241" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N241" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O241" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P241" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R241" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S241" t="inlineStr">
+        <is>
+          <t>Discharge conditions, item 4.1</t>
+        </is>
+      </c>
+      <c r="T241" t="n">
+        <v>1.0717</v>
+      </c>
+      <c r="U241" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V241" t="inlineStr">
+        <is>
+          <t>Monthly average concentration</t>
+        </is>
+      </c>
+      <c r="W241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF241" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>IRS/2026/8163/OPPC</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>08 September 2026 21:01</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G242" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H242" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I242" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K242" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L242" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M242" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N242" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O242" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P242" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="R242" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S242" t="inlineStr">
+        <is>
+          <t>OIW discharge to sea above maximum consent of 100mg/l-OPPC OLC/144/23</t>
+        </is>
+      </c>
+      <c r="T242" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="U242" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V242" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB242" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC242" t="n">
+        <v>297.0</v>
+      </c>
+      <c r="AD242" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="AE242" t="n">
+        <v>1.8</v>
+      </c>
+      <c r="AF242" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>IRS/2026/8164/OPPC</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>11 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>Montrose A Platform</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>MONTROSE</t>
+        </is>
+      </c>
+      <c r="G243" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H243" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I243" t="n">
+        <v>52.415</v>
+      </c>
+      <c r="J243" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K243" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L243" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="M243" t="n">
+        <v>48.319</v>
+      </c>
+      <c r="N243" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O243" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="R243" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S243" t="inlineStr">
+        <is>
+          <t>Discharge condition 4.2 (d)</t>
+        </is>
+      </c>
+      <c r="U243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y243" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z243" t="inlineStr">
+        <is>
+          <t>Measurement uncertainty of produced water volume</t>
+        </is>
+      </c>
+      <c r="AB243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF243" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>IRS/2026/8166/OPPC</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>01 September 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>Morecambe South CPP1 Platform</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G244" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H244" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I244" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K244" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L244" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M244" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="N244" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O244" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P244" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="R244" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S244" t="inlineStr">
+        <is>
+          <t>Forecast oil in water discharge amount is 0.010 tonnes in the current OPPC permit.</t>
+        </is>
+      </c>
+      <c r="T244" t="n">
+        <v>0.033</v>
+      </c>
+      <c r="U244" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V244" t="inlineStr">
+        <is>
+          <t>Forecast annual mass</t>
+        </is>
+      </c>
+      <c r="W244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF244" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>IRS/2026/8169/OPPC</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>12 September 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="G245" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H245" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I245" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K245" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L245" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M245" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="N245" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O245" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P245" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="AC245" t="n">
+        <v>221.0</v>
+      </c>
+      <c r="AD245" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="AE245" t="n">
+        <v>2.4</v>
+      </c>
+      <c r="AF245" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>IRS/2026/8176/OPPC</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>12 September 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G246" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H246" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I246" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K246" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L246" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M246" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N246" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O246" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P246" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="R246" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S246" t="inlineStr">
+        <is>
+          <t>Section 4.1.</t>
+        </is>
+      </c>
+      <c r="T246" t="n">
+        <v>0.0442</v>
+      </c>
+      <c r="U246" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V246" t="inlineStr">
+        <is>
+          <t>Maximum concentration</t>
+        </is>
+      </c>
+      <c r="W246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Y246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AB246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AF246" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>IRS/2026/8201/OPPC</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>21 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G247" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H247" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I247" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K247" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L247" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M247" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N247" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O247" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P247" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="AF247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>IRS/2026/8215/OPPC</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>23 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="G248" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H248" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="I248" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K248" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L248" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M248" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="N248" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O248" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P248" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="AF248" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>