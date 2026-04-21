--- v2 (2026-03-30)
+++ v3 (2026-04-21)
@@ -30966,51 +30966,51 @@
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>IRS/2021/78/PON1</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>05 October 2021 16:55</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Jura WHPS 2</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I283" t="n">
         <v>60.0</v>
       </c>
       <c r="J283" t="n">
         <v>32.0</v>
       </c>
       <c r="K283" t="n">
         <v>41.0</v>
       </c>
       <c r="L283" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37200,51 +37200,51 @@
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>IRS/2021/221/PON1</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>02 November 2021 09:00</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>NEO ENERGY (PRODUCTION) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (PRODUCTION) LIMITED</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I343" t="n">
         <v>58.0</v>
       </c>
       <c r="J343" t="n">
         <v>21.0</v>
       </c>
       <c r="K343" t="n">
         <v>38.0</v>
@@ -39592,51 +39592,51 @@
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>IRS/2021/290/PON1</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>12 November 2021 07:00</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="I366" t="n">
         <v>58.0</v>
       </c>
       <c r="J366" t="n">
         <v>26.0</v>
       </c>
       <c r="K366" t="n">
         <v>58.0</v>
@@ -39696,51 +39696,51 @@
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>IRS/2021/291/PON1</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>11 November 2021 21:32</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>PGS PRODUCTION AS, BP P.L.C.</t>
+          <t>ALTERA INFRASTRUCTURE PRODUCTION AS, BP P.L.C.</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Normand Subsea</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>FOINAVEN</t>
         </is>
       </c>
       <c r="I367" t="n">
         <v>60.0</v>
       </c>
       <c r="J367" t="n">
         <v>18.0</v>
       </c>
       <c r="K367" t="n">
         <v>40.0</v>
@@ -40008,51 +40008,51 @@
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>IRS/2021/297/PON1</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>13 November 2021 11:25</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>NEO ENERGY CENTRAL NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY CENTRAL NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I370" t="n">
         <v>58.0</v>
       </c>
       <c r="J370" t="n">
         <v>22.0</v>
       </c>
       <c r="K370" t="n">
         <v>13.0</v>
@@ -40112,51 +40112,51 @@
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2021/300/PON1</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>14 November 2021 01:45</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="I371" t="n">
         <v>56.0</v>
       </c>
       <c r="J371" t="n">
         <v>27.0</v>
       </c>
       <c r="K371" t="n">
         <v>10.0</v>
@@ -40216,51 +40216,51 @@
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>IRS/2021/300/PON1</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>14 November 2021 01:45</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="I372" t="n">
         <v>56.0</v>
       </c>
       <c r="J372" t="n">
         <v>27.0</v>
       </c>
       <c r="K372" t="n">
         <v>10.0</v>
@@ -40320,51 +40320,51 @@
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>IRS/2021/307/PON1</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>15 November 2021 17:30</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>NEO ENERGY CENTRAL NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY CENTRAL NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I373" t="n">
         <v>58.0</v>
       </c>
       <c r="J373" t="n">
         <v>22.0</v>
       </c>
       <c r="K373" t="n">
         <v>13.0</v>
@@ -42101,51 +42101,51 @@
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>IRS/2021/463/PON1</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>11 December 2021 19:00</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I390" t="n">
         <v>59.0</v>
       </c>
       <c r="J390" t="n">
         <v>21.0</v>
       </c>
       <c r="K390" t="n">
         <v>59.0</v>
       </c>
       <c r="L390" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -42194,51 +42194,51 @@
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>IRS/2021/465/PON1</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>12 December 2021 14:35</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I391" t="n">
         <v>56.0</v>
       </c>
       <c r="J391" t="n">
         <v>57.0</v>
       </c>
       <c r="K391" t="n">
         <v>58.0</v>
       </c>
       <c r="L391" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43011,51 +43011,51 @@
           <t>OSCV20002A</t>
         </is>
       </c>
       <c r="W398" t="n">
         <v>560.131</v>
       </c>
       <c r="X398" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z398" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Release of chemicals during flushing</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>IRS/2021/490/PON1</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>05 November 2021 12:00</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -43090,66 +43090,69 @@
         <v>39.0</v>
       </c>
       <c r="P399" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q399" t="n">
         <v>22.0</v>
       </c>
       <c r="R399" t="n">
         <v>11.0</v>
       </c>
       <c r="S399" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T399" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V399" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>pH Adjusted TEG</t>
+        </is>
+      </c>
+      <c r="W399" t="n">
+        <v>6058.8</v>
       </c>
       <c r="X399" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y399" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z399" t="inlineStr">
         <is>
-          <t/>
+          <t>Cooler - Plate Pack Cooler</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>PON1/9301</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>04 September 2020 11:00</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
@@ -43553,51 +43556,51 @@
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>IRS/2021/494/PON1</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>23 November 2021 09:00</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="I404" t="n">
         <v>59.0</v>
       </c>
       <c r="J404" t="n">
         <v>21.0</v>
       </c>
       <c r="K404" t="n">
         <v>37.0</v>