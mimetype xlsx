--- v7 (2026-06-22)
+++ v8 (2026-09-18)
@@ -10645,51 +10645,51 @@
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2022/689/PON1</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>25 January 2022 10:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>BP LIMITED</t>
+          <t>BP AMOCO LIMITED</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>MUNGO</t>
         </is>
       </c>
       <c r="I98" t="n">
         <v>57.0</v>
       </c>
       <c r="J98" t="n">
         <v>22.0</v>
       </c>
       <c r="K98" t="n">
         <v>31.0</v>
@@ -17575,51 +17575,51 @@
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2022/1022/PON1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>06 April 2002 15:10</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Hewett 52/5 A Platform</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="I165" t="n">
         <v>52.0</v>
       </c>
       <c r="J165" t="n">
         <v>59.0</v>
       </c>
       <c r="K165" t="n">
         <v>59.0</v>
@@ -20855,51 +20855,51 @@
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>IRS/2022/1149/PON1</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>03 May 2022 00:05</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Anasuria FPSO</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t xml:space="preserve">	GUILLEMOT A</t>
         </is>
       </c>
       <c r="I197" t="n">
         <v>57.0</v>
       </c>
       <c r="J197" t="n">
         <v>15.0</v>
       </c>
       <c r="K197" t="n">
         <v>23.0</v>
@@ -30404,51 +30404,51 @@
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, ISLAND DRILLING MANAGEMENT AS, CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I290" t="n">
         <v>60.0</v>
       </c>
       <c r="J290" t="n">
         <v>56.0</v>
       </c>
       <c r="K290" t="n">
         <v>42.0</v>
@@ -30508,51 +30508,51 @@
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, ISLAND DRILLING MANAGEMENT AS, CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I291" t="n">
         <v>60.0</v>
       </c>
       <c r="J291" t="n">
         <v>56.0</v>
       </c>
       <c r="K291" t="n">
         <v>42.0</v>
@@ -30612,51 +30612,51 @@
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, ISLAND DRILLING MANAGEMENT AS, CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I292" t="n">
         <v>60.0</v>
       </c>
       <c r="J292" t="n">
         <v>56.0</v>
       </c>
       <c r="K292" t="n">
         <v>42.0</v>
@@ -30716,51 +30716,51 @@
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, ISLAND DRILLING MANAGEMENT AS, CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I293" t="n">
         <v>60.0</v>
       </c>
       <c r="J293" t="n">
         <v>56.0</v>
       </c>
       <c r="K293" t="n">
         <v>42.0</v>
@@ -42702,51 +42702,51 @@
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>IRS/2022/1892/PON1</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>04 October 2022 00:00</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Orlando - Well 1</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I409" t="n">
         <v>60.0</v>
       </c>
       <c r="J409" t="n">
         <v>56.0</v>
       </c>
       <c r="K409" t="n">
         <v>42.0</v>
@@ -45674,51 +45674,51 @@
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>IRS/2022/2051/PON1</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>12 November 2022 12:20</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, STENA DRILLING LIMITED, DANA PETROLEUM (E&amp;P) LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, STENA DRILLING LIMITED, DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I438" t="n">
         <v>57.0</v>
       </c>
       <c r="J438" t="n">
         <v>5.0</v>
       </c>
       <c r="K438" t="n">
         <v>28.508</v>