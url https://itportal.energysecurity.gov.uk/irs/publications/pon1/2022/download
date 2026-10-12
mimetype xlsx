--- v8 (2026-09-18)
+++ v9 (2026-10-12)
@@ -2061,51 +2061,51 @@
           <t>Oceanic HW540 E</t>
         </is>
       </c>
       <c r="W15" t="n">
         <v>76.0</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Hydraulics - Open System - SCM Failure (Otherwise Unspecified)</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2022/604/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>07 February 2017 11:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>Sean PD Platform</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -2140,66 +2140,64 @@
         <v>40.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>49.0</v>
       </c>
       <c r="R16" t="n">
         <v>25.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Oceanic HW540 E</t>
+        </is>
+      </c>
+      <c r="W16" t="n">
+        <v>3400.0</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Open System - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2022/606/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>13 May 2021 12:00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -41021,51 +41019,51 @@
       </c>
       <c r="V392" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X392" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z392" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>IRS/2022/1851/PON1</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>02 October 2022 15:00</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -41090,76 +41088,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M393" t="n">
         <v>2.0</v>
       </c>
       <c r="N393" t="n">
         <v>9.0</v>
       </c>
       <c r="O393" t="n">
         <v>16.67</v>
       </c>
       <c r="P393" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q393" t="n">
         <v>30.0</v>
       </c>
       <c r="R393" t="n">
         <v>16.0</v>
       </c>
       <c r="S393" t="inlineStr">
         <is>
-          <t/>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T393" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U393" t="n">
+        <v>0.001</v>
       </c>
       <c r="V393" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X393" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z393" t="inlineStr">
         <is>
-          <t/>
+          <t>Caisson - Swage Repair location</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>IRS/2022/1855/PON1</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>03 October 2022 09:45</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">