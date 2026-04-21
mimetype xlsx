--- v3 (2026-03-30)
+++ v4 (2026-04-21)
@@ -816,51 +816,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2022/578/PON1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>09 July 2017 19:30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>Jura WHPS 1</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>JURA</t>
         </is>
       </c>
       <c r="I4" t="n">
         <v>60.0</v>
       </c>
       <c r="J4" t="n">
         <v>32.0</v>
       </c>
       <c r="K4" t="n">
         <v>41.0</v>
@@ -1874,51 +1874,51 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2022/594/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>26 July 2021 07:30</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I14" t="n">
         <v>57.0</v>
       </c>
       <c r="J14" t="n">
         <v>11.0</v>
       </c>
       <c r="K14" t="n">
         <v>32.0</v>
@@ -6560,51 +6560,51 @@
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2022/651/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>16 August 2018 14:45</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="I59" t="n">
         <v>56.0</v>
       </c>
       <c r="J59" t="n">
         <v>24.0</v>
       </c>
       <c r="K59" t="n">
         <v>2.0</v>
@@ -10541,51 +10541,51 @@
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2022/687/PON1</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>06 January 2022 12:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I97" t="n">
         <v>58.0</v>
       </c>
       <c r="J97" t="n">
         <v>26.0</v>
       </c>
       <c r="K97" t="n">
         <v>58.0</v>
@@ -10645,51 +10645,51 @@
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2022/689/PON1</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>25 January 2022 10:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>HACKREMCO(NO.1379) LIMITED</t>
+          <t>BP LIMITED</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>MUNGO</t>
         </is>
       </c>
       <c r="I98" t="n">
         <v>57.0</v>
       </c>
       <c r="J98" t="n">
         <v>22.0</v>
       </c>
       <c r="K98" t="n">
         <v>31.0</v>
@@ -11269,51 +11269,51 @@
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>IRS/2022/726/PON1</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>02 February 2022 08:30</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Franklin NUI Installation</t>
         </is>
       </c>
       <c r="I104" t="n">
         <v>56.0</v>
       </c>
       <c r="J104" t="n">
         <v>58.0</v>
       </c>
       <c r="K104" t="n">
         <v>0.0</v>
@@ -11805,51 +11805,51 @@
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2022/754/PON1</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>08 February 2022 23:30</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>NEO ENERGY (PRODUCTION) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (PRODUCTION) LIMITED</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="I109" t="n">
         <v>58.0</v>
       </c>
       <c r="J109" t="n">
         <v>21.0</v>
       </c>
       <c r="K109" t="n">
         <v>38.0</v>
       </c>
       <c r="L109" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12218,51 +12218,51 @@
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>IRS/2022/778/PON1</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>14 February 2022 10:00</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="I113" t="n">
         <v>56.0</v>
       </c>
       <c r="J113" t="n">
         <v>24.0</v>
       </c>
       <c r="K113" t="n">
         <v>2.0</v>
@@ -12431,51 +12431,51 @@
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2022/813/PON1</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>19 February 2022 02:48</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I115" t="n">
         <v>60.0</v>
       </c>
       <c r="J115" t="n">
         <v>48.0</v>
       </c>
       <c r="K115" t="n">
         <v>31.0</v>
@@ -12535,51 +12535,51 @@
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2022/830/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>25 February 2022 11:30</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="I116" t="n">
         <v>60.0</v>
       </c>
       <c r="J116" t="n">
         <v>37.0</v>
       </c>
       <c r="K116" t="n">
         <v>44.0</v>
@@ -12639,51 +12639,51 @@
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I117" t="n">
         <v>60.0</v>
       </c>
       <c r="J117" t="n">
         <v>48.0</v>
       </c>
       <c r="K117" t="n">
         <v>33.0</v>
       </c>
       <c r="L117" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12738,51 +12738,51 @@
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I118" t="n">
         <v>60.0</v>
       </c>
       <c r="J118" t="n">
         <v>48.0</v>
       </c>
       <c r="K118" t="n">
         <v>33.0</v>
       </c>
       <c r="L118" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12837,51 +12837,51 @@
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I119" t="n">
         <v>60.0</v>
       </c>
       <c r="J119" t="n">
         <v>48.0</v>
       </c>
       <c r="K119" t="n">
         <v>33.0</v>
       </c>
       <c r="L119" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -12936,51 +12936,51 @@
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I120" t="n">
         <v>60.0</v>
       </c>
       <c r="J120" t="n">
         <v>48.0</v>
       </c>
       <c r="K120" t="n">
         <v>33.0</v>
       </c>
       <c r="L120" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13035,51 +13035,51 @@
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I121" t="n">
         <v>60.0</v>
       </c>
       <c r="J121" t="n">
         <v>48.0</v>
       </c>
       <c r="K121" t="n">
         <v>33.0</v>
       </c>
       <c r="L121" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13134,51 +13134,51 @@
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I122" t="n">
         <v>60.0</v>
       </c>
       <c r="J122" t="n">
         <v>48.0</v>
       </c>
       <c r="K122" t="n">
         <v>33.0</v>
       </c>
       <c r="L122" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13233,51 +13233,51 @@
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2022/844/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
           <t>28 February 2022 14:00</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I123" t="n">
         <v>60.0</v>
       </c>
       <c r="J123" t="n">
         <v>48.0</v>
       </c>
       <c r="K123" t="n">
         <v>33.0</v>
       </c>
       <c r="L123" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -13436,51 +13436,51 @@
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2022/861/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>03 March 2022 14:30</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="I125" t="n">
         <v>60.0</v>
       </c>
       <c r="J125" t="n">
         <v>37.0</v>
       </c>
       <c r="K125" t="n">
         <v>44.0</v>
@@ -13956,51 +13956,51 @@
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2022/889/PON1</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>09 March 2022 15:30</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>NEO ENERGY CENTRAL NORTH SEA LIMITED</t>
+          <t>NEO NEXT+ ENERGY CENTRAL NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I130" t="n">
         <v>58.0</v>
       </c>
       <c r="J130" t="n">
         <v>22.0</v>
       </c>
       <c r="K130" t="n">
         <v>13.0</v>
@@ -15822,51 +15822,51 @@
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>IRS/2022/945/PON1</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>23 March 2022 10:04</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I148" t="n">
         <v>59.0</v>
       </c>
       <c r="J148" t="n">
         <v>21.0</v>
       </c>
       <c r="K148" t="n">
         <v>37.0</v>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16961,51 +16961,51 @@
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>IRS/2022/997/PON1</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>01 April 2022 01:31</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>PGS PRODUCTION AS, BP P.L.C.</t>
+          <t>ALTERA INFRASTRUCTURE PRODUCTION AS, BP P.L.C.</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Normand Subsea</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>FOINAVEN</t>
         </is>
       </c>
       <c r="I159" t="n">
         <v>60.0</v>
       </c>
       <c r="J159" t="n">
         <v>20.0</v>
       </c>
       <c r="K159" t="n">
         <v>37.0</v>
@@ -17268,51 +17268,51 @@
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>IRS/2022/1010/PON1</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>05 April 2022 04:00</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>ORION</t>
         </is>
       </c>
       <c r="I162" t="n">
         <v>56.0</v>
       </c>
       <c r="J162" t="n">
         <v>27.0</v>
       </c>
       <c r="K162" t="n">
         <v>10.0</v>
@@ -17679,51 +17679,51 @@
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2022/1023/PON1</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>06 April 2022 18:30</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>ORION</t>
         </is>
       </c>
       <c r="I166" t="n">
         <v>56.0</v>
       </c>
       <c r="J166" t="n">
         <v>27.0</v>
       </c>
       <c r="K166" t="n">
         <v>10.0</v>
@@ -18172,51 +18172,51 @@
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>IRS/2022/1054/PON1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>13 April 2022 15:00</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Montrose BLP</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="I171" t="n">
         <v>57.0</v>
       </c>
       <c r="J171" t="n">
         <v>26.0</v>
       </c>
       <c r="K171" t="n">
         <v>59.0</v>
@@ -18276,51 +18276,51 @@
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>IRS/2022/1072/PON1</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>15 April 2022 19:10</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Scapa Template</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="I172" t="n">
         <v>58.0</v>
       </c>
       <c r="J172" t="n">
         <v>25.0</v>
       </c>
       <c r="K172" t="n">
         <v>39.0</v>
@@ -18479,51 +18479,51 @@
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>IRS/2022/1092/PON1</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>20 April 2022 15:00</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I174" t="n">
         <v>60.0</v>
       </c>
       <c r="J174" t="n">
         <v>48.0</v>
       </c>
       <c r="K174" t="n">
         <v>31.0</v>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21271,51 +21271,51 @@
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2022/1162/PON1</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>05 May 2022 05:00</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Elgin Wellhead Platform B</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I201" t="n">
         <v>57.0</v>
       </c>
       <c r="J201" t="n">
         <v>0.0</v>
       </c>
       <c r="K201" t="n">
         <v>8.0</v>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22503,51 +22503,51 @@
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2022/1234/PON1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>23 May 2022 19:15</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I213" t="n">
         <v>58.0</v>
       </c>
       <c r="J213" t="n">
         <v>27.0</v>
       </c>
       <c r="K213" t="n">
         <v>41.0</v>
@@ -22607,51 +22607,51 @@
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2022/1235/PON1</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>23 May 2022 05:30</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I214" t="n">
         <v>60.0</v>
       </c>
       <c r="J214" t="n">
         <v>48.0</v>
       </c>
       <c r="K214" t="n">
         <v>31.0</v>
@@ -26729,51 +26729,51 @@
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>IRS/2022/1392/PON1</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>26 June 2022 16:30</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED, STENA DRILLING LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED, STENA DRILLING LIMITED</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Stena Spey</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>JANICE</t>
         </is>
       </c>
       <c r="I254" t="n">
         <v>56.0</v>
       </c>
       <c r="J254" t="n">
         <v>23.0</v>
       </c>
       <c r="K254" t="n">
         <v>24.0</v>
@@ -27649,51 +27649,51 @@
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>IRS/2022/1422/PON1</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>01 July 2022 16:30</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I263" t="n">
         <v>60.0</v>
       </c>
       <c r="J263" t="n">
         <v>48.0</v>
       </c>
       <c r="K263" t="n">
         <v>31.0</v>
@@ -28154,51 +28154,51 @@
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>IRS/2022/1449/PON1</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>06 July 2022 13:00</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I268" t="n">
         <v>58.0</v>
       </c>
       <c r="J268" t="n">
         <v>26.0</v>
       </c>
       <c r="K268" t="n">
         <v>58.0</v>
@@ -28980,51 +28980,51 @@
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>IRS/2022/1486/PON1</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>14 July 2022 12:00</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I276" t="n">
         <v>56.0</v>
       </c>
       <c r="J276" t="n">
         <v>24.0</v>
       </c>
       <c r="K276" t="n">
         <v>1.94</v>
       </c>
       <c r="L276" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30404,51 +30404,51 @@
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, NORTH SEA DRILLING GROUP AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I290" t="n">
         <v>60.0</v>
       </c>
       <c r="J290" t="n">
         <v>56.0</v>
       </c>
       <c r="K290" t="n">
         <v>42.0</v>
@@ -30508,51 +30508,51 @@
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, NORTH SEA DRILLING GROUP AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I291" t="n">
         <v>60.0</v>
       </c>
       <c r="J291" t="n">
         <v>56.0</v>
       </c>
       <c r="K291" t="n">
         <v>42.0</v>
@@ -30612,51 +30612,51 @@
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, NORTH SEA DRILLING GROUP AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I292" t="n">
         <v>60.0</v>
       </c>
       <c r="J292" t="n">
         <v>56.0</v>
       </c>
       <c r="K292" t="n">
         <v>42.0</v>
@@ -30716,51 +30716,51 @@
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>IRS/2022/1532/PON1</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>26 July 2022 10:00</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, NORTH SEA DRILLING GROUP AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, ISLAND DRILLING MANAGEMENT AS, PETROFAC FACILITIES MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Island Innovator</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I293" t="n">
         <v>60.0</v>
       </c>
       <c r="J293" t="n">
         <v>56.0</v>
       </c>
       <c r="K293" t="n">
         <v>42.0</v>
@@ -30919,51 +30919,51 @@
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>IRS/2022/1538/PON1</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>28 July 2022 08:00</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I295" t="n">
         <v>57.0</v>
       </c>
       <c r="J295" t="n">
         <v>0.0</v>
       </c>
       <c r="K295" t="n">
         <v>7.0</v>
@@ -31023,51 +31023,51 @@
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>IRS/2022/1540/PON1</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>28 July 2022 05:00</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I296" t="n">
         <v>60.0</v>
       </c>
       <c r="J296" t="n">
         <v>48.0</v>
       </c>
       <c r="K296" t="n">
         <v>31.0</v>
       </c>
       <c r="L296" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -31522,51 +31522,51 @@
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>IRS/2022/1552/PON1</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>01 August 2022 14:15</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I301" t="n">
         <v>56.0</v>
       </c>
       <c r="J301" t="n">
         <v>29.0</v>
       </c>
       <c r="K301" t="n">
         <v>37.1</v>
@@ -33483,51 +33483,51 @@
           <t>BIOC11125A</t>
         </is>
       </c>
       <c r="W319" t="n">
         <v>21.0</v>
       </c>
       <c r="X319" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z319" t="inlineStr">
         <is>
           <t>Fixed Chemical Pipework (Production Chemicals) - Opened</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>IRS/2022/1599/PON1</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>09 August 2022 11:20</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -33562,66 +33562,64 @@
         <v>19.0</v>
       </c>
       <c r="P320" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q320" t="n">
         <v>22.0</v>
       </c>
       <c r="R320" t="n">
         <v>30.0</v>
       </c>
       <c r="S320" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T320" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V320" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CRW85733</t>
+        </is>
+      </c>
+      <c r="W320" t="n">
+        <v>27.2</v>
       </c>
       <c r="X320" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z320" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>IRS/2022/1608/PON1</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>19 December 2020 00:00</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
@@ -35059,51 +35057,51 @@
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>IRS/2022/1630/PON1</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>18 August 2022 10:30</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I335" t="n">
         <v>58.0</v>
       </c>
       <c r="J335" t="n">
         <v>26.0</v>
       </c>
       <c r="K335" t="n">
         <v>58.0</v>
@@ -35778,51 +35776,51 @@
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>IRS/2022/1641/PON1</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>19 August 2022 21:00</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I342" t="n">
         <v>60.0</v>
       </c>
       <c r="J342" t="n">
         <v>48.0</v>
       </c>
       <c r="K342" t="n">
         <v>31.0</v>
@@ -37640,51 +37638,51 @@
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>IRS/2022/1725/PON1</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>05 September 2022 17:00</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I360" t="n">
         <v>56.0</v>
       </c>
       <c r="J360" t="n">
         <v>24.0</v>
       </c>
       <c r="K360" t="n">
         <v>1.94</v>
       </c>
       <c r="L360" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37739,51 +37737,51 @@
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>IRS/2022/1731/PON1</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>16 August 2022 09:00</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>NUGGETS N1</t>
         </is>
       </c>
       <c r="I361" t="n">
         <v>60.0</v>
       </c>
       <c r="J361" t="n">
         <v>28.0</v>
       </c>
       <c r="K361" t="n">
         <v>0.2</v>
@@ -38151,51 +38149,51 @@
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>IRS/2022/1759/PON1</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>12 September 2022 07:00</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>BLAKE</t>
         </is>
       </c>
       <c r="I365" t="n">
         <v>58.0</v>
       </c>
       <c r="J365" t="n">
         <v>10.0</v>
       </c>
       <c r="K365" t="n">
         <v>27.0</v>
@@ -38668,51 +38666,51 @@
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>IRS/2022/1789/PON1</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>19 September 2022 15:40</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>Siem Spearfish</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>JANICE</t>
         </is>
       </c>
       <c r="I370" t="n">
         <v>56.0</v>
       </c>
       <c r="J370" t="n">
         <v>23.0</v>
       </c>
       <c r="K370" t="n">
         <v>57.0</v>
@@ -40622,51 +40620,51 @@
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>IRS/2022/1836/PON1</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>29 September 2022 15:00</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I389" t="n">
         <v>60.0</v>
       </c>
       <c r="J389" t="n">
         <v>48.0</v>
       </c>
       <c r="K389" t="n">
         <v>31.0</v>
@@ -41038,51 +41036,51 @@
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>IRS/2022/1851/PON1</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>02 October 2022 15:00</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I393" t="n">
         <v>56.0</v>
       </c>
       <c r="J393" t="n">
         <v>29.0</v>
       </c>
       <c r="K393" t="n">
         <v>37.1</v>
@@ -43314,51 +43312,51 @@
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>IRS/2022/1921/PON1</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>19 October 2022 09:30</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I415" t="n">
         <v>57.0</v>
       </c>
       <c r="J415" t="n">
         <v>0.0</v>
       </c>
       <c r="K415" t="n">
         <v>7.0</v>
@@ -43932,51 +43930,51 @@
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>IRS/2022/1936/PON1</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>22 October 2022 07:00</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I421" t="n">
         <v>60.0</v>
       </c>
       <c r="J421" t="n">
         <v>48.0</v>
       </c>
       <c r="K421" t="n">
         <v>31.0</v>
@@ -44556,51 +44554,51 @@
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>IRS/2022/1988/PON1</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>02 November 2022 14:25</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I427" t="n">
         <v>56.0</v>
       </c>
       <c r="J427" t="n">
         <v>29.0</v>
       </c>
       <c r="K427" t="n">
         <v>37.1</v>
@@ -45377,51 +45375,51 @@
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>IRS/2022/2032/PON1</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>11 November 2022 11:30</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I435" t="n">
         <v>60.0</v>
       </c>
       <c r="J435" t="n">
         <v>37.0</v>
       </c>
       <c r="K435" t="n">
         <v>46.0</v>
       </c>
       <c r="L435" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -46192,51 +46190,51 @@
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>IRS/2022/2073/PON1</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>17 November 2022 20:30</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="I443" t="n">
         <v>56.0</v>
       </c>
       <c r="J443" t="n">
         <v>27.0</v>
       </c>
       <c r="K443" t="n">
         <v>10.0</v>
@@ -46904,51 +46902,51 @@
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>IRS/2022/2105/PON1</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>25 November 2022 16:00</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I450" t="n">
         <v>60.0</v>
       </c>
       <c r="J450" t="n">
         <v>35.0</v>
       </c>
       <c r="K450" t="n">
         <v>54.0</v>
       </c>
       <c r="L450" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -47309,51 +47307,51 @@
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>IRS/2022/2152/PON1</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>03 December 2022 09:00</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I454" t="n">
         <v>60.0</v>
       </c>
       <c r="J454" t="n">
         <v>35.0</v>
       </c>
       <c r="K454" t="n">
         <v>54.0</v>
       </c>
       <c r="L454" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -47809,51 +47807,51 @@
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>IRS/2022/2194/PON1</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>11 December 2022 18:00</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="I459" t="n">
         <v>60.0</v>
       </c>
       <c r="J459" t="n">
         <v>37.0</v>
       </c>
       <c r="K459" t="n">
         <v>46.0</v>