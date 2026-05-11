--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -13604,55 +13604,55 @@
         <v>12.0</v>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>211.0</v>
       </c>
       <c r="R126" t="n">
         <v>29.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>CAUSTIC SODA</t>
+          <t>RX-5526</t>
         </is>
       </c>
       <c r="W126" t="n">
-        <v>21.274</v>
+        <v>3.403</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Well decommissioning - Leak in conductor</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2022/862/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
@@ -13708,55 +13708,55 @@
         <v>12.0</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q127" t="n">
         <v>211.0</v>
       </c>
       <c r="R127" t="n">
         <v>29.0</v>
       </c>
       <c r="S127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
-          <t>RX-5526</t>
+          <t>RX-1236</t>
         </is>
       </c>
       <c r="W127" t="n">
-        <v>3.403</v>
+        <v>2.272</v>
       </c>
       <c r="X127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
           <t>Well decommissioning - Leak in conductor</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2022/862/PON1</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
@@ -13812,55 +13812,55 @@
         <v>12.0</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q128" t="n">
         <v>211.0</v>
       </c>
       <c r="R128" t="n">
         <v>29.0</v>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
-          <t>RX-1236</t>
+          <t>CAUSTIC SODA</t>
         </is>
       </c>
       <c r="W128" t="n">
-        <v>2.272</v>
+        <v>21.274</v>
       </c>
       <c r="X128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
           <t>Well decommissioning - Leak in conductor</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2022/874/PON1</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>