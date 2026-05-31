--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -41959,51 +41959,51 @@
           <t>Saraline 185V</t>
         </is>
       </c>
       <c r="W401" t="n">
         <v>22.0</v>
       </c>
       <c r="X401" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z401" t="inlineStr">
         <is>
           <t>Slip Joint - Lower Packer Failure</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>IRS/2022/1868/PON1</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>06 October 2022 07:43</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Gannet B Subsea Completion</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -42028,76 +42028,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M402" t="n">
         <v>0.0</v>
       </c>
       <c r="N402" t="n">
         <v>59.0</v>
       </c>
       <c r="O402" t="n">
         <v>54.0</v>
       </c>
       <c r="P402" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q402" t="n">
         <v>21.0</v>
       </c>
       <c r="R402" t="n">
         <v>25.0</v>
       </c>
       <c r="S402" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T402" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U402" t="n">
+        <v>0.0287</v>
       </c>
       <c r="V402" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X402" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z402" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>IRS/2022/1871/PON1</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>06 October 2022 15:30</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">