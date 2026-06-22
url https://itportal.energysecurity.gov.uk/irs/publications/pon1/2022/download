--- v6 (2026-05-31)
+++ v7 (2026-06-22)
@@ -33394,51 +33394,51 @@
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>IRS/2022/1598/PON1</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>09 July 2022 08:10</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I319" t="n">
         <v>58.0</v>
       </c>
       <c r="J319" t="n">
         <v>21.0</v>
       </c>
       <c r="K319" t="n">
         <v>38.0</v>