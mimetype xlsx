--- v9 (2026-06-22)
+++ v10 (2026-09-18)
@@ -1853,51 +1853,51 @@
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2023/2370/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>29 January 2023 09:40</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="I14" t="n">
         <v>57.0</v>
       </c>
       <c r="J14" t="n">
         <v>28.0</v>
       </c>
       <c r="K14" t="n">
         <v>6.0</v>
@@ -3611,51 +3611,51 @@
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2023/2464/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>19 February 2023 17:04</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="I31" t="n">
         <v>53.0</v>
       </c>
       <c r="J31" t="n">
         <v>5.0</v>
       </c>
       <c r="K31" t="n">
         <v>52.0</v>
@@ -10742,51 +10742,51 @@
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>IRS/2023/2834/PON1</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>23 May 2023 14:30</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="I100" t="n">
         <v>57.0</v>
       </c>
       <c r="J100" t="n">
         <v>28.0</v>
       </c>
       <c r="K100" t="n">
         <v>6.0</v>
@@ -11459,51 +11459,51 @@
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2023/2863/PON1</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>31 May 2023 15:45</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Boka Polaris</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="I107" t="n">
         <v>52.0</v>
       </c>
       <c r="J107" t="n">
         <v>59.0</v>
       </c>
       <c r="K107" t="n">
         <v>0.0</v>
@@ -14465,51 +14465,51 @@
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>IRS/2023/2939/PON1</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>18 June 2023 13:58</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="I136" t="n">
         <v>57.0</v>
       </c>
       <c r="J136" t="n">
         <v>58.0</v>
       </c>
       <c r="K136" t="n">
         <v>8.485</v>
@@ -17553,51 +17553,51 @@
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2023/3062/PON1</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>15 July 2023 01:30</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="I166" t="n">
         <v>57.0</v>
       </c>
       <c r="J166" t="n">
         <v>58.0</v>
       </c>
       <c r="K166" t="n">
         <v>9.0</v>
@@ -22734,51 +22734,51 @@
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2023/3288/PON1</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>10 September 2023 10:30</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="I216" t="n">
         <v>57.0</v>
       </c>
       <c r="J216" t="n">
         <v>58.0</v>
       </c>
       <c r="K216" t="n">
         <v>43.734</v>
@@ -28615,51 +28615,51 @@
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>IRS/2023/3685/PON1</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>24 November 2023 14:30</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="I273" t="n">
         <v>57.0</v>
       </c>
       <c r="J273" t="n">
         <v>58.0</v>
       </c>
       <c r="K273" t="n">
         <v>43.0</v>
       </c>
       <c r="L273" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28714,51 +28714,51 @@
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>IRS/2023/3685/PON1</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>24 November 2023 14:30</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="I274" t="n">
         <v>57.0</v>
       </c>
       <c r="J274" t="n">
         <v>58.0</v>
       </c>
       <c r="K274" t="n">
         <v>43.0</v>
       </c>
       <c r="L274" t="inlineStr">
         <is>
           <t>North</t>
         </is>