--- v6 (2026-03-30)
+++ v7 (2026-04-21)
@@ -2258,51 +2258,51 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2023/2399/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>03 February 2023 18:27</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, STENA DRILLING LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, STENA DRILLING LIMITED</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>SHAW</t>
         </is>
       </c>
       <c r="I18" t="n">
         <v>57.0</v>
       </c>
       <c r="J18" t="n">
         <v>17.0</v>
       </c>
       <c r="K18" t="n">
         <v>30.0</v>
@@ -2362,51 +2362,51 @@
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2023/2399/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>03 February 2023 18:27</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, STENA DRILLING LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, STENA DRILLING LIMITED</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>Stena Don</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>SHAW</t>
         </is>
       </c>
       <c r="I19" t="n">
         <v>57.0</v>
       </c>
       <c r="J19" t="n">
         <v>17.0</v>
       </c>
       <c r="K19" t="n">
         <v>30.0</v>
@@ -8468,51 +8468,51 @@
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2023/2796/PON1</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>03 May 2023 02:40</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>ELLON</t>
         </is>
       </c>
       <c r="I78" t="n">
         <v>60.0</v>
       </c>
       <c r="J78" t="n">
         <v>35.0</v>
       </c>
       <c r="K78" t="n">
         <v>54.0</v>
@@ -10327,51 +10327,51 @@
       </c>
       <c r="V95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z95" t="inlineStr">
         <is>
           <t>Spill - Knocked Over / Dropped</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2023/2822/PON1</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>17 May 2023 11:19</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Shearwater SSIV</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -10401,66 +10401,64 @@
         <v>19.0</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q96" t="n">
         <v>22.0</v>
       </c>
       <c r="R96" t="n">
         <v>30.0</v>
       </c>
       <c r="S96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V96" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Brayco Micronic SV/3</t>
+        </is>
+      </c>
+      <c r="W96" t="n">
+        <v>365.0</v>
       </c>
       <c r="X96" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2023/2825/PON1</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>19 May 2023 13:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
@@ -12501,51 +12499,51 @@
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2023/2875/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>03 June 2023 08:30</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I117" t="n">
         <v>60.0</v>
       </c>
       <c r="J117" t="n">
         <v>48.0</v>
       </c>
       <c r="K117" t="n">
         <v>31.0</v>
@@ -12590,51 +12588,51 @@
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
           <t>Diesel Systems - Drain Line Open</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2023/2881/PON1</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>04 June 2023 05:25</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>HELIX WELL OPS (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>MSV Seawell</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Vessel</t>
@@ -12659,76 +12657,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M118" t="n">
         <v>1.0</v>
       </c>
       <c r="N118" t="n">
         <v>59.0</v>
       </c>
       <c r="O118" t="n">
         <v>19.1</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q118" t="n">
         <v>22.0</v>
       </c>
       <c r="R118" t="n">
         <v>30.0</v>
       </c>
       <c r="S118" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U118" t="n">
+        <v>5.0E-4</v>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>IRS/2023/2883/PON1</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>04 June 2023 09:45</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
@@ -12914,51 +12910,51 @@
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2023/2886/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
           <t>23 May 2023 11:15</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>FRANKLIN</t>
         </is>
       </c>
       <c r="I121" t="n">
         <v>56.0</v>
       </c>
       <c r="J121" t="n">
         <v>57.0</v>
       </c>
       <c r="K121" t="n">
         <v>56.9</v>
@@ -14157,51 +14153,51 @@
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>IRS/2023/2916/PON1</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>14 June 2023 01:00</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="I133" t="n">
         <v>57.0</v>
       </c>
       <c r="J133" t="n">
         <v>26.0</v>
       </c>
       <c r="K133" t="n">
         <v>59.46</v>
@@ -15078,51 +15074,51 @@
       </c>
       <c r="V141" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr">
         <is>
           <t>Drainage Systems - Overflow Of Deck Drains</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>IRS/2023/2982/PON1</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>28 June 2023 15:30</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -15147,103 +15143,98 @@
           <t>North</t>
         </is>
       </c>
       <c r="M142" t="n">
         <v>1.0</v>
       </c>
       <c r="N142" t="n">
         <v>8.0</v>
       </c>
       <c r="O142" t="n">
         <v>44.029</v>
       </c>
       <c r="P142" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q142" t="n">
         <v>22.0</v>
       </c>
       <c r="R142" t="n">
         <v>11.0</v>
       </c>
       <c r="S142" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
-          <t/>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="V142" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X142" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr">
         <is>
-          <t/>
+          <t>Sheen - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I143" t="n">
         <v>60.0</v>
       </c>
       <c r="J143" t="n">
         <v>48.0</v>
       </c>
       <c r="K143" t="n">
         <v>31.0</v>
@@ -15303,51 +15294,51 @@
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I144" t="n">
         <v>60.0</v>
       </c>
       <c r="J144" t="n">
         <v>48.0</v>
       </c>
       <c r="K144" t="n">
         <v>31.0</v>
@@ -15407,51 +15398,51 @@
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I145" t="n">
         <v>60.0</v>
       </c>
       <c r="J145" t="n">
         <v>48.0</v>
       </c>
       <c r="K145" t="n">
         <v>31.0</v>
@@ -15511,51 +15502,51 @@
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I146" t="n">
         <v>60.0</v>
       </c>
       <c r="J146" t="n">
         <v>48.0</v>
       </c>
       <c r="K146" t="n">
         <v>31.0</v>
@@ -15615,51 +15606,51 @@
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I147" t="n">
         <v>60.0</v>
       </c>
       <c r="J147" t="n">
         <v>48.0</v>
       </c>
       <c r="K147" t="n">
         <v>31.0</v>
@@ -15719,51 +15710,51 @@
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I148" t="n">
         <v>60.0</v>
       </c>
       <c r="J148" t="n">
         <v>48.0</v>
       </c>
       <c r="K148" t="n">
         <v>31.0</v>
@@ -15823,51 +15814,51 @@
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I149" t="n">
         <v>60.0</v>
       </c>
       <c r="J149" t="n">
         <v>48.0</v>
       </c>
       <c r="K149" t="n">
         <v>31.0</v>
@@ -15927,51 +15918,51 @@
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I150" t="n">
         <v>60.0</v>
       </c>
       <c r="J150" t="n">
         <v>48.0</v>
       </c>
       <c r="K150" t="n">
         <v>31.0</v>
@@ -16031,51 +16022,51 @@
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>IRS/2023/2988/PON1</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>25 June 2023 16:30</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>ALWYN EAST</t>
         </is>
       </c>
       <c r="I151" t="n">
         <v>60.0</v>
       </c>
       <c r="J151" t="n">
         <v>48.0</v>
       </c>
       <c r="K151" t="n">
         <v>31.0</v>
@@ -16639,51 +16630,51 @@
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>IRS/2023/3045/PON1</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>10 July 2023 12:20</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Tartan Subsea Completion</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="I157" t="n">
         <v>58.0</v>
       </c>
       <c r="J157" t="n">
         <v>20.0</v>
       </c>
       <c r="K157" t="n">
         <v>49.0</v>
@@ -17458,51 +17449,51 @@
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2023/3061/PON1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>14 July 2023 20:41</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>NEO ENERGY (SNS) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (SNS) LIMITED</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Southern Ocean</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>VICTORIA</t>
         </is>
       </c>
       <c r="I165" t="n">
         <v>53.0</v>
       </c>
       <c r="J165" t="n">
         <v>27.0</v>
       </c>
       <c r="K165" t="n">
         <v>3.0</v>
@@ -18082,51 +18073,51 @@
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>IRS/2023/3088/PON1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>20 July 2023 19:30</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I171" t="n">
         <v>60.0</v>
       </c>
       <c r="J171" t="n">
         <v>48.0</v>
       </c>
       <c r="K171" t="n">
         <v>31.0</v>
@@ -19335,51 +19326,51 @@
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2023/3142/PON1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>05 August 2023 09:00</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="I183" t="n">
         <v>53.0</v>
       </c>
       <c r="J183" t="n">
         <v>43.0</v>
       </c>
       <c r="K183" t="n">
         <v>0.0</v>
@@ -19751,51 +19742,51 @@
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2023/3165/PON1</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>24 June 2011 12:00</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Nuggets N1 manifold</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>NUGGETS N1</t>
         </is>
       </c>
       <c r="I187" t="n">
         <v>60.0</v>
       </c>
       <c r="J187" t="n">
         <v>37.0</v>
       </c>
       <c r="K187" t="n">
         <v>46.0</v>
@@ -20687,51 +20678,51 @@
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>IRS/2023/3196/PON1</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>20 August 2023 03:00</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I196" t="n">
         <v>60.0</v>
       </c>
       <c r="J196" t="n">
         <v>48.0</v>
       </c>
       <c r="K196" t="n">
         <v>31.0</v>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -21306,51 +21297,51 @@
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>IRS/2023/3220/PON1</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>27 August 2023 16:00</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I202" t="n">
         <v>60.0</v>
       </c>
       <c r="J202" t="n">
         <v>48.0</v>
       </c>
       <c r="K202" t="n">
         <v>36.0</v>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -24278,51 +24269,51 @@
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>IRS/2023/3341/PON1</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>22 September 2023 17:20</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I231" t="n">
         <v>58.0</v>
       </c>
       <c r="J231" t="n">
         <v>27.0</v>
       </c>
       <c r="K231" t="n">
         <v>40.86</v>
@@ -24699,51 +24690,51 @@
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>IRS/2023/3363/PON1</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>30 September 2023 06:45</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>NEO ENERGY (PRODUCTION) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (PRODUCTION) LIMITED</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>LOCHRANZA</t>
         </is>
       </c>
       <c r="I235" t="n">
         <v>58.0</v>
       </c>
       <c r="J235" t="n">
         <v>21.0</v>
       </c>
       <c r="K235" t="n">
         <v>38.6</v>
@@ -24907,51 +24898,51 @@
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>IRS/2023/3387/PON1</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>03 October 2023 19:58</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Scapa Template</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>SCAPA</t>
         </is>
       </c>
       <c r="I237" t="n">
         <v>58.0</v>
       </c>
       <c r="J237" t="n">
         <v>26.0</v>
       </c>
       <c r="K237" t="n">
         <v>58.0</v>
@@ -25821,51 +25812,51 @@
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>IRS/2023/3462/PON1</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>18 October 2023 03:45</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Ocean Patriot</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="I246" t="n">
         <v>58.0</v>
       </c>
       <c r="J246" t="n">
         <v>20.0</v>
       </c>
       <c r="K246" t="n">
         <v>49.0</v>
@@ -26014,66 +26005,66 @@
           <t>AQUALINK HT804F VER2</t>
         </is>
       </c>
       <c r="W247" t="n">
         <v>2297.9</v>
       </c>
       <c r="X247" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z247" t="inlineStr">
         <is>
           <t>Hydraulics - Open System - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>IRS/2023/3498/PON1</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>23 October 2023 02:30</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Ocean Patriot</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="I248" t="n">
         <v>58.0</v>
       </c>
       <c r="J248" t="n">
         <v>20.0</v>
       </c>
       <c r="K248" t="n">
         <v>49.0</v>
@@ -26093,66 +26084,64 @@
         <v>49.8</v>
       </c>
       <c r="P248" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q248" t="n">
         <v>15.0</v>
       </c>
       <c r="R248" t="n">
         <v>16.0</v>
       </c>
       <c r="S248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V248" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>PELAGIC 100 H</t>
+        </is>
+      </c>
+      <c r="W248" t="n">
+        <v>0.078</v>
       </c>
       <c r="X248" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z248" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>IRS/2023/3504/PON1</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>23 October 2023 17:00</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
@@ -27692,51 +27681,51 @@
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>IRS/2023/3641/PON1</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>17 November 2023 05:40</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="I264" t="n">
         <v>56.0</v>
       </c>
       <c r="J264" t="n">
         <v>24.0</v>
       </c>
       <c r="K264" t="n">
         <v>1.94</v>
@@ -28004,51 +27993,51 @@
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>IRS/2023/3650/PON1</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>18 November 2023 09:00</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I267" t="n">
         <v>58.0</v>
       </c>
       <c r="J267" t="n">
         <v>27.0</v>
       </c>
       <c r="K267" t="n">
         <v>40.0</v>
@@ -30857,51 +30846,51 @@
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>IRS/2023/3797/PON1</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>19 December 2023 23:00</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I295" t="n">
         <v>56.0</v>
       </c>
       <c r="J295" t="n">
         <v>29.0</v>
       </c>
       <c r="K295" t="n">
         <v>37.1</v>