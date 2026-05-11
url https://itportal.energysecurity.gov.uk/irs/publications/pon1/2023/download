--- v7 (2026-04-21)
+++ v8 (2026-05-11)
@@ -13177,55 +13177,55 @@
         <v>47.1</v>
       </c>
       <c r="P123" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>211.0</v>
       </c>
       <c r="R123" t="n">
         <v>18.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>DEFOAM PLUS NS</t>
+          <t>POWERVIS</t>
         </is>
       </c>
       <c r="W123" t="n">
-        <v>0.07132</v>
+        <v>0.6421</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -13281,55 +13281,55 @@
         <v>47.1</v>
       </c>
       <c r="P124" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>211.0</v>
       </c>
       <c r="R124" t="n">
         <v>18.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>POWERVIS</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W124" t="n">
-        <v>0.6421</v>
+        <v>0.3925</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
@@ -13385,55 +13385,55 @@
         <v>47.1</v>
       </c>
       <c r="P125" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>211.0</v>
       </c>
       <c r="R125" t="n">
         <v>18.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>SODIUM BICARBONATE</t>
         </is>
       </c>
       <c r="W125" t="n">
-        <v>0.3925</v>
+        <v>0.5705</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
@@ -13489,55 +13489,55 @@
         <v>47.1</v>
       </c>
       <c r="P126" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>211.0</v>
       </c>
       <c r="R126" t="n">
         <v>18.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>SODIUM BICARBONATE</t>
+          <t>MB-5111</t>
         </is>
       </c>
       <c r="W126" t="n">
-        <v>0.5705</v>
+        <v>0.04279</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
@@ -13593,55 +13593,55 @@
         <v>47.1</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q127" t="n">
         <v>211.0</v>
       </c>
       <c r="R127" t="n">
         <v>18.0</v>
       </c>
       <c r="S127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V127" t="inlineStr">
         <is>
-          <t>MB-5111</t>
+          <t>SAFE-SURF* EU</t>
         </is>
       </c>
       <c r="W127" t="n">
-        <v>0.04279</v>
+        <v>0.1997</v>
       </c>
       <c r="X127" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
@@ -13697,55 +13697,55 @@
         <v>47.1</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q128" t="n">
         <v>211.0</v>
       </c>
       <c r="R128" t="n">
         <v>18.0</v>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
-          <t>SAFE-SURF* EU</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W128" t="n">
-        <v>0.1997</v>
+        <v>42.28</v>
       </c>
       <c r="X128" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z128" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2023/2890/PON1</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
@@ -13801,55 +13801,55 @@
         <v>47.1</v>
       </c>
       <c r="P129" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q129" t="n">
         <v>211.0</v>
       </c>
       <c r="R129" t="n">
         <v>18.0</v>
       </c>
       <c r="S129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V129" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>DEFOAM PLUS NS</t>
         </is>
       </c>
       <c r="W129" t="n">
-        <v>42.28</v>
+        <v>0.07132</v>
       </c>
       <c r="X129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
           <t>Drains - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2023/2898/PON1</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
@@ -30037,51 +30037,51 @@
           <t>SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W286" t="n">
         <v>496.0</v>
       </c>
       <c r="X286" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z286" t="inlineStr">
         <is>
           <t>Riser - unlatch</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>IRS/2023/3749/PON1</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>08 December 2023 02:20</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Buzzard Sweetening Platform</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -30106,76 +30106,79 @@
           <t>North</t>
         </is>
       </c>
       <c r="M287" t="n">
         <v>0.0</v>
       </c>
       <c r="N287" t="n">
         <v>58.0</v>
       </c>
       <c r="O287" t="n">
         <v>27.69</v>
       </c>
       <c r="P287" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q287" t="n">
         <v>20.0</v>
       </c>
       <c r="R287" t="n">
         <v>6.0</v>
       </c>
       <c r="S287" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T287" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U287" t="n">
+        <v>0.839</v>
       </c>
       <c r="V287" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X287" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y287" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z287" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel Systems - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>IRS/2023/3757/PON1</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>10 December 2023 07:45</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">