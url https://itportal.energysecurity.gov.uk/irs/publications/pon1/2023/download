--- v8 (2026-05-11)
+++ v9 (2026-06-22)
@@ -2154,51 +2154,51 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2023/2396/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>28 July 2022 06:30</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I17" t="n">
         <v>58.0</v>
       </c>
       <c r="J17" t="n">
         <v>21.0</v>
       </c>
       <c r="K17" t="n">
         <v>38.0</v>
       </c>
       <c r="L17" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -22407,51 +22407,51 @@
       </c>
       <c r="V212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
           <t>Turbines, Pumps, etc. - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2023/3281/PON1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>09 September 2023 07:45</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -22476,76 +22476,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M213" t="n">
         <v>3.0</v>
       </c>
       <c r="N213" t="n">
         <v>35.0</v>
       </c>
       <c r="O213" t="n">
         <v>0.0</v>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q213" t="n">
         <v>110.0</v>
       </c>
       <c r="R213" t="n">
         <v>3.0</v>
       </c>
       <c r="S213" t="inlineStr">
         <is>
-          <t/>
+          <t>Lube Oil</t>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U213" t="n">
+        <v>0.0025</v>
       </c>
       <c r="V213" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X213" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
-          <t/>
+          <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2023/3284/PON1</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>09 September 2023 15:15</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">