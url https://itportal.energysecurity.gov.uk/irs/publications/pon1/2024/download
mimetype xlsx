--- v7 (2026-03-30)
+++ v8 (2026-04-21)
@@ -1212,51 +1212,51 @@
       </c>
       <c r="V7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Cranes - Hydraulic System</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2024/3874/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>09 January 2024 09:30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -1291,66 +1291,64 @@
         <v>19.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>30.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CRW85318</t>
+        </is>
+      </c>
+      <c r="W8" t="n">
+        <v>0.0016</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
-          <t/>
+          <t>Pump - Mechanical Seal</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2024/3891/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>11 January 2024 10:30</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
@@ -2555,51 +2553,51 @@
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2024/3962/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>19 January 2024 10:35</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="I21" t="n">
         <v>59.0</v>
       </c>
       <c r="J21" t="n">
         <v>21.0</v>
       </c>
       <c r="K21" t="n">
         <v>37.09</v>
       </c>
       <c r="L21" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5254,51 +5252,51 @@
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2024/4043/PON1</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>12 February 2024 10:30</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I47" t="n">
         <v>58.0</v>
       </c>
       <c r="J47" t="n">
         <v>26.0</v>
       </c>
       <c r="K47" t="n">
         <v>58.0</v>
@@ -5878,51 +5876,51 @@
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2024/4061/PON1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>15 February 2024 10:30</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I53" t="n">
         <v>57.0</v>
       </c>
       <c r="J53" t="n">
         <v>11.0</v>
       </c>
       <c r="K53" t="n">
         <v>32.0</v>
@@ -7136,51 +7134,51 @@
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2024/4118/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>26 February 2024 15:30</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>diesel tank</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>GMA</t>
         </is>
       </c>
       <c r="I65" t="n">
         <v>53.0</v>
       </c>
       <c r="J65" t="n">
         <v>43.0</v>
       </c>
       <c r="K65" t="n">
         <v>0.0</v>
@@ -7760,51 +7758,51 @@
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2024/4146/PON1</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>03 March 2024 13:34</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I71" t="n">
         <v>56.0</v>
       </c>
       <c r="J71" t="n">
         <v>29.0</v>
       </c>
       <c r="K71" t="n">
         <v>37.1</v>
@@ -9008,51 +9006,51 @@
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2024/4183/PON1</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>08 March 2024 14:38</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>Buchan Template</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I83" t="n">
         <v>57.0</v>
       </c>
       <c r="J83" t="n">
         <v>54.0</v>
       </c>
       <c r="K83" t="n">
         <v>18.4</v>
@@ -9216,51 +9214,51 @@
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2024/4192/PON1</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>14 March 2024 10:04</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>Buchan Template</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I85" t="n">
         <v>57.0</v>
       </c>
       <c r="J85" t="n">
         <v>54.0</v>
       </c>
       <c r="K85" t="n">
         <v>18.0</v>
@@ -13455,51 +13453,51 @@
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2024/4317/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
           <t>10 April 2024 17:00</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I125" t="n">
         <v>57.0</v>
       </c>
       <c r="J125" t="n">
         <v>54.0</v>
       </c>
       <c r="K125" t="n">
         <v>13.07</v>
@@ -13559,51 +13557,51 @@
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2024/4322/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>11 April 2024 15:45</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I126" t="n">
         <v>57.0</v>
       </c>
       <c r="J126" t="n">
         <v>0.0</v>
       </c>
       <c r="K126" t="n">
         <v>7.0</v>
@@ -13663,51 +13661,51 @@
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2024/4331/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>13 April 2024 22:00</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I127" t="n">
         <v>57.0</v>
       </c>
       <c r="J127" t="n">
         <v>54.0</v>
       </c>
       <c r="K127" t="n">
         <v>13.42</v>
@@ -14074,51 +14072,51 @@
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>IRS/2024/4360/PON1</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>17 April 2024 11:10</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, NEO ENERGY RESOURCES UK LIMITED, NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Montrose Subsea Template</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>WOOD</t>
         </is>
       </c>
       <c r="I131" t="n">
         <v>57.0</v>
       </c>
       <c r="J131" t="n">
         <v>21.0</v>
       </c>
       <c r="K131" t="n">
         <v>43.108</v>
@@ -14178,51 +14176,51 @@
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2024/4360/PON1</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>17 April 2024 11:10</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, NEO ENERGY RESOURCES UK LIMITED, NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Montrose Subsea Template</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>WOOD</t>
         </is>
       </c>
       <c r="I132" t="n">
         <v>57.0</v>
       </c>
       <c r="J132" t="n">
         <v>21.0</v>
       </c>
       <c r="K132" t="n">
         <v>43.108</v>
@@ -15007,51 +15005,51 @@
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>IRS/2024/4392/PON1</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>25 April 2024 07:50</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="I140" t="n">
         <v>56.0</v>
       </c>
       <c r="J140" t="n">
         <v>27.0</v>
       </c>
       <c r="K140" t="n">
         <v>10.0</v>
@@ -15940,51 +15938,51 @@
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>IRS/2024/4439/PON1</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>06 May 2024 01:30</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I149" t="n">
         <v>57.0</v>
       </c>
       <c r="J149" t="n">
         <v>54.0</v>
       </c>
       <c r="K149" t="n">
         <v>13.42</v>
@@ -16252,51 +16250,51 @@
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>IRS/2024/4444/PON1</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>07 May 2024 02:00</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I152" t="n">
         <v>57.0</v>
       </c>
       <c r="J152" t="n">
         <v>54.0</v>
       </c>
       <c r="K152" t="n">
         <v>13.45</v>
@@ -16663,51 +16661,51 @@
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>IRS/2024/4455/PON1</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>08 May 2024 17:30</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>BLUEWATER (HAWENE BRIM) B.V.</t>
+          <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>PIERCE</t>
         </is>
       </c>
       <c r="I156" t="n">
         <v>57.0</v>
       </c>
       <c r="J156" t="n">
         <v>9.0</v>
       </c>
       <c r="K156" t="n">
         <v>38.834</v>
@@ -18103,51 +18101,51 @@
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>IRS/2024/4507/PON1</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>22 May 2024 10:35</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I170" t="n">
         <v>58.0</v>
       </c>
       <c r="J170" t="n">
         <v>26.0</v>
       </c>
       <c r="K170" t="n">
         <v>58.0</v>
@@ -18207,51 +18205,51 @@
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>IRS/2024/4508/PON1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>23 May 2024 00:30</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I171" t="n">
         <v>60.0</v>
       </c>
       <c r="J171" t="n">
         <v>48.0</v>
       </c>
       <c r="K171" t="n">
         <v>31.0</v>
@@ -18623,51 +18621,51 @@
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>IRS/2024/4523/PON1</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>25 May 2024 19:45</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Culzean Utilities Living Quart</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I175" t="n">
         <v>57.0</v>
       </c>
       <c r="J175" t="n">
         <v>11.0</v>
       </c>
       <c r="K175" t="n">
         <v>24.0</v>
@@ -21337,51 +21335,51 @@
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2024/4610/PON1</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>15 June 2024 15:30</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Culzean Processing Platform</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I201" t="n">
         <v>57.0</v>
       </c>
       <c r="J201" t="n">
         <v>11.0</v>
       </c>
       <c r="K201" t="n">
         <v>24.89</v>
@@ -21441,51 +21439,51 @@
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>IRS/2024/4614/PON1</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>16 June 2024 12:00</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>NEO ENERGY (ZEX) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (ZEX) LIMITED</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Horizon Geobay</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>BUCHAN HORST</t>
         </is>
       </c>
       <c r="I202" t="n">
         <v>57.0</v>
       </c>
       <c r="J202" t="n">
         <v>53.0</v>
       </c>
       <c r="K202" t="n">
         <v>12.148</v>
@@ -22059,51 +22057,51 @@
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2024/4628/PON1</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>17 June 2024 07:56</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Seven Falcon</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I208" t="n">
         <v>57.0</v>
       </c>
       <c r="J208" t="n">
         <v>0.0</v>
       </c>
       <c r="K208" t="n">
         <v>33.0</v>
@@ -22787,51 +22785,51 @@
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>IRS/2024/4651/PON1</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>26 June 2024 06:15</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I215" t="n">
         <v>57.0</v>
       </c>
       <c r="J215" t="n">
         <v>54.0</v>
       </c>
       <c r="K215" t="n">
         <v>15.0</v>
@@ -22891,51 +22889,51 @@
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2024/4654/PON1</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>26 June 2024 07:30</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I216" t="n">
         <v>56.0</v>
       </c>
       <c r="J216" t="n">
         <v>24.0</v>
       </c>
       <c r="K216" t="n">
         <v>1.38</v>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -23713,51 +23711,51 @@
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>IRS/2024/4701/PON1</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>08 July 2024 07:30</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I224" t="n">
         <v>60.0</v>
       </c>
       <c r="J224" t="n">
         <v>48.0</v>
       </c>
       <c r="K224" t="n">
         <v>31.0</v>
@@ -24329,51 +24327,51 @@
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>IRS/2024/4725/PON1</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>13 July 2024 17:26</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="I230" t="n">
         <v>60.0</v>
       </c>
       <c r="J230" t="n">
         <v>37.0</v>
       </c>
       <c r="K230" t="n">
         <v>46.0</v>
@@ -28261,51 +28259,51 @@
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>IRS/2024/4811/PON1</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>25 July 2024 12:15</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>NEO ENERGY (ZEX) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (ZEX) LIMITED</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Horizon Geobay</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>BUCHAN HORST</t>
         </is>
       </c>
       <c r="I268" t="n">
         <v>51.0</v>
       </c>
       <c r="J268" t="n">
         <v>53.0</v>
       </c>
       <c r="K268" t="n">
         <v>48.401</v>
@@ -28561,51 +28559,51 @@
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>IRS/2024/4819/PON1</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>03 August 2024 12:57</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I271" t="n">
         <v>57.0</v>
       </c>
       <c r="J271" t="n">
         <v>0.0</v>
       </c>
       <c r="K271" t="n">
         <v>7.0</v>
@@ -32533,51 +32531,51 @@
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>IRS/2024/4905/PON1</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>23 August 2024 16:00</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I310" t="n">
         <v>60.0</v>
       </c>
       <c r="J310" t="n">
         <v>48.0</v>
       </c>
       <c r="K310" t="n">
         <v>31.0</v>
@@ -32741,51 +32739,51 @@
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>IRS/2024/4908/PON1</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>23 August 2024 18:00</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I312" t="n">
         <v>57.0</v>
       </c>
       <c r="J312" t="n">
         <v>54.0</v>
       </c>
       <c r="K312" t="n">
         <v>17.0</v>
@@ -32949,51 +32947,51 @@
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>IRS/2024/4919/PON1</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>25 August 2024 16:00</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I314" t="n">
         <v>57.0</v>
       </c>
       <c r="J314" t="n">
         <v>54.0</v>
       </c>
       <c r="K314" t="n">
         <v>17.0</v>
@@ -34277,51 +34275,51 @@
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>IRS/2024/4972/PON1</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>07 September 2024 11:00</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I327" t="n">
         <v>60.0</v>
       </c>
       <c r="J327" t="n">
         <v>48.0</v>
       </c>
       <c r="K327" t="n">
         <v>31.0</v>
@@ -35405,51 +35403,51 @@
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>IRS/2024/5019/PON1</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>15 September 2024 15:10</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED, NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Buchan B1 Well</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I338" t="n">
         <v>57.0</v>
       </c>
       <c r="J338" t="n">
         <v>54.0</v>
       </c>
       <c r="K338" t="n">
         <v>11.0</v>
@@ -35919,51 +35917,51 @@
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>IRS/2024/5035/PON1</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>20 September 2024 19:15</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Brae A Platform</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>ENOCH</t>
         </is>
       </c>
       <c r="I343" t="n">
         <v>58.0</v>
       </c>
       <c r="J343" t="n">
         <v>38.0</v>
       </c>
       <c r="K343" t="n">
         <v>59.271</v>
@@ -36127,51 +36125,51 @@
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>IRS/2024/5051/PON1</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>23 September 2024 17:45</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED, NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED, WELL-SAFE SOLUTIONS LIMITED, NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Buchan B6 Control Panel</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I345" t="n">
         <v>57.0</v>
       </c>
       <c r="J345" t="n">
         <v>54.0</v>
       </c>
       <c r="K345" t="n">
         <v>11.0</v>
@@ -37676,51 +37674,51 @@
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>IRS/2024/5131/PON1</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>08 October 2024 09:05</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>ORION</t>
         </is>
       </c>
       <c r="I360" t="n">
         <v>56.0</v>
       </c>
       <c r="J360" t="n">
         <v>27.0</v>
       </c>
       <c r="K360" t="n">
         <v>10.0</v>
@@ -37988,51 +37986,51 @@
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>IRS/2024/5148/PON1</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>12 October 2024 19:15</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>NEO ENERGY (UKCS) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (UKCS) LIMITED</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I363" t="n">
         <v>58.0</v>
       </c>
       <c r="J363" t="n">
         <v>21.0</v>
       </c>
       <c r="K363" t="n">
         <v>38.6</v>
       </c>
       <c r="L363" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43150,51 +43148,51 @@
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>IRS/2024/5359/PON1</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>24 November 2024 13:30</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Elgin Wellhead Platform A</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I413" t="n">
         <v>57.0</v>
       </c>
       <c r="J413" t="n">
         <v>0.0</v>
       </c>
       <c r="K413" t="n">
         <v>7.0</v>
       </c>
       <c r="L413" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -43249,51 +43247,51 @@
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>IRS/2024/5366/PON1</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>21 November 2024 22:30</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I414" t="n">
         <v>57.0</v>
       </c>
       <c r="J414" t="n">
         <v>54.0</v>
       </c>
       <c r="K414" t="n">
         <v>11.0</v>
@@ -43353,51 +43351,51 @@
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>IRS/2024/5378/PON1</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>26 November 2024 15:00</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I415" t="n">
         <v>56.0</v>
       </c>
       <c r="J415" t="n">
         <v>29.0</v>
       </c>
       <c r="K415" t="n">
         <v>37.1</v>
@@ -45097,51 +45095,51 @@
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>IRS/2024/5498/PON1</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>10 December 2024 14:30</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="I432" t="n">
         <v>58.0</v>
       </c>
       <c r="J432" t="n">
         <v>25.0</v>
       </c>
       <c r="K432" t="n">
         <v>0.49</v>