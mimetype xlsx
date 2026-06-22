--- v8 (2026-04-21)
+++ v9 (2026-06-22)
@@ -12404,51 +12404,51 @@
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2024/4286/PON1</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>15 January 2024 21:11</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I115" t="n">
         <v>58.0</v>
       </c>
       <c r="J115" t="n">
         <v>21.0</v>
       </c>
       <c r="K115" t="n">
         <v>38.0</v>
       </c>
       <c r="L115" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16869,51 +16869,51 @@
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>IRS/2024/4470/PON1</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>25 March 2024 19:30</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I158" t="n">
         <v>58.0</v>
       </c>
       <c r="J158" t="n">
         <v>21.0</v>
       </c>
       <c r="K158" t="n">
         <v>38.0</v>
@@ -21641,51 +21641,51 @@
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>IRS/2024/4618/PON1</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>06 June 2024 09:50</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I204" t="n">
         <v>58.0</v>
       </c>
       <c r="J204" t="n">
         <v>21.0</v>
       </c>
       <c r="K204" t="n">
         <v>38.0</v>
@@ -41166,51 +41166,51 @@
           <t>Saraline 185V</t>
         </is>
       </c>
       <c r="W393" t="n">
         <v>0.53</v>
       </c>
       <c r="X393" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z393" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>IRS/2024/5270/PON1</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>05 November 2024 09:50</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Beryl A Platform</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -41235,76 +41235,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M394" t="n">
         <v>1.0</v>
       </c>
       <c r="N394" t="n">
         <v>32.0</v>
       </c>
       <c r="O394" t="n">
         <v>16.0</v>
       </c>
       <c r="P394" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q394" t="n">
         <v>9.0</v>
       </c>
       <c r="R394" t="n">
         <v>13.0</v>
       </c>
       <c r="S394" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T394" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U394" t="n">
+        <v>9.80396E-4</v>
       </c>
       <c r="V394" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X394" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z394" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>IRS/2024/5271/PON1</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>08 November 2024 11:20</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">