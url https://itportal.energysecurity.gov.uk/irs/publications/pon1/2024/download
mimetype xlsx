--- v9 (2026-06-22)
+++ v10 (2026-08-05)
@@ -44140,51 +44140,51 @@
           <t>CRW85733</t>
         </is>
       </c>
       <c r="W422" t="n">
         <v>21.12</v>
       </c>
       <c r="X422" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z422" t="inlineStr">
         <is>
           <t>Cooling Medium - Pressure Relief Valve</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>IRS/2024/5479/PON1</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>08 December 2024 13:59</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Douglas</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -44219,66 +44219,69 @@
         <v>42.29</v>
       </c>
       <c r="P423" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q423" t="n">
         <v>110.0</v>
       </c>
       <c r="R423" t="n">
         <v>13.0</v>
       </c>
       <c r="S423" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T423" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V423" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>METHANOL</t>
+        </is>
+      </c>
+      <c r="W423" t="n">
+        <v>10977.0</v>
       </c>
       <c r="X423" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y423" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z423" t="inlineStr">
         <is>
-          <t/>
+          <t>Storage Tanks, etc. - storm damage</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>IRS/2024/5484/PON1</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>09 December 2024 11:28</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
@@ -47370,51 +47373,51 @@
       </c>
       <c r="V453" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X453" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z453" t="inlineStr">
         <is>
           <t>Drainage Systems - caisson</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>IRS/2024/5580/PON1</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>29 December 2024 12:02</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>Douglas DD Platform</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -47439,76 +47442,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M454" t="n">
         <v>3.0</v>
       </c>
       <c r="N454" t="n">
         <v>34.0</v>
       </c>
       <c r="O454" t="n">
         <v>42.29</v>
       </c>
       <c r="P454" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q454" t="n">
         <v>110.0</v>
       </c>
       <c r="R454" t="n">
         <v>13.0</v>
       </c>
       <c r="S454" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T454" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U454" t="n">
+        <v>1.032</v>
       </c>
       <c r="V454" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X454" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z454" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel Systems - Failure Of Equipment</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>IRS/2024/5586/PON1</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>30 December 2024 05:00</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">