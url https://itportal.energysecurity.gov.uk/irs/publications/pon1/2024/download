--- v10 (2026-08-05)
+++ v11 (2026-08-29)
@@ -23904,51 +23904,51 @@
       </c>
       <c r="V225" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z225" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>IRS/2024/4707/PON1</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>10 July 2024 02:00</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Beryl Alpha Riser Tower</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -23983,66 +23983,64 @@
         <v>8.63</v>
       </c>
       <c r="P226" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q226" t="n">
         <v>9.0</v>
       </c>
       <c r="R226" t="n">
         <v>13.0</v>
       </c>
       <c r="S226" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V226" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Oceanic HW443ND</t>
+        </is>
+      </c>
+      <c r="W226" t="n">
+        <v>890.0</v>
       </c>
       <c r="X226" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z226" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Over pressurisation</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>IRS/2024/4713/PON1</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>11 July 2024 03:00</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
@@ -46019,51 +46017,51 @@
           <t>Oceanic HW540 E</t>
         </is>
       </c>
       <c r="W440" t="n">
         <v>212.0</v>
       </c>
       <c r="X440" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z440" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>IRS/2024/5553/PON1</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>23 December 2024 11:36</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>PIERCE PRODUCTION COMPANY LIMITED, SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -46098,66 +46096,64 @@
         <v>29.88</v>
       </c>
       <c r="P441" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q441" t="n">
         <v>23.0</v>
       </c>
       <c r="R441" t="n">
         <v>27.0</v>
       </c>
       <c r="S441" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T441" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V441" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua SP</t>
+        </is>
+      </c>
+      <c r="W441" t="n">
+        <v>994.0</v>
       </c>
       <c r="X441" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z441" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>IRS/2024/5555/PON1</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>24 December 2024 14:15</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">