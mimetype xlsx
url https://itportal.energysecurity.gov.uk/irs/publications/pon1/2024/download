--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -9318,51 +9318,51 @@
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2024/4200/PON1</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>15 March 2024 10:00</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>Island Victory</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="I86" t="n">
         <v>57.0</v>
       </c>
       <c r="J86" t="n">
         <v>58.0</v>
       </c>
       <c r="K86" t="n">
         <v>43.734</v>
@@ -9422,51 +9422,51 @@
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2024/4204/PON1</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>16 March 2024 09:20</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>Island Victory</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="I87" t="n">
         <v>57.0</v>
       </c>
       <c r="J87" t="n">
         <v>58.0</v>
       </c>
       <c r="K87" t="n">
         <v>43.734</v>
@@ -9526,51 +9526,51 @@
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2024/4211/PON1</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>17 March 2024 14:30</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Island Victory</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="I88" t="n">
         <v>57.0</v>
       </c>
       <c r="J88" t="n">
         <v>58.0</v>
       </c>
       <c r="K88" t="n">
         <v>43.734</v>
@@ -11076,51 +11076,51 @@
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>IRS/2024/4261/PON1</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>30 March 2024 15:55</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Hewett 48/29 Q Platform</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="I103" t="n">
         <v>52.0</v>
       </c>
       <c r="J103" t="n">
         <v>59.0</v>
       </c>
       <c r="K103" t="n">
         <v>58.6</v>
@@ -12389,51 +12389,51 @@
       </c>
       <c r="X114" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Y114" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z114" t="inlineStr">
         <is>
           <t>Drill Floor - Mud return flowline.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>IRS/2024/4286/PON1</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>15 January 2024 21:11</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -12463,66 +12463,64 @@
         <v>4.0</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q115" t="n">
         <v>15.0</v>
       </c>
       <c r="R115" t="n">
         <v>20.0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua SP</t>
+        </is>
+      </c>
+      <c r="W115" t="n">
+        <v>21142.0</v>
       </c>
       <c r="X115" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Open System - Solenoid Failure</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2024/4289/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>04 April 2024 13:04</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
@@ -15522,51 +15520,51 @@
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>IRS/2024/4417/PON1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>01 May 2024 08:00</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="I145" t="n">
         <v>57.0</v>
       </c>
       <c r="J145" t="n">
         <v>28.0</v>
       </c>
       <c r="K145" t="n">
         <v>6.0</v>
@@ -31095,51 +31093,51 @@
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>IRS/2024/4848/PON1</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>09 August 2024 22:15</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Orlando - Well 1</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>ORLANDO</t>
         </is>
       </c>
       <c r="I296" t="n">
         <v>60.0</v>
       </c>
       <c r="J296" t="n">
         <v>56.0</v>
       </c>
       <c r="K296" t="n">
         <v>42.13</v>
@@ -34481,51 +34479,51 @@
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>IRS/2024/4989/PON1</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>10 September 2024 20:10</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, COSL DRILLING EUROPE AS</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, COSL DRILLING EUROPE AS</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I329" t="n">
         <v>57.0</v>
       </c>
       <c r="J329" t="n">
         <v>5.0</v>
       </c>
       <c r="K329" t="n">
         <v>25.3</v>
@@ -34585,51 +34583,51 @@
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>IRS/2024/4989/PON1</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>10 September 2024 20:10</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, COSL DRILLING EUROPE AS</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, COSL DRILLING EUROPE AS</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I330" t="n">
         <v>57.0</v>
       </c>
       <c r="J330" t="n">
         <v>5.0</v>
       </c>
       <c r="K330" t="n">
         <v>25.3</v>
@@ -34689,51 +34687,51 @@
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>IRS/2024/4989/PON1</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>10 September 2024 20:10</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, COSL DRILLING EUROPE AS</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, COSL DRILLING EUROPE AS</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I331" t="n">
         <v>57.0</v>
       </c>
       <c r="J331" t="n">
         <v>5.0</v>
       </c>
       <c r="K331" t="n">
         <v>25.3</v>
@@ -34793,51 +34791,51 @@
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>IRS/2024/4989/PON1</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>10 September 2024 20:10</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, COSL DRILLING EUROPE AS</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, COSL DRILLING EUROPE AS</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I332" t="n">
         <v>57.0</v>
       </c>
       <c r="J332" t="n">
         <v>5.0</v>
       </c>
       <c r="K332" t="n">
         <v>25.3</v>
@@ -35811,51 +35809,51 @@
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>IRS/2024/5033/PON1</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>19 September 2024 13:30</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, COSL DRILLING EUROPE AS</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, COSL DRILLING EUROPE AS</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>COSLInnovator</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I342" t="n">
         <v>57.0</v>
       </c>
       <c r="J342" t="n">
         <v>5.0</v>
       </c>
       <c r="K342" t="n">
         <v>25.3</v>
@@ -39211,51 +39209,51 @@
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>IRS/2024/5196/PON1</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>23 October 2024 05:40</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, DANA PETROLEUM (E&amp;P) LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Gannet E Subsea Manifold</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Pipeline</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>GANNET E</t>
         </is>
       </c>
       <c r="I375" t="n">
         <v>57.0</v>
       </c>
       <c r="J375" t="n">
         <v>5.0</v>
       </c>
       <c r="K375" t="n">
         <v>25.341</v>