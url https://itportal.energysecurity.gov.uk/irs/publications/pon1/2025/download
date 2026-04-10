--- v7 (2026-03-21)
+++ v8 (2026-04-10)
@@ -1026,51 +1026,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I6" t="n">
         <v>57.0</v>
       </c>
       <c r="J6" t="n">
         <v>11.0</v>
       </c>
       <c r="K6" t="n">
         <v>35.0</v>
@@ -1130,51 +1130,51 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I7" t="n">
         <v>57.0</v>
       </c>
       <c r="J7" t="n">
         <v>11.0</v>
       </c>
       <c r="K7" t="n">
         <v>35.0</v>
@@ -1234,51 +1234,51 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I8" t="n">
         <v>57.0</v>
       </c>
       <c r="J8" t="n">
         <v>11.0</v>
       </c>
       <c r="K8" t="n">
         <v>35.0</v>
@@ -1338,51 +1338,51 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I9" t="n">
         <v>57.0</v>
       </c>
       <c r="J9" t="n">
         <v>11.0</v>
       </c>
       <c r="K9" t="n">
         <v>35.0</v>
@@ -1442,51 +1442,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I10" t="n">
         <v>57.0</v>
       </c>
       <c r="J10" t="n">
         <v>11.0</v>
       </c>
       <c r="K10" t="n">
         <v>35.0</v>
@@ -1546,51 +1546,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I11" t="n">
         <v>57.0</v>
       </c>
       <c r="J11" t="n">
         <v>11.0</v>
       </c>
       <c r="K11" t="n">
         <v>35.0</v>
@@ -1650,51 +1650,51 @@
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I12" t="n">
         <v>57.0</v>
       </c>
       <c r="J12" t="n">
         <v>11.0</v>
       </c>
       <c r="K12" t="n">
         <v>35.0</v>
@@ -1754,51 +1754,51 @@
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2025/5614/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>05 January 2025 16:15</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I13" t="n">
         <v>57.0</v>
       </c>
       <c r="J13" t="n">
         <v>11.0</v>
       </c>
       <c r="K13" t="n">
         <v>35.0</v>
@@ -3194,51 +3194,51 @@
       </c>
       <c r="X26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2025/5685/PON1</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>23 January 2025 11:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>Britannia BLP</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3268,78 +3268,76 @@
         <v>28.56</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q27" t="n">
         <v>16.0</v>
       </c>
       <c r="R27" t="n">
         <v>26.0</v>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V27" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>TEG (Triethylene glycol)</t>
+        </is>
+      </c>
+      <c r="W27" t="n">
+        <v>21894.186</v>
       </c>
       <c r="X27" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z27" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Plate Pack Failure</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2025/5685/PON1</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>23 January 2025 11:00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>Britannia BLP</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3369,66 +3367,64 @@
         <v>28.56</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q28" t="n">
         <v>16.0</v>
       </c>
       <c r="R28" t="n">
         <v>26.0</v>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V28" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CRW85733</t>
+        </is>
+      </c>
+      <c r="W28" t="n">
+        <v>783.689</v>
       </c>
       <c r="X28" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Plate Pack Failure</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>IRS/2025/5704/PON1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>26 January 2025 04:00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
@@ -7103,51 +7099,51 @@
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I65" t="n">
         <v>57.0</v>
       </c>
       <c r="J65" t="n">
         <v>11.0</v>
       </c>
       <c r="K65" t="n">
         <v>35.0</v>
@@ -7207,51 +7203,51 @@
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I66" t="n">
         <v>57.0</v>
       </c>
       <c r="J66" t="n">
         <v>11.0</v>
       </c>
       <c r="K66" t="n">
         <v>35.0</v>
@@ -7311,51 +7307,51 @@
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I67" t="n">
         <v>57.0</v>
       </c>
       <c r="J67" t="n">
         <v>11.0</v>
       </c>
       <c r="K67" t="n">
         <v>35.0</v>
@@ -7415,51 +7411,51 @@
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I68" t="n">
         <v>57.0</v>
       </c>
       <c r="J68" t="n">
         <v>11.0</v>
       </c>
       <c r="K68" t="n">
         <v>35.0</v>
@@ -7519,51 +7515,51 @@
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I69" t="n">
         <v>57.0</v>
       </c>
       <c r="J69" t="n">
         <v>11.0</v>
       </c>
       <c r="K69" t="n">
         <v>35.0</v>
@@ -7623,51 +7619,51 @@
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I70" t="n">
         <v>57.0</v>
       </c>
       <c r="J70" t="n">
         <v>11.0</v>
       </c>
       <c r="K70" t="n">
         <v>35.0</v>
@@ -7727,51 +7723,51 @@
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I71" t="n">
         <v>57.0</v>
       </c>
       <c r="J71" t="n">
         <v>11.0</v>
       </c>
       <c r="K71" t="n">
         <v>35.0</v>
@@ -7831,51 +7827,51 @@
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I72" t="n">
         <v>57.0</v>
       </c>
       <c r="J72" t="n">
         <v>11.0</v>
       </c>
       <c r="K72" t="n">
         <v>35.0</v>
@@ -7935,51 +7931,51 @@
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I73" t="n">
         <v>57.0</v>
       </c>
       <c r="J73" t="n">
         <v>11.0</v>
       </c>
       <c r="K73" t="n">
         <v>35.0</v>
@@ -8039,51 +8035,51 @@
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I74" t="n">
         <v>57.0</v>
       </c>
       <c r="J74" t="n">
         <v>11.0</v>
       </c>
       <c r="K74" t="n">
         <v>35.0</v>
@@ -8143,51 +8139,51 @@
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I75" t="n">
         <v>57.0</v>
       </c>
       <c r="J75" t="n">
         <v>11.0</v>
       </c>
       <c r="K75" t="n">
         <v>35.0</v>
@@ -8247,51 +8243,51 @@
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I76" t="n">
         <v>57.0</v>
       </c>
       <c r="J76" t="n">
         <v>11.0</v>
       </c>
       <c r="K76" t="n">
         <v>35.0</v>
@@ -8351,51 +8347,51 @@
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I77" t="n">
         <v>57.0</v>
       </c>
       <c r="J77" t="n">
         <v>11.0</v>
       </c>
       <c r="K77" t="n">
         <v>35.0</v>
@@ -8455,51 +8451,51 @@
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I78" t="n">
         <v>57.0</v>
       </c>
       <c r="J78" t="n">
         <v>11.0</v>
       </c>
       <c r="K78" t="n">
         <v>35.0</v>
@@ -8559,51 +8555,51 @@
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2025/5879/PON1</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>03 March 2025 13:35</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I79" t="n">
         <v>57.0</v>
       </c>
       <c r="J79" t="n">
         <v>11.0</v>
       </c>
       <c r="K79" t="n">
         <v>35.0</v>
@@ -10320,51 +10316,51 @@
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2025/5979/PON1</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>26 March 2025 06:30</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>Elgin Wellhead Platform A</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="I96" t="n">
         <v>57.0</v>
       </c>
       <c r="J96" t="n">
         <v>11.0</v>
       </c>
       <c r="K96" t="n">
         <v>43.0</v>
@@ -10424,51 +10420,51 @@
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2025/5992/PON1</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>29 March 2025 09:45</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>NEO ENERGY (PRODUCTION) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (PRODUCTION) LIMITED</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="I97" t="n">
         <v>58.0</v>
       </c>
       <c r="J97" t="n">
         <v>21.0</v>
       </c>
       <c r="K97" t="n">
         <v>38.6</v>
@@ -10938,51 +10934,51 @@
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>IRS/2025/6038/PON1</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>06 April 2025 11:00</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I102" t="n">
         <v>60.0</v>
       </c>
       <c r="J102" t="n">
         <v>48.0</v>
       </c>
       <c r="K102" t="n">
         <v>36.0</v>
@@ -11436,51 +11432,51 @@
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2025/6055/PON1</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>09 April 2025 02:50</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="I107" t="n">
         <v>59.0</v>
       </c>
       <c r="J107" t="n">
         <v>21.0</v>
       </c>
       <c r="K107" t="n">
         <v>4.1</v>
@@ -12154,51 +12150,51 @@
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2025/6080/PON1</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>16 April 2025 15:43</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Elgin /Franklin</t>
         </is>
       </c>
       <c r="I114" t="n">
         <v>56.0</v>
       </c>
       <c r="J114" t="n">
         <v>58.0</v>
       </c>
       <c r="K114" t="n">
         <v>0.0</v>
@@ -12572,51 +12568,51 @@
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2025/6095/PON1</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>20 April 2025 13:30</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>Elgin / Franklin Field</t>
         </is>
       </c>
       <c r="I118" t="n">
         <v>56.0</v>
       </c>
       <c r="J118" t="n">
         <v>58.0</v>
       </c>
       <c r="K118" t="n">
         <v>0.0</v>
@@ -14126,51 +14122,51 @@
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>IRS/2025/6166/PON1</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>06 May 2025 05:06</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="I133" t="n">
         <v>59.0</v>
       </c>
       <c r="J133" t="n">
         <v>21.0</v>
       </c>
       <c r="K133" t="n">
         <v>5.51</v>
@@ -14750,51 +14746,51 @@
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>IRS/2025/6183/PON1</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>10 May 2025 04:47</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Claymore North Subsea Template</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>CLAYMORE-N. AREA</t>
         </is>
       </c>
       <c r="I139" t="n">
         <v>58.0</v>
       </c>
       <c r="J139" t="n">
         <v>28.0</v>
       </c>
       <c r="K139" t="n">
         <v>29.0</v>
@@ -15376,51 +15372,51 @@
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>IRS/2025/6215/PON1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>17 May 2025 16:25</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="I145" t="n">
         <v>56.0</v>
       </c>
       <c r="J145" t="n">
         <v>29.0</v>
       </c>
       <c r="K145" t="n">
         <v>37.1</v>
@@ -16391,51 +16387,51 @@
           <t>Castrol Transaqua SP</t>
         </is>
       </c>
       <c r="W154" t="n">
         <v>11.278</v>
       </c>
       <c r="X154" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z154" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>IRS/2025/6280/PON1</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>03 June 2025 09:31</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Other</t>
@@ -16455,103 +16451,101 @@
           <t>North</t>
         </is>
       </c>
       <c r="M155" t="n">
         <v>1.0</v>
       </c>
       <c r="N155" t="n">
         <v>43.0</v>
       </c>
       <c r="O155" t="n">
         <v>7.0</v>
       </c>
       <c r="P155" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q155" t="n">
         <v>211.0</v>
       </c>
       <c r="R155" t="n">
         <v>29.0</v>
       </c>
       <c r="S155" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U155" t="n">
+        <v>0.0719</v>
       </c>
       <c r="V155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X155" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>IRS/2025/6281/PON1</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>03 June 2025 17:25</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I156" t="n">
         <v>58.0</v>
       </c>
       <c r="J156" t="n">
         <v>27.0</v>
       </c>
       <c r="K156" t="n">
         <v>40.86</v>
       </c>
       <c r="L156" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -16918,51 +16912,51 @@
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>IRS/2025/6297/PON1</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>09 June 2025 12:30</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="I160" t="n">
         <v>60.0</v>
       </c>
       <c r="J160" t="n">
         <v>37.0</v>
       </c>
       <c r="K160" t="n">
         <v>46.0</v>
@@ -17225,51 +17219,51 @@
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>IRS/2025/6310/PON1</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>13 June 2025 00:05</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>TULLICH</t>
         </is>
       </c>
       <c r="I163" t="n">
         <v>59.0</v>
       </c>
       <c r="J163" t="n">
         <v>18.0</v>
       </c>
       <c r="K163" t="n">
         <v>5.0</v>
@@ -17422,51 +17416,51 @@
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2025/6327/PON1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>18 June 2025 03:57</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I165" t="n">
         <v>58.0</v>
       </c>
       <c r="J165" t="n">
         <v>26.0</v>
       </c>
       <c r="K165" t="n">
         <v>58.0</v>
@@ -17630,51 +17624,51 @@
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>IRS/2025/6331/PON1</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>19 June 2025 09:41</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="I167" t="n">
         <v>59.0</v>
       </c>
       <c r="J167" t="n">
         <v>21.0</v>
       </c>
       <c r="K167" t="n">
         <v>0.6</v>
@@ -18031,51 +18025,51 @@
       </c>
       <c r="V170" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X170" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z170" t="inlineStr">
         <is>
           <t>Hydraulics - Closed System - SCM Failure (Otherwise Unspecified)</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>IRS/2025/6354/PON1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>25 June 2025 18:45</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>ENQUEST BRITAIN LIMITED</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -18100,76 +18094,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M171" t="n">
         <v>1.0</v>
       </c>
       <c r="N171" t="n">
         <v>34.0</v>
       </c>
       <c r="O171" t="n">
         <v>47.1</v>
       </c>
       <c r="P171" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q171" t="n">
         <v>211.0</v>
       </c>
       <c r="R171" t="n">
         <v>18.0</v>
       </c>
       <c r="S171" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T171" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U171" t="n">
+        <v>0.0022734</v>
       </c>
       <c r="V171" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X171" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z171" t="inlineStr">
         <is>
-          <t/>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>IRS/2025/6356/PON1</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>27 June 2025 01:00</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
@@ -18250,51 +18242,51 @@
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I173" t="n">
         <v>58.0</v>
       </c>
       <c r="J173" t="n">
         <v>27.0</v>
       </c>
       <c r="K173" t="n">
         <v>40.86</v>
@@ -18356,51 +18348,51 @@
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I174" t="n">
         <v>58.0</v>
       </c>
       <c r="J174" t="n">
         <v>27.0</v>
       </c>
       <c r="K174" t="n">
         <v>40.86</v>
@@ -18462,51 +18454,51 @@
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I175" t="n">
         <v>58.0</v>
       </c>
       <c r="J175" t="n">
         <v>27.0</v>
       </c>
       <c r="K175" t="n">
         <v>40.86</v>
@@ -18568,51 +18560,51 @@
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I176" t="n">
         <v>58.0</v>
       </c>
       <c r="J176" t="n">
         <v>27.0</v>
       </c>
       <c r="K176" t="n">
         <v>40.86</v>
@@ -18674,51 +18666,51 @@
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I177" t="n">
         <v>58.0</v>
       </c>
       <c r="J177" t="n">
         <v>27.0</v>
       </c>
       <c r="K177" t="n">
         <v>40.86</v>
@@ -18780,51 +18772,51 @@
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I178" t="n">
         <v>58.0</v>
       </c>
       <c r="J178" t="n">
         <v>27.0</v>
       </c>
       <c r="K178" t="n">
         <v>40.86</v>
@@ -18886,51 +18878,51 @@
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I179" t="n">
         <v>58.0</v>
       </c>
       <c r="J179" t="n">
         <v>27.0</v>
       </c>
       <c r="K179" t="n">
         <v>40.86</v>
@@ -18992,51 +18984,51 @@
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I180" t="n">
         <v>58.0</v>
       </c>
       <c r="J180" t="n">
         <v>27.0</v>
       </c>
       <c r="K180" t="n">
         <v>40.86</v>
@@ -19098,51 +19090,51 @@
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I181" t="n">
         <v>58.0</v>
       </c>
       <c r="J181" t="n">
         <v>27.0</v>
       </c>
       <c r="K181" t="n">
         <v>40.86</v>
@@ -19204,51 +19196,51 @@
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I182" t="n">
         <v>58.0</v>
       </c>
       <c r="J182" t="n">
         <v>27.0</v>
       </c>
       <c r="K182" t="n">
         <v>40.86</v>
@@ -19310,51 +19302,51 @@
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I183" t="n">
         <v>58.0</v>
       </c>
       <c r="J183" t="n">
         <v>27.0</v>
       </c>
       <c r="K183" t="n">
         <v>40.86</v>
@@ -19416,51 +19408,51 @@
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I184" t="n">
         <v>58.0</v>
       </c>
       <c r="J184" t="n">
         <v>27.0</v>
       </c>
       <c r="K184" t="n">
         <v>40.86</v>
@@ -19522,51 +19514,51 @@
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>IRS/2025/6357/PON1</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>24 June 2025 22:20</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I185" t="n">
         <v>58.0</v>
       </c>
       <c r="J185" t="n">
         <v>27.0</v>
       </c>
       <c r="K185" t="n">
         <v>40.86</v>
@@ -20001,51 +19993,51 @@
           <t>Castrol Brayco Micronic SV/3</t>
         </is>
       </c>
       <c r="W189" t="n">
         <v>0.5</v>
       </c>
       <c r="X189" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z189" t="inlineStr">
         <is>
           <t>Tree - Weeping of control fluid when tree cap was removed from subsea tree.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>IRS/2025/6391/PON1</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>02 July 2025 14:25</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Other</t>
@@ -20065,76 +20057,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M190" t="n">
         <v>1.0</v>
       </c>
       <c r="N190" t="n">
         <v>43.0</v>
       </c>
       <c r="O190" t="n">
         <v>7.0</v>
       </c>
       <c r="P190" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q190" t="n">
         <v>211.0</v>
       </c>
       <c r="R190" t="n">
         <v>29.0</v>
       </c>
       <c r="S190" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T190" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U190" t="n">
+        <v>5.0E-4</v>
       </c>
       <c r="V190" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X190" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z190" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>IRS/2025/6392/PON1</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>03 July 2025 01:15</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
@@ -21914,51 +21904,51 @@
       </c>
       <c r="V207" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr">
         <is>
           <t>Cranes - Hydraulic System</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2025/6443/PON1</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>15 July 2025 16:20</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -21983,76 +21973,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M208" t="n">
         <v>1.0</v>
       </c>
       <c r="N208" t="n">
         <v>34.0</v>
       </c>
       <c r="O208" t="n">
         <v>47.1</v>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q208" t="n">
         <v>211.0</v>
       </c>
       <c r="R208" t="n">
         <v>18.0</v>
       </c>
       <c r="S208" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U208" t="n">
+        <v>6.01542E-4</v>
       </c>
       <c r="V208" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X208" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z208" t="inlineStr">
         <is>
-          <t/>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>IRS/2025/6445/PON1</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>16 July 2025 09:30</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
@@ -22124,51 +22112,51 @@
       </c>
       <c r="V209" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z209" t="inlineStr">
         <is>
           <t>Drainage Systems - Overflow Of Vessel</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>IRS/2025/6451/PON1</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>17 July 2025 11:15</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>EQUINOR UK LIMITED</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Olympic Challenger</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Vessel</t>
@@ -22187,76 +22175,74 @@
       </c>
       <c r="K210" t="n">
         <v>1.83</v>
       </c>
       <c r="L210" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M210" t="n">
         <v>3.0</v>
       </c>
       <c r="N210" t="n">
         <v>45.0</v>
       </c>
       <c r="O210" t="n">
         <v>43.68</v>
       </c>
       <c r="P210" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="S210" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T210" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U210" t="n">
+        <v>3.0E-4</v>
       </c>
       <c r="V210" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X210" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z210" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>IRS/2025/6455/PON1</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>18 July 2025 07:45</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
@@ -23801,51 +23787,51 @@
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>IRS/2025/6467/PON1</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>23 July 2025 00:35</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I226" t="n">
         <v>60.0</v>
       </c>
       <c r="J226" t="n">
         <v>48.0</v>
       </c>
       <c r="K226" t="n">
         <v>36.0</v>
       </c>
       <c r="L226" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -27644,51 +27630,51 @@
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>IRS/2025/6606/PON1</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>27 August 2025 13:35</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I264" t="n">
         <v>60.0</v>
       </c>
       <c r="J264" t="n">
         <v>37.0</v>
       </c>
       <c r="K264" t="n">
         <v>45.0</v>
       </c>
       <c r="L264" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -29200,51 +29186,51 @@
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>IRS/2025/6671/PON1</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>11 September 2025 06:00</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>BRECHIN</t>
         </is>
       </c>
       <c r="I279" t="n">
         <v>57.0</v>
       </c>
       <c r="J279" t="n">
         <v>22.0</v>
       </c>
       <c r="K279" t="n">
         <v>29.84</v>
@@ -29925,51 +29911,51 @@
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>IRS/2025/6743/PON1</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>27 September 2025 01:27</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I286" t="n">
         <v>60.0</v>
       </c>
       <c r="J286" t="n">
         <v>37.0</v>
       </c>
       <c r="K286" t="n">
         <v>45.92</v>
       </c>
       <c r="L286" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -30124,51 +30110,51 @@
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>IRS/2025/6750/PON1</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>29 September 2025 04:15</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED, NEO NEXT ENERGY LIMITED, HELIX WELL OPS (U.K.) LIMITED, NEO NEXT ENERGY LIMITED, NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED, NEO NEXT + ENERGY LIMITED, HELIX WELL OPS (U.K.) LIMITED, NEO NEXT + ENERGY LIMITED, NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Buchan B7 Well</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>NPI</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I288" t="n">
         <v>57.0</v>
       </c>
       <c r="J288" t="n">
         <v>56.0</v>
       </c>
       <c r="K288" t="n">
         <v>30.0</v>
@@ -31045,140 +31031,138 @@
       </c>
       <c r="V296" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X296" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z296" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>IRS/2025/6806/PON1</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>07 October 2025 17:24</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="I297" t="n">
         <v>59.0</v>
       </c>
       <c r="J297" t="n">
         <v>21.0</v>
       </c>
       <c r="K297" t="n">
         <v>37.09</v>
       </c>
       <c r="L297" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M297" t="n">
         <v>1.0</v>
       </c>
       <c r="N297" t="n">
         <v>34.0</v>
       </c>
       <c r="O297" t="n">
         <v>9.64</v>
       </c>
       <c r="P297" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q297" t="n">
         <v>9.0</v>
       </c>
       <c r="R297" t="n">
         <v>18.0</v>
       </c>
       <c r="S297" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T297" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U297" t="n">
+        <v>3.5314E-5</v>
       </c>
       <c r="V297" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X297" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z297" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>IRS/2025/6812/PON1</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>08 October 2025 16:30</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
@@ -31369,51 +31353,51 @@
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>IRS/2025/6814/PON1</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>09 October 2025 06:30</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED, NEO NEXT ENERGY LIMITED, HELIX WELL OPS (U.K.) LIMITED, NEO NEXT ENERGY LIMITED, NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED, NEO NEXT + ENERGY LIMITED, HELIX WELL OPS (U.K.) LIMITED, NEO NEXT + ENERGY LIMITED, NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Buchan B9 Well</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="I300" t="n">
         <v>57.0</v>
       </c>
       <c r="J300" t="n">
         <v>56.0</v>
       </c>
       <c r="K300" t="n">
         <v>30.0</v>
@@ -32464,51 +32448,51 @@
         <v>1.0</v>
       </c>
       <c r="N310" t="n">
         <v>39.0</v>
       </c>
       <c r="O310" t="n">
         <v>46.0</v>
       </c>
       <c r="P310" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S310" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T310" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V310" t="inlineStr">
         <is>
-          <t>HYDT16919A</t>
+          <t>PARA16464A</t>
         </is>
       </c>
       <c r="W310" t="n">
         <v>7.0</v>
       </c>
       <c r="X310" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z310" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -32557,51 +32541,51 @@
         <v>1.0</v>
       </c>
       <c r="N311" t="n">
         <v>39.0</v>
       </c>
       <c r="O311" t="n">
         <v>46.0</v>
       </c>
       <c r="P311" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S311" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T311" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V311" t="inlineStr">
         <is>
-          <t>PARA16464A</t>
+          <t>SCAL16566A</t>
         </is>
       </c>
       <c r="W311" t="n">
         <v>7.0</v>
       </c>
       <c r="X311" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z311" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -32650,51 +32634,51 @@
         <v>1.0</v>
       </c>
       <c r="N312" t="n">
         <v>39.0</v>
       </c>
       <c r="O312" t="n">
         <v>46.0</v>
       </c>
       <c r="P312" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S312" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T312" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V312" t="inlineStr">
         <is>
-          <t>SCAL16566A</t>
+          <t>ASPH11620F2</t>
         </is>
       </c>
       <c r="W312" t="n">
         <v>7.0</v>
       </c>
       <c r="X312" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z312" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -32743,51 +32727,51 @@
         <v>1.0</v>
       </c>
       <c r="N313" t="n">
         <v>39.0</v>
       </c>
       <c r="O313" t="n">
         <v>46.0</v>
       </c>
       <c r="P313" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S313" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T313" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V313" t="inlineStr">
         <is>
-          <t>ASPH11620F2</t>
+          <t>SCAL12504A</t>
         </is>
       </c>
       <c r="W313" t="n">
         <v>7.0</v>
       </c>
       <c r="X313" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z313" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -32836,51 +32820,51 @@
         <v>1.0</v>
       </c>
       <c r="N314" t="n">
         <v>39.0</v>
       </c>
       <c r="O314" t="n">
         <v>46.0</v>
       </c>
       <c r="P314" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S314" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T314" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V314" t="inlineStr">
         <is>
-          <t>SCAL12504A</t>
+          <t>EMBR43442A</t>
         </is>
       </c>
       <c r="W314" t="n">
         <v>7.0</v>
       </c>
       <c r="X314" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z314" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -32929,51 +32913,51 @@
         <v>1.0</v>
       </c>
       <c r="N315" t="n">
         <v>39.0</v>
       </c>
       <c r="O315" t="n">
         <v>46.0</v>
       </c>
       <c r="P315" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S315" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T315" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V315" t="inlineStr">
         <is>
-          <t>EMBR43442A</t>
+          <t>CORR11426A</t>
         </is>
       </c>
       <c r="W315" t="n">
         <v>7.0</v>
       </c>
       <c r="X315" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z315" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>IRS/2025/6819/PON1</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -33022,51 +33006,51 @@
         <v>1.0</v>
       </c>
       <c r="N316" t="n">
         <v>39.0</v>
       </c>
       <c r="O316" t="n">
         <v>46.0</v>
       </c>
       <c r="P316" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S316" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T316" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V316" t="inlineStr">
         <is>
-          <t>CORR11426A</t>
+          <t>HYDT16919A</t>
         </is>
       </c>
       <c r="W316" t="n">
         <v>7.0</v>
       </c>
       <c r="X316" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z316" t="inlineStr">
         <is>
           <t>PWRI Pump - Pump seal failure</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>IRS/2025/6820/PON1</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -33475,51 +33459,51 @@
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>IRS/2025/6825/PON1</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>11 October 2025 23:35</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="I321" t="n">
         <v>59.0</v>
       </c>
       <c r="J321" t="n">
         <v>21.0</v>
       </c>
       <c r="K321" t="n">
         <v>37.09</v>
@@ -35230,51 +35214,51 @@
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>IRS/2025/6872/PON1</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>21 October 2025 09:27</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I338" t="n">
         <v>56.0</v>
       </c>
       <c r="J338" t="n">
         <v>27.0</v>
       </c>
       <c r="K338" t="n">
         <v>10.0</v>
       </c>
       <c r="L338" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -35437,51 +35421,51 @@
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>IRS/2025/6877/PON1</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>21 October 2025 19:42</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I340" t="n">
         <v>58.0</v>
       </c>
       <c r="J340" t="n">
         <v>27.0</v>
       </c>
       <c r="K340" t="n">
         <v>40.86</v>
@@ -35959,51 +35943,51 @@
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>IRS/2025/6928/PON1</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>03 November 2025 12:20</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I345" t="n">
         <v>58.0</v>
       </c>
       <c r="J345" t="n">
         <v>21.0</v>
       </c>
       <c r="K345" t="n">
         <v>38.6</v>
@@ -37621,51 +37605,51 @@
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>IRS/2025/6996/PON1</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>22 November 2025 16:30</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>alwyn</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I361" t="n">
         <v>60.0</v>
       </c>
       <c r="J361" t="n">
         <v>48.0</v>
       </c>
       <c r="K361" t="n">
         <v>36.0</v>
       </c>
       <c r="L361" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -37722,51 +37706,51 @@
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>IRS/2025/6998/PON1</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>23 November 2025 08:15</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="I362" t="n">
         <v>58.0</v>
       </c>
       <c r="J362" t="n">
         <v>26.0</v>
       </c>
       <c r="K362" t="n">
         <v>58.0</v>
@@ -38244,51 +38228,51 @@
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>IRS/2025/7066/PON1</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>07 December 2025 16:10</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I367" t="n">
         <v>58.0</v>
       </c>
       <c r="J367" t="n">
         <v>27.0</v>
       </c>
       <c r="K367" t="n">
         <v>41.0</v>
@@ -38664,51 +38648,51 @@
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2025/7123/PON1</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>21 December 2025 10:00</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
+          <t>BLUEWATER (HAWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>PIERCE</t>
         </is>
       </c>
       <c r="I371" t="n">
         <v>57.0</v>
       </c>
       <c r="J371" t="n">
         <v>9.0</v>
       </c>
       <c r="K371" t="n">
         <v>38.834</v>