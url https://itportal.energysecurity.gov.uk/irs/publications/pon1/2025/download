--- v8 (2026-04-10)
+++ v9 (2026-04-30)
@@ -6162,51 +6162,51 @@
           <t>TEG (Triethylene glycol)</t>
         </is>
       </c>
       <c r="W55" t="n">
         <v>15.6</v>
       </c>
       <c r="X55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
           <t>caisson pump - header tank</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2025/5801/PON1</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>15 February 2025 15:00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -6231,76 +6231,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M56" t="n">
         <v>2.0</v>
       </c>
       <c r="N56" t="n">
         <v>29.0</v>
       </c>
       <c r="O56" t="n">
         <v>39.0</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q56" t="n">
         <v>206.0</v>
       </c>
       <c r="R56" t="n">
         <v>8.0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
-          <t/>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U56" t="n">
+        <v>7.587E-5</v>
       </c>
       <c r="V56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X56" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Deck Drains</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2025/5830/PON1</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>20 February 2025 10:00</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
@@ -22393,55 +22391,55 @@
         <v>19.22</v>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q212" t="n">
         <v>22.0</v>
       </c>
       <c r="R212" t="n">
         <v>30.0</v>
       </c>
       <c r="S212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
-          <t>VERSATROL HT</t>
+          <t>ONE-MUL NS</t>
         </is>
       </c>
       <c r="W212" t="n">
-        <v>0.101</v>
+        <v>0.072</v>
       </c>
       <c r="X212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
@@ -22497,55 +22495,55 @@
         <v>19.22</v>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q213" t="n">
         <v>22.0</v>
       </c>
       <c r="R213" t="n">
         <v>30.0</v>
       </c>
       <c r="S213" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
-          <t>VERSAWET</t>
+          <t>RHEMUL</t>
         </is>
       </c>
       <c r="W213" t="n">
-        <v>0.016</v>
+        <v>0.142</v>
       </c>
       <c r="X213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
@@ -22601,55 +22599,55 @@
         <v>19.22</v>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q214" t="n">
         <v>22.0</v>
       </c>
       <c r="R214" t="n">
         <v>30.0</v>
       </c>
       <c r="S214" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
-          <t>MUL XT</t>
+          <t>MICROBAR (GBL012)</t>
         </is>
       </c>
       <c r="W214" t="n">
-        <v>0.022</v>
+        <v>2.61</v>
       </c>
       <c r="X214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z214" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
@@ -22705,55 +22703,55 @@
         <v>19.22</v>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q215" t="n">
         <v>22.0</v>
       </c>
       <c r="R215" t="n">
         <v>30.0</v>
       </c>
       <c r="S215" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
-          <t>CALCIUM CHLORIDE (ALL GRADES)</t>
+          <t>Saraline 185V</t>
         </is>
       </c>
       <c r="W215" t="n">
-        <v>0.286</v>
+        <v>2.497</v>
       </c>
       <c r="X215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z215" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
@@ -22809,55 +22807,55 @@
         <v>19.22</v>
       </c>
       <c r="P216" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q216" t="n">
         <v>22.0</v>
       </c>
       <c r="R216" t="n">
         <v>30.0</v>
       </c>
       <c r="S216" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
-          <t>ECOTROL HT</t>
+          <t>VERSATROL HT</t>
         </is>
       </c>
       <c r="W216" t="n">
-        <v>0.016</v>
+        <v>0.101</v>
       </c>
       <c r="X216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
@@ -22913,55 +22911,55 @@
         <v>19.22</v>
       </c>
       <c r="P217" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q217" t="n">
         <v>22.0</v>
       </c>
       <c r="R217" t="n">
         <v>30.0</v>
       </c>
       <c r="S217" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
-          <t>VERSAGEL HT</t>
+          <t>VERSAWET</t>
         </is>
       </c>
       <c r="W217" t="n">
-        <v>0.044</v>
+        <v>0.016</v>
       </c>
       <c r="X217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z217" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
@@ -23017,55 +23015,55 @@
         <v>19.22</v>
       </c>
       <c r="P218" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q218" t="n">
         <v>22.0</v>
       </c>
       <c r="R218" t="n">
         <v>30.0</v>
       </c>
       <c r="S218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
-          <t>LIME</t>
+          <t>MUL XT</t>
         </is>
       </c>
       <c r="W218" t="n">
-        <v>0.142</v>
+        <v>0.022</v>
       </c>
       <c r="X218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
@@ -23121,55 +23119,55 @@
         <v>19.22</v>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q219" t="n">
         <v>22.0</v>
       </c>
       <c r="R219" t="n">
         <v>30.0</v>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
-          <t>SAFE-CARB (All Grades)</t>
+          <t>CALCIUM CHLORIDE (ALL GRADES)</t>
         </is>
       </c>
       <c r="W219" t="n">
-        <v>0.5</v>
+        <v>0.286</v>
       </c>
       <c r="X219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
@@ -23225,55 +23223,55 @@
         <v>19.22</v>
       </c>
       <c r="P220" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q220" t="n">
         <v>22.0</v>
       </c>
       <c r="R220" t="n">
         <v>30.0</v>
       </c>
       <c r="S220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
-          <t>ONE-MUL NS</t>
+          <t>ECOTROL HT</t>
         </is>
       </c>
       <c r="W220" t="n">
-        <v>0.072</v>
+        <v>0.016</v>
       </c>
       <c r="X220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z220" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
@@ -23329,55 +23327,55 @@
         <v>19.22</v>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q221" t="n">
         <v>22.0</v>
       </c>
       <c r="R221" t="n">
         <v>30.0</v>
       </c>
       <c r="S221" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
-          <t>RHEMUL</t>
+          <t>VERSAGEL HT</t>
         </is>
       </c>
       <c r="W221" t="n">
-        <v>0.142</v>
+        <v>0.044</v>
       </c>
       <c r="X221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
@@ -23433,55 +23431,55 @@
         <v>19.22</v>
       </c>
       <c r="P222" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q222" t="n">
         <v>22.0</v>
       </c>
       <c r="R222" t="n">
         <v>30.0</v>
       </c>
       <c r="S222" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
-          <t>MICROBAR (GBL012)</t>
+          <t>LIME</t>
         </is>
       </c>
       <c r="W222" t="n">
-        <v>2.61</v>
+        <v>0.142</v>
       </c>
       <c r="X222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z222" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
@@ -23537,55 +23535,55 @@
         <v>19.22</v>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q223" t="n">
         <v>22.0</v>
       </c>
       <c r="R223" t="n">
         <v>30.0</v>
       </c>
       <c r="S223" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
-          <t>Saraline 185V</t>
+          <t>SAFE-CARB (All Grades)</t>
         </is>
       </c>
       <c r="W223" t="n">
-        <v>2.497</v>
+        <v>0.5</v>
       </c>
       <c r="X223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>IRS/2025/6463/PON1</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
@@ -33756,51 +33754,51 @@
           <t>MEG</t>
         </is>
       </c>
       <c r="W323" t="n">
         <v>25.68</v>
       </c>
       <c r="X323" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z323" t="inlineStr">
         <is>
           <t>Subsea Pipelines - Datalogger failure</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>IRS/2025/6827/PON1</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>12 October 2025 08:30</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -33820,76 +33818,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M324" t="n">
         <v>1.0</v>
       </c>
       <c r="N324" t="n">
         <v>8.0</v>
       </c>
       <c r="O324" t="n">
         <v>38.397</v>
       </c>
       <c r="P324" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q324" t="n">
         <v>22.0</v>
       </c>
       <c r="R324" t="n">
         <v>11.0</v>
       </c>
       <c r="S324" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T324" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U324" t="n">
+        <v>8.32E-6</v>
       </c>
       <c r="V324" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X324" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z324" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>IRS/2025/6829/PON1</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>12 October 2025 08:15</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
@@ -35300,51 +35296,51 @@
       </c>
       <c r="X338" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y338" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z338" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>IRS/2025/6876/PON1</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>22 October 2025 08:25</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -35379,66 +35375,64 @@
         <v>38.0</v>
       </c>
       <c r="P339" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q339" t="n">
         <v>22.0</v>
       </c>
       <c r="R339" t="n">
         <v>11.0</v>
       </c>
       <c r="S339" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T339" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V339" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>OCEANIC HW 540 v3</t>
+        </is>
+      </c>
+      <c r="W339" t="n">
+        <v>20.0</v>
       </c>
       <c r="X339" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z339" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Master valve</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>IRS/2025/6877/PON1</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>21 October 2025 19:42</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
@@ -38648,51 +38642,51 @@
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2025/7123/PON1</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>21 December 2025 10:00</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>BLUEWATER (HAWENE BRIM) B.V.</t>
+          <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>PIERCE</t>
         </is>
       </c>
       <c r="I371" t="n">
         <v>57.0</v>
       </c>
       <c r="J371" t="n">
         <v>9.0</v>
       </c>
       <c r="K371" t="n">
         <v>38.834</v>