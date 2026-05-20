--- v9 (2026-04-30)
+++ v10 (2026-05-20)
@@ -22391,55 +22391,55 @@
         <v>19.22</v>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q212" t="n">
         <v>22.0</v>
       </c>
       <c r="R212" t="n">
         <v>30.0</v>
       </c>
       <c r="S212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V212" t="inlineStr">
         <is>
-          <t>ONE-MUL NS</t>
+          <t>VERSATROL HT</t>
         </is>
       </c>
       <c r="W212" t="n">
-        <v>0.072</v>
+        <v>0.101</v>
       </c>
       <c r="X212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z212" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
@@ -22495,55 +22495,55 @@
         <v>19.22</v>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q213" t="n">
         <v>22.0</v>
       </c>
       <c r="R213" t="n">
         <v>30.0</v>
       </c>
       <c r="S213" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T213" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V213" t="inlineStr">
         <is>
-          <t>RHEMUL</t>
+          <t>VERSAWET</t>
         </is>
       </c>
       <c r="W213" t="n">
-        <v>0.142</v>
+        <v>0.016</v>
       </c>
       <c r="X213" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z213" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
@@ -22599,55 +22599,55 @@
         <v>19.22</v>
       </c>
       <c r="P214" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q214" t="n">
         <v>22.0</v>
       </c>
       <c r="R214" t="n">
         <v>30.0</v>
       </c>
       <c r="S214" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T214" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V214" t="inlineStr">
         <is>
-          <t>MICROBAR (GBL012)</t>
+          <t>MUL XT</t>
         </is>
       </c>
       <c r="W214" t="n">
-        <v>2.61</v>
+        <v>0.022</v>
       </c>
       <c r="X214" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z214" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
@@ -22703,55 +22703,55 @@
         <v>19.22</v>
       </c>
       <c r="P215" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q215" t="n">
         <v>22.0</v>
       </c>
       <c r="R215" t="n">
         <v>30.0</v>
       </c>
       <c r="S215" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T215" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V215" t="inlineStr">
         <is>
-          <t>Saraline 185V</t>
+          <t>CALCIUM CHLORIDE (ALL GRADES)</t>
         </is>
       </c>
       <c r="W215" t="n">
-        <v>2.497</v>
+        <v>0.286</v>
       </c>
       <c r="X215" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z215" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
@@ -22807,55 +22807,55 @@
         <v>19.22</v>
       </c>
       <c r="P216" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q216" t="n">
         <v>22.0</v>
       </c>
       <c r="R216" t="n">
         <v>30.0</v>
       </c>
       <c r="S216" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T216" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V216" t="inlineStr">
         <is>
-          <t>VERSATROL HT</t>
+          <t>ECOTROL HT</t>
         </is>
       </c>
       <c r="W216" t="n">
-        <v>0.101</v>
+        <v>0.016</v>
       </c>
       <c r="X216" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z216" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
@@ -22911,55 +22911,55 @@
         <v>19.22</v>
       </c>
       <c r="P217" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q217" t="n">
         <v>22.0</v>
       </c>
       <c r="R217" t="n">
         <v>30.0</v>
       </c>
       <c r="S217" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T217" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V217" t="inlineStr">
         <is>
-          <t>VERSAWET</t>
+          <t>VERSAGEL HT</t>
         </is>
       </c>
       <c r="W217" t="n">
-        <v>0.016</v>
+        <v>0.044</v>
       </c>
       <c r="X217" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z217" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
@@ -23015,55 +23015,55 @@
         <v>19.22</v>
       </c>
       <c r="P218" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q218" t="n">
         <v>22.0</v>
       </c>
       <c r="R218" t="n">
         <v>30.0</v>
       </c>
       <c r="S218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V218" t="inlineStr">
         <is>
-          <t>MUL XT</t>
+          <t>LIME</t>
         </is>
       </c>
       <c r="W218" t="n">
-        <v>0.022</v>
+        <v>0.142</v>
       </c>
       <c r="X218" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
@@ -23119,55 +23119,55 @@
         <v>19.22</v>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q219" t="n">
         <v>22.0</v>
       </c>
       <c r="R219" t="n">
         <v>30.0</v>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
-          <t>CALCIUM CHLORIDE (ALL GRADES)</t>
+          <t>SAFE-CARB (All Grades)</t>
         </is>
       </c>
       <c r="W219" t="n">
-        <v>0.286</v>
+        <v>0.5</v>
       </c>
       <c r="X219" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
@@ -23223,55 +23223,55 @@
         <v>19.22</v>
       </c>
       <c r="P220" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q220" t="n">
         <v>22.0</v>
       </c>
       <c r="R220" t="n">
         <v>30.0</v>
       </c>
       <c r="S220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
-          <t>ECOTROL HT</t>
+          <t>ONE-MUL NS</t>
         </is>
       </c>
       <c r="W220" t="n">
-        <v>0.016</v>
+        <v>0.072</v>
       </c>
       <c r="X220" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z220" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
@@ -23327,55 +23327,55 @@
         <v>19.22</v>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q221" t="n">
         <v>22.0</v>
       </c>
       <c r="R221" t="n">
         <v>30.0</v>
       </c>
       <c r="S221" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V221" t="inlineStr">
         <is>
-          <t>VERSAGEL HT</t>
+          <t>RHEMUL</t>
         </is>
       </c>
       <c r="W221" t="n">
-        <v>0.044</v>
+        <v>0.142</v>
       </c>
       <c r="X221" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
@@ -23431,55 +23431,55 @@
         <v>19.22</v>
       </c>
       <c r="P222" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q222" t="n">
         <v>22.0</v>
       </c>
       <c r="R222" t="n">
         <v>30.0</v>
       </c>
       <c r="S222" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V222" t="inlineStr">
         <is>
-          <t>LIME</t>
+          <t>MICROBAR (GBL012)</t>
         </is>
       </c>
       <c r="W222" t="n">
-        <v>0.142</v>
+        <v>2.61</v>
       </c>
       <c r="X222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z222" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>IRS/2025/6456/PON1</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
@@ -23535,55 +23535,55 @@
         <v>19.22</v>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q223" t="n">
         <v>22.0</v>
       </c>
       <c r="R223" t="n">
         <v>30.0</v>
       </c>
       <c r="S223" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V223" t="inlineStr">
         <is>
-          <t>SAFE-CARB (All Grades)</t>
+          <t>Saraline 185V</t>
         </is>
       </c>
       <c r="W223" t="n">
-        <v>0.5</v>
+        <v>2.497</v>
       </c>
       <c r="X223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>IRS/2025/6463/PON1</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>