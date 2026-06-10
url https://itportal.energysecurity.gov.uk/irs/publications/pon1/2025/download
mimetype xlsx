--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -9676,51 +9676,51 @@
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>IRS/2025/5935/PON1</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>14 March 2025 10:00</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9755,78 +9755,76 @@
         <v>39.0</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q90" t="n">
         <v>206.0</v>
       </c>
       <c r="R90" t="n">
         <v>8.0</v>
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V90" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>TEG</t>
+        </is>
+      </c>
+      <c r="W90" t="n">
+        <v>0.086</v>
       </c>
       <c r="X90" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Production Chemicals) - Total Rupture</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>IRS/2025/5935/PON1</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>14 March 2025 10:00</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9861,66 +9859,64 @@
         <v>39.0</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q91" t="n">
         <v>206.0</v>
       </c>
       <c r="R91" t="n">
         <v>8.0</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V91" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CORR10003A</t>
+        </is>
+      </c>
+      <c r="W91" t="n">
+        <v>1.114</v>
       </c>
       <c r="X91" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Production Chemicals) - Total Rupture</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2025/5936/PON1</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>14 March 2025 14:30</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
@@ -13796,51 +13792,51 @@
       </c>
       <c r="V129" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X129" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z129" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2025/6137/PON1</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
           <t>28 April 2025 14:50</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Rough CD Platform</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -13865,76 +13861,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M130" t="n">
         <v>0.0</v>
       </c>
       <c r="N130" t="n">
         <v>26.0</v>
       </c>
       <c r="O130" t="n">
         <v>38.0</v>
       </c>
       <c r="P130" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q130" t="n">
         <v>47.0</v>
       </c>
       <c r="R130" t="n">
         <v>3.0</v>
       </c>
       <c r="S130" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T130" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U130" t="n">
+        <v>5.56E-7</v>
       </c>
       <c r="V130" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X130" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z130" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown subsea origin - Subsea</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>IRS/2025/6162/PON1</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
           <t>05 May 2025 01:00</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
@@ -26701,51 +26695,51 @@
       </c>
       <c r="V254" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X254" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z254" t="inlineStr">
         <is>
           <t>Sheen - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>IRS/2025/6571/PON1</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>18 August 2025 16:55</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Morecambe South CPP1 Platform</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -26770,76 +26764,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M255" t="n">
         <v>3.0</v>
       </c>
       <c r="N255" t="n">
         <v>34.0</v>
       </c>
       <c r="O255" t="n">
         <v>50.78</v>
       </c>
       <c r="P255" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q255" t="n">
         <v>110.0</v>
       </c>
       <c r="R255" t="n">
         <v>2.0</v>
       </c>
       <c r="S255" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T255" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U255" t="n">
+        <v>0.171181275</v>
       </c>
       <c r="V255" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X255" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z255" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Caisson</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>IRS/2025/6585/PON1</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>22 August 2025 13:37</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
@@ -29169,51 +29161,51 @@
       </c>
       <c r="V278" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X278" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z278" t="inlineStr">
         <is>
           <t>Diesel Systems - Failure Of Equipment</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>IRS/2025/6671/PON1</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>11 September 2025 06:00</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -29242,78 +29234,76 @@
         <v>1.0</v>
       </c>
       <c r="N279" t="n">
         <v>22.0</v>
       </c>
       <c r="O279" t="n">
         <v>59.36</v>
       </c>
       <c r="P279" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S279" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T279" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V279" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>PELAGIC 100 H</t>
+        </is>
+      </c>
+      <c r="W279" t="n">
+        <v>166.0</v>
       </c>
       <c r="X279" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z279" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Open System - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>IRS/2025/6696/PON1</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>15 September 2025 14:15</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Clair Phase 1 Platform</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -29343,66 +29333,64 @@
         <v>40.0</v>
       </c>
       <c r="P280" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q280" t="n">
         <v>206.0</v>
       </c>
       <c r="R280" t="n">
         <v>8.0</v>
       </c>
       <c r="S280" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T280" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V280" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Sodium Hypochlorite (All Dilutions)</t>
+        </is>
+      </c>
+      <c r="W280" t="n">
+        <v>0.2</v>
       </c>
       <c r="X280" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z280" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>IRS/2025/6698/PON1</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>15 September 2025 17:00</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
@@ -31440,51 +31428,51 @@
           <t>PELAGIC 100 H</t>
         </is>
       </c>
       <c r="W300" t="n">
         <v>49.88</v>
       </c>
       <c r="X300" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z300" t="inlineStr">
         <is>
           <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>IRS/2025/6815/PON1</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>02 October 2025 09:00</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>Triton FPSO</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -31509,76 +31497,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M301" t="n">
         <v>0.0</v>
       </c>
       <c r="N301" t="n">
         <v>53.0</v>
       </c>
       <c r="O301" t="n">
         <v>38.24</v>
       </c>
       <c r="P301" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q301" t="n">
         <v>21.0</v>
       </c>
       <c r="R301" t="n">
         <v>30.0</v>
       </c>
       <c r="S301" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T301" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U301" t="n">
+        <v>2.15E-5</v>
       </c>
       <c r="V301" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X301" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z301" t="inlineStr">
         <is>
-          <t/>
+          <t>Flaring/Venting - Flare Drop Out</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>IRS/2025/6818/PON1</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>10 October 2025 10:00</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
@@ -33232,51 +33218,51 @@
       </c>
       <c r="V318" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X318" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z318" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>IRS/2025/6823/PON1</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>10 October 2025 22:30</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>ENI UK LIMITED, VALARIS PLC</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Valaris 72</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>NPI</t>
@@ -33311,66 +33297,64 @@
         <v>16.2</v>
       </c>
       <c r="P319" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q319" t="n">
         <v>110.0</v>
       </c>
       <c r="R319" t="n">
         <v>13.0</v>
       </c>
       <c r="S319" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T319" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V319" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t xml:space="preserve">CorrosaCem LT </t>
+        </is>
+      </c>
+      <c r="W319" t="n">
+        <v>50.0</v>
       </c>
       <c r="X319" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z319" t="inlineStr">
         <is>
-          <t/>
+          <t>Vent Line - Flow During Operational Use</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>IRS/2025/6824/PON1</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>11 October 2025 14:55</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
@@ -35400,51 +35384,51 @@
           <t>OCEANIC HW 540 v3</t>
         </is>
       </c>
       <c r="W339" t="n">
         <v>20.0</v>
       </c>
       <c r="X339" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z339" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Master valve</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>IRS/2025/6877/PON1</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>21 October 2025 19:42</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -35479,66 +35463,64 @@
         <v>3.83</v>
       </c>
       <c r="P340" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q340" t="n">
         <v>15.0</v>
       </c>
       <c r="R340" t="n">
         <v>17.0</v>
       </c>
       <c r="S340" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T340" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V340" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>BARITE</t>
+        </is>
+      </c>
+      <c r="W340" t="n">
+        <v>5920.7</v>
       </c>
       <c r="X340" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z340" t="inlineStr">
         <is>
-          <t/>
+          <t>Vent Line - Flow During Operational Use</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>IRS/2025/6879/PON1</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>20 July 2025 04:30</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">