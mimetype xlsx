--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -6489,51 +6489,51 @@
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2025/5843/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>22 February 2025 08:00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>DONAN</t>
         </is>
       </c>
       <c r="I59" t="n">
         <v>58.0</v>
       </c>
       <c r="J59" t="n">
         <v>21.0</v>
       </c>
       <c r="K59" t="n">
         <v>38.0</v>
@@ -21812,51 +21812,51 @@
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>IRS/2025/6441/PON1</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>15 July 2025 10:30</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I207" t="n">
         <v>58.0</v>
       </c>
       <c r="J207" t="n">
         <v>21.0</v>
       </c>
       <c r="K207" t="n">
         <v>38.6</v>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -28429,51 +28429,51 @@
       </c>
       <c r="V271" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X271" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z271" t="inlineStr">
         <is>
           <t>Drainage Systems - Overflow Of Vessel</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>IRS/2025/6647/PON1</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>04 September 2025 14:20</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -28498,76 +28498,79 @@
           <t>North</t>
         </is>
       </c>
       <c r="M272" t="n">
         <v>1.0</v>
       </c>
       <c r="N272" t="n">
         <v>28.0</v>
       </c>
       <c r="O272" t="n">
         <v>8.73</v>
       </c>
       <c r="P272" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q272" t="n">
         <v>3.0</v>
       </c>
       <c r="R272" t="n">
         <v>3.0</v>
       </c>
       <c r="S272" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T272" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U272" t="n">
+        <v>0.91499268</v>
       </c>
       <c r="V272" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X272" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y272" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z272" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Vessel</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>IRS/2025/6650/PON1</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>05 September 2025 10:20</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">