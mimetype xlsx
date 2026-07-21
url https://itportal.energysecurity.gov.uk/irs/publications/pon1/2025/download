--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -603,51 +603,51 @@
       <c r="Y1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2025/5591/PON1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>01 January 2025 01:40</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>59.0</v>
       </c>
@@ -662,86 +662,86 @@
           <t>North</t>
         </is>
       </c>
       <c r="M2" t="n">
         <v>1.0</v>
       </c>
       <c r="N2" t="n">
         <v>30.0</v>
       </c>
       <c r="O2" t="n">
         <v>58.04</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q2" t="n">
         <v>9.0</v>
       </c>
       <c r="R2" t="n">
         <v>23.0</v>
       </c>
       <c r="S2" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U2" t="n">
+        <v>0.0559</v>
       </c>
       <c r="V2" t="inlineStr">
         <is>
-          <t>Renolin B 15 HVI</t>
-[...3 lines deleted...]
-        <v>55.9</v>
+          <t/>
+        </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z2" t="inlineStr">
         <is>
-          <t>Hose (Topsides, Not Bunkering) - Total Rupture</t>
+          <t>Hose (Topsides, Not Bunkering) - Sheared</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2025/5608/PON1</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>05 January 2025 09:15</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -766,76 +766,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M3" t="n">
         <v>4.0</v>
       </c>
       <c r="N3" t="n">
         <v>2.0</v>
       </c>
       <c r="O3" t="n">
         <v>17.325</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q3" t="n">
         <v>204.0</v>
       </c>
       <c r="R3" t="n">
         <v>20.0</v>
       </c>
       <c r="S3" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U3" t="n">
+        <v>0.189</v>
       </c>
       <c r="V3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z3" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Pipelines - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2025/5609/PON1</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>05 January 2025 13:16</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -9443,51 +9441,51 @@
         <v>58.04</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q87" t="n">
         <v>9.0</v>
       </c>
       <c r="R87" t="n">
         <v>23.0</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
-          <t>erifon 818</t>
+          <t>Erifon 818 TLP</t>
         </is>
       </c>
       <c r="W87" t="n">
         <v>81.4</v>
       </c>
       <c r="X87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
           <t>Conductor Tensioner - Failure</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2025/5922/PON1</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -19783,51 +19781,51 @@
       </c>
       <c r="V187" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z187" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2025/6377/PON1</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>01 July 2025 01:15</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Island Ocean</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Vessel</t>
@@ -19856,64 +19854,66 @@
         <v>1.0</v>
       </c>
       <c r="N188" t="n">
         <v>40.0</v>
       </c>
       <c r="O188" t="n">
         <v>17.0</v>
       </c>
       <c r="P188" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S188" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V188" t="inlineStr">
         <is>
-          <t>Shell Tellus 22</t>
-[...3 lines deleted...]
-        <v>0.17</v>
+          <t/>
+        </is>
       </c>
       <c r="X188" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y188" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z188" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2025/6379/PON1</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>01 July 2025 04:00</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
@@ -33944,51 +33944,51 @@
       </c>
       <c r="V325" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z325" t="inlineStr">
         <is>
           <t>Diesel Systems - Drain Line Open</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>IRS/2025/6835/PON1</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>12 October 2025 16:45</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Brent D Platform</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Other</t>
@@ -34023,64 +34023,66 @@
         <v>6.47</v>
       </c>
       <c r="P326" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q326" t="n">
         <v>211.0</v>
       </c>
       <c r="R326" t="n">
         <v>29.0</v>
       </c>
       <c r="S326" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T326" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V326" t="inlineStr">
         <is>
-          <t>DTE 10 EXCEL 46</t>
-[...3 lines deleted...]
-        <v>2.04E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="X326" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y326" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z326" t="inlineStr">
         <is>
-          <t>Decommissioning Related</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>IRS/2025/6846/PON1</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>13 October 2025 07:55</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">