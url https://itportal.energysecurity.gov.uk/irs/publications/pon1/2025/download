--- v13 (2026-07-21)
+++ v14 (2026-08-10)
@@ -29361,51 +29361,51 @@
           <t>Sodium Hypochlorite (All Dilutions)</t>
         </is>
       </c>
       <c r="W280" t="n">
         <v>0.2</v>
       </c>
       <c r="X280" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z280" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>IRS/2025/6698/PON1</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>15 September 2025 17:00</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Shearwater A Wellhead Platform</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -29440,66 +29440,64 @@
         <v>19.22</v>
       </c>
       <c r="P281" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q281" t="n">
         <v>22.0</v>
       </c>
       <c r="R281" t="n">
         <v>30.0</v>
       </c>
       <c r="S281" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T281" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V281" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SCAL16662A</t>
+        </is>
+      </c>
+      <c r="W281" t="n">
+        <v>0.138</v>
       </c>
       <c r="X281" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z281" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Production Chemicals) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>IRS/2025/6705/PON1</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>17 August 2025 04:00</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
@@ -33954,51 +33952,51 @@
       </c>
       <c r="Z325" t="inlineStr">
         <is>
           <t>Diesel Systems - Drain Line Open</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>IRS/2025/6835/PON1</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>12 October 2025 16:45</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Brent D Platform</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Other</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>BRENT</t>
         </is>
       </c>
       <c r="I326" t="n">
         <v>61.0</v>
       </c>
@@ -36223,51 +36221,51 @@
       </c>
       <c r="V347" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X347" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z347" t="inlineStr">
         <is>
           <t>Diesel Systems - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>IRS/2025/6942/PON1</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>06 November 2025 06:00</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Guillemot A Manifold</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -36302,66 +36300,69 @@
         <v>38.24</v>
       </c>
       <c r="P348" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q348" t="n">
         <v>21.0</v>
       </c>
       <c r="R348" t="n">
         <v>30.0</v>
       </c>
       <c r="S348" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T348" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V348" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>METHANOL</t>
+        </is>
+      </c>
+      <c r="W348" t="n">
+        <v>2850.0</v>
       </c>
       <c r="X348" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y348" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z348" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Chemical Systems - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>IRS/2025/6943/PON1</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>06 November 2025 07:30</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">