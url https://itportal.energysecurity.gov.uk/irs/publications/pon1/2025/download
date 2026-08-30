--- v14 (2026-08-10)
+++ v15 (2026-08-30)
@@ -19781,61 +19781,61 @@
       </c>
       <c r="V187" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X187" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z187" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2025/6377/PON1</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>01 July 2025 01:15</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Island Ocean</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>BRUCE</t>
         </is>
       </c>
       <c r="I188" t="n">
         <v>59.0</v>
       </c>
@@ -19844,76 +19844,74 @@
       </c>
       <c r="K188" t="n">
         <v>32.0</v>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M188" t="n">
         <v>1.0</v>
       </c>
       <c r="N188" t="n">
         <v>40.0</v>
       </c>
       <c r="O188" t="n">
         <v>17.0</v>
       </c>
       <c r="P188" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S188" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U188" t="n">
+        <v>1.7E-4</v>
       </c>
       <c r="V188" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X188" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z188" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2025/6379/PON1</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>01 July 2025 04:00</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
@@ -25556,51 +25554,51 @@
           <t>Soltex® Additive</t>
         </is>
       </c>
       <c r="W243" t="n">
         <v>0.086</v>
       </c>
       <c r="X243" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z243" t="inlineStr">
         <is>
           <t>Annulus - Thermal expansion</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>IRS/2025/6497/PON1</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
           <t>29 July 2025 13:41</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -25630,66 +25628,64 @@
         <v>57.6</v>
       </c>
       <c r="P244" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q244" t="n">
         <v>204.0</v>
       </c>
       <c r="R244" t="n">
         <v>20.0</v>
       </c>
       <c r="S244" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T244" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V244" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W244" t="n">
+        <v>3302.0</v>
       </c>
       <c r="X244" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z244" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Chemical Systems - Valve Failure</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>IRS/2025/6498/PON1</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>31 July 2025 10:50</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
@@ -30290,51 +30286,51 @@
           <t>Erifon 818 TLP</t>
         </is>
       </c>
       <c r="W289" t="n">
         <v>15.17</v>
       </c>
       <c r="X289" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z289" t="inlineStr">
         <is>
           <t>Conductor Tensioner - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>IRS/2025/6752/PON1</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>29 September 2025 09:00</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
           <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>Armada Platform</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -30369,66 +30365,64 @@
         <v>42.0</v>
       </c>
       <c r="P290" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q290" t="n">
         <v>22.0</v>
       </c>
       <c r="R290" t="n">
         <v>5.0</v>
       </c>
       <c r="S290" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T290" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V290" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>BIOC41000A</t>
+        </is>
+      </c>
+      <c r="W290" t="n">
+        <v>0.0262</v>
       </c>
       <c r="X290" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z290" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Utility System</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>IRS/2025/6753/PON1</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>29 September 2025 23:41</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
@@ -30500,51 +30494,51 @@
       </c>
       <c r="V291" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X291" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z291" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>IRS/2025/6761/PON1</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>25 September 2025 07:30</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -30579,66 +30573,64 @@
         <v>45.87</v>
       </c>
       <c r="P292" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q292" t="n">
         <v>9.0</v>
       </c>
       <c r="R292" t="n">
         <v>13.0</v>
       </c>
       <c r="S292" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T292" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V292" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Ethylene Glycol</t>
+        </is>
+      </c>
+      <c r="W292" t="n">
+        <v>103.0</v>
       </c>
       <c r="X292" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z292" t="inlineStr">
         <is>
-          <t/>
+          <t>Seawater lift pump - Degraded seal</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>IRS/2025/6762/PON1</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>01 October 2025 15:06</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
@@ -33942,51 +33934,51 @@
       </c>
       <c r="V325" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X325" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z325" t="inlineStr">
         <is>
           <t>Diesel Systems - Drain Line Open</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>IRS/2025/6835/PON1</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>12 October 2025 16:45</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Brent D Platform</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Other</t>
@@ -34011,76 +34003,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M326" t="n">
         <v>1.0</v>
       </c>
       <c r="N326" t="n">
         <v>44.0</v>
       </c>
       <c r="O326" t="n">
         <v>6.47</v>
       </c>
       <c r="P326" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q326" t="n">
         <v>211.0</v>
       </c>
       <c r="R326" t="n">
         <v>29.0</v>
       </c>
       <c r="S326" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T326" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U326" t="n">
+        <v>2.0E-7</v>
       </c>
       <c r="V326" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X326" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z326" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Oil - Utility System</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>IRS/2025/6846/PON1</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>13 October 2025 07:55</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
@@ -37572,51 +37562,51 @@
           <t>Castrol Brayco Micronic SV/4</t>
         </is>
       </c>
       <c r="W360" t="n">
         <v>0.84</v>
       </c>
       <c r="X360" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z360" t="inlineStr">
         <is>
           <t>Tree - hydraulic fitting</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>IRS/2025/6996/PON1</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>22 November 2025 16:30</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -37646,66 +37636,64 @@
         <v>7.0</v>
       </c>
       <c r="P361" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q361" t="n">
         <v>3.0</v>
       </c>
       <c r="R361" t="n">
         <v>9.0</v>
       </c>
       <c r="S361" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T361" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V361" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Brayco Micronic SV/3</t>
+        </is>
+      </c>
+      <c r="W361" t="n">
+        <v>0.3</v>
       </c>
       <c r="X361" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z361" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>IRS/2025/6998/PON1</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>23 November 2025 08:15</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
@@ -38615,51 +38603,51 @@
       </c>
       <c r="V370" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X370" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z370" t="inlineStr">
         <is>
           <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>IRS/2025/7123/PON1</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>21 December 2025 10:00</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -38694,66 +38682,64 @@
         <v>35.13</v>
       </c>
       <c r="P371" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q371" t="n">
         <v>23.0</v>
       </c>
       <c r="R371" t="n">
         <v>27.0</v>
       </c>
       <c r="S371" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T371" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V371" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua SP</t>
+        </is>
+      </c>
+      <c r="W371" t="n">
+        <v>4311.0</v>
       </c>
       <c r="X371" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z371" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>IRS/2025/7129/PON1</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>24 December 2025 08:30</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">