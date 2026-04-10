--- v2 (2026-03-21)
+++ v3 (2026-04-10)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z41"/>
+  <dimension ref="A2:Z63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -608,51 +608,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2026/7150/PON1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>01 January 2026 21:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
+          <t>BLUEWATER (HAWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>PIERCE</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>57.0</v>
       </c>
       <c r="J2" t="n">
         <v>9.0</v>
       </c>
       <c r="K2" t="n">
         <v>38.834</v>
@@ -1185,55 +1185,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>0.1</v>
+        <v>90.0</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1289,55 +1289,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1393,55 +1393,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>132.0</v>
+        <v>1.7</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1497,55 +1497,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1601,55 +1601,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>90.0</v>
+        <v>12.0</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1705,55 +1705,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>0.5</v>
+        <v>5.0</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1809,55 +1809,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>1.7</v>
+        <v>3.0</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1913,51 +1913,51 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W14" t="n">
         <v>0.1</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -2017,55 +2017,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>12.0</v>
+        <v>0.6</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2121,55 +2121,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>5.0</v>
+        <v>0.2</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2225,55 +2225,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2329,55 +2329,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>3.0</v>
+        <v>0.3</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2433,55 +2433,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>0.1</v>
+        <v>132.0</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2537,91 +2537,91 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="I21" t="n">
         <v>57.0</v>
       </c>
       <c r="J21" t="n">
         <v>11.0</v>
       </c>
       <c r="K21" t="n">
         <v>32.0</v>
@@ -4434,51 +4434,51 @@
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2026/7311/PON1</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>14 February 2026 05:30</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="I39" t="n">
         <v>58.0</v>
       </c>
       <c r="J39" t="n">
         <v>27.0</v>
       </c>
       <c r="K39" t="n">
         <v>40.86</v>
@@ -4632,51 +4632,51 @@
           <t>Pelagic 100H</t>
         </is>
       </c>
       <c r="W40" t="n">
         <v>158.1</v>
       </c>
       <c r="X40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z40" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2026/7338/PON1</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>19 February 2026 10:30</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Cygnus A Platform</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -4711,64 +4711,2344 @@
         <v>33.09</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q41" t="n">
         <v>44.0</v>
       </c>
       <c r="R41" t="n">
         <v>11.0</v>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V41" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W41" t="n">
+        <v>100.0</v>
       </c>
       <c r="X41" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Weeping actuator</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>IRS/2026/7346/PON1</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>22 February 2026 03:45</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>Captain FPSO</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J42" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K42" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M42" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N42" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="O42" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q42" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="R42" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>IRS/2026/7348/PON1</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>22 February 2026 08:49</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J43" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K43" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M43" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N43" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O43" t="n">
+        <v>19.323</v>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q43" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R43" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z43" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>IRS/2026/7352/PON1</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>23 February 2026 01:30</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Neonext</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>Buchan Template</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>BUCHAN</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J44" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="K44" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M44" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N44" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O44" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q44" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R44" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>Lube Oil</t>
+        </is>
+      </c>
+      <c r="T44" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U44" t="n">
+        <v>3.0E-4</v>
+      </c>
+      <c r="V44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z44" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>IRS/2026/7363/PON1</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>24 February 2026 15:45</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>ROV</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>GAWAIN</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J45" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="K45" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M45" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N45" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="O45" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U45" t="n">
+        <v>2.0E-5</v>
+      </c>
+      <c r="V45" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z45" t="inlineStr">
+        <is>
+          <t>Hydraulics - Closed System - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>IRS/2026/7365/PON1</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>24 February 2026 21:59</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>Boka Da Vinci</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>HEWETT</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J46" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K46" t="n">
+        <v>4.8</v>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M46" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N46" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="O46" t="n">
+        <v>45.4</v>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q46" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R46" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V46" t="inlineStr">
+        <is>
+          <t>Hydraulic HPX 32</t>
+        </is>
+      </c>
+      <c r="W46" t="n">
+        <v>0.015</v>
+      </c>
+      <c r="X46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>Hydraulics - Closed System - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>IRS/2026/7368/PON1</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>25 February 2025 11:50</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>Triton FPSO</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>BITTERN</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J47" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="K47" t="n">
+        <v>2.935</v>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M47" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N47" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O47" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q47" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="R47" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>IRS/2026/7369/PON1</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>26 February 2026 09:30</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>PREMIER OIL E&amp;P UK EU LIMITED, DOLPHIN DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>Paul B. Loyd, Jnr</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>BRENDA</t>
+        </is>
+      </c>
+      <c r="I48" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J48" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M48" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N48" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O48" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q48" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="R48" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T48" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U48" t="n">
+        <v>1.3E-4</v>
+      </c>
+      <c r="V48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z48" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>IRS/2026/7376/PON1</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>28 February 2025 11:00</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>Golden Eagle PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J49" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>38.71</v>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M49" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N49" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O49" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q49" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R49" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J50" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O50" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q50" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R50" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V50" t="inlineStr">
+        <is>
+          <t>FLOTROL</t>
+        </is>
+      </c>
+      <c r="W50" t="n">
+        <v>0.002565</v>
+      </c>
+      <c r="X50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z50" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J51" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M51" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N51" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O51" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q51" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R51" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V51" t="inlineStr">
+        <is>
+          <t>FLO-VIS PLUS</t>
+        </is>
+      </c>
+      <c r="W51" t="n">
+        <v>6.0E-4</v>
+      </c>
+      <c r="X51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J52" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K52" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M52" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N52" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O52" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q52" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R52" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V52" t="inlineStr">
+        <is>
+          <t>SODA ASH</t>
+        </is>
+      </c>
+      <c r="W52" t="n">
+        <v>1.08E-4</v>
+      </c>
+      <c r="X52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z52" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J53" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K53" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M53" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N53" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O53" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q53" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R53" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V53" t="inlineStr">
+        <is>
+          <t>SAFE-SCAV NA</t>
+        </is>
+      </c>
+      <c r="W53" t="n">
+        <v>1.29E-4</v>
+      </c>
+      <c r="X53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z53" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J54" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N54" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O54" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q54" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R54" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V54" t="inlineStr">
+        <is>
+          <t>Nuosept®78</t>
+        </is>
+      </c>
+      <c r="W54" t="n">
+        <v>8.7E-5</v>
+      </c>
+      <c r="X54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z54" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J55" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K55" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M55" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N55" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O55" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q55" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R55" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V55" t="inlineStr">
+        <is>
+          <t>NaCl - SODIUM CHLORIDE</t>
+        </is>
+      </c>
+      <c r="W55" t="n">
+        <v>0.312</v>
+      </c>
+      <c r="X55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z55" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J56" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K56" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M56" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N56" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O56" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q56" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R56" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V56" t="inlineStr">
+        <is>
+          <t>MAGNESIUM OXIDE</t>
+        </is>
+      </c>
+      <c r="W56" t="n">
+        <v>2.58E-4</v>
+      </c>
+      <c r="X56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z56" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J57" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M57" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N57" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O57" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q57" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R57" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>M-I WATE (All Grades)</t>
+        </is>
+      </c>
+      <c r="W57" t="n">
+        <v>0.1248</v>
+      </c>
+      <c r="X57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z57" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>IRS/2026/7400/PON1</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>05 March 2026 20:32</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J58" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K58" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M58" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N58" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O58" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q58" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R58" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>M-I PAC (All Grades)</t>
+        </is>
+      </c>
+      <c r="W58" t="n">
+        <v>0.00171</v>
+      </c>
+      <c r="X58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z58" t="inlineStr">
+        <is>
+          <t>Small Bore Tubing - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>IRS/2026/7405/PON1</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>04 March 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>Captain Bridge Lnked Platform</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J59" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K59" t="n">
+        <v>21.6</v>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M59" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N59" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="O59" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q59" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="R59" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="S59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>IRS/2026/7420/PON1</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>08 March 2026 03:30</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>Captain WPP'A'</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J60" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K60" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M60" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N60" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O60" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q60" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="R60" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>IRS/2026/7422/PON1</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>11 March 2026 12:55</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>Ravenspurn South A Platform</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J61" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>43.4</v>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M61" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N61" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O61" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q61" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="R61" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S61" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T61" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U61" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="V61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z61" t="inlineStr">
+        <is>
+          <t>Pipework - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>IRS/2026/7425/PON1</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>09 March 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>Culzean Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>CULZEAN</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J62" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="L62" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N62" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O62" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q62" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R62" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>IRS/2026/7429/PON1</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>13 March 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>Forties FE Platform</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J63" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L63" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M63" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N63" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O63" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>