--- v3 (2026-04-10)
+++ v4 (2026-04-30)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z63"/>
+  <dimension ref="A2:Z82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -608,51 +608,51 @@
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2026/7150/PON1</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>01 January 2026 21:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>BLUEWATER (HAWENE BRIM) B.V.</t>
+          <t>BLUEWATER (HAEWENE BRIM) B.V.</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Haewene Brim</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>PIERCE</t>
         </is>
       </c>
       <c r="I2" t="n">
         <v>57.0</v>
       </c>
       <c r="J2" t="n">
         <v>9.0</v>
       </c>
       <c r="K2" t="n">
         <v>38.834</v>
@@ -907,51 +907,51 @@
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7177/PON1</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>10 January 2026 10:45</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>Buzzard Wellhead Platform</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -981,66 +981,64 @@
         <v>22.047</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q5" t="n">
         <v>20.0</v>
       </c>
       <c r="R5" t="n">
         <v>6.0</v>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V5" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SCAL11700F</t>
+        </is>
+      </c>
+      <c r="W5" t="n">
+        <v>2.5</v>
       </c>
       <c r="X5" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z5" t="inlineStr">
         <is>
-          <t/>
+          <t>Fixed Chemical Pipework (Production Chemicals) - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7190/PON1</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>12 January 2026 21:20</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
@@ -1185,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>90.0</v>
+        <v>0.1</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1289,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1393,55 +1391,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>1.7</v>
+        <v>132.0</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1497,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>0.1</v>
+        <v>1.1</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1601,55 +1599,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>12.0</v>
+        <v>90.0</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1705,55 +1703,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>5.0</v>
+        <v>0.5</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1809,55 +1807,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>3.0</v>
+        <v>1.7</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1913,51 +1911,51 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W14" t="n">
         <v>0.1</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -2017,55 +2015,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>0.6</v>
+        <v>12.0</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2121,55 +2119,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>0.2</v>
+        <v>5.0</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2225,55 +2223,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2329,55 +2327,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>0.3</v>
+        <v>3.0</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2433,55 +2431,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>132.0</v>
+        <v>0.1</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2537,55 +2535,55 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3738,51 +3736,51 @@
           <t>28 January 2026 12:16</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Penguins A2 (211/13A-14)</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Penguins</t>
+          <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="I32" t="n">
         <v>61.0</v>
       </c>
       <c r="J32" t="n">
         <v>37.0</v>
       </c>
       <c r="K32" t="n">
         <v>7.0</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M32" t="n">
         <v>1.0</v>
       </c>
       <c r="N32" t="n">
         <v>29.0</v>
       </c>
       <c r="O32" t="n">
         <v>7.0</v>
       </c>
@@ -5748,55 +5746,55 @@
         <v>53.18</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q51" t="n">
         <v>22.0</v>
       </c>
       <c r="R51" t="n">
         <v>20.0</v>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W51" t="n">
-        <v>6.0E-4</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
@@ -5852,55 +5850,55 @@
         <v>53.18</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q52" t="n">
         <v>22.0</v>
       </c>
       <c r="R52" t="n">
         <v>20.0</v>
       </c>
       <c r="S52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W52" t="n">
-        <v>1.08E-4</v>
+        <v>0.00171</v>
       </c>
       <c r="X52" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
@@ -5956,55 +5954,55 @@
         <v>53.18</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q53" t="n">
         <v>22.0</v>
       </c>
       <c r="R53" t="n">
         <v>20.0</v>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W53" t="n">
-        <v>1.29E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z53" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
@@ -6060,55 +6058,55 @@
         <v>53.18</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q54" t="n">
         <v>22.0</v>
       </c>
       <c r="R54" t="n">
         <v>20.0</v>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W54" t="n">
-        <v>8.7E-5</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X54" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
@@ -6164,55 +6162,55 @@
         <v>53.18</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q55" t="n">
         <v>22.0</v>
       </c>
       <c r="R55" t="n">
         <v>20.0</v>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W55" t="n">
-        <v>0.312</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
@@ -6268,55 +6266,55 @@
         <v>53.18</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q56" t="n">
         <v>22.0</v>
       </c>
       <c r="R56" t="n">
         <v>20.0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W56" t="n">
-        <v>2.58E-4</v>
+        <v>0.312</v>
       </c>
       <c r="X56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
@@ -6372,55 +6370,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>0.1248</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6476,55 +6474,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.00171</v>
+        <v>0.1248</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6817,51 +6815,51 @@
       </c>
       <c r="V61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Pipework - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7425/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -6886,76 +6884,77 @@
           <t>North</t>
         </is>
       </c>
       <c r="M62" t="n">
         <v>1.0</v>
       </c>
       <c r="N62" t="n">
         <v>54.0</v>
       </c>
       <c r="O62" t="n">
         <v>41.0</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>25.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
-          <t/>
+          <t>Lube Oil</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U62" t="n">
+        <v>1.365E-4</v>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>MEG (all grades)</t>
+        </is>
+      </c>
+      <c r="W62" t="n">
+        <v>6.977</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t/>
+          <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7429/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>13 March 2026 13:30</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
@@ -7007,50 +7006,2007 @@
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>IRS/2026/7438/PON1</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>16 March 2026 12:24</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J64" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M64" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N64" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O64" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q64" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R64" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>IRS/2026/7445/PON1</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>20 March 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J65" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N65" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O65" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q65" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R65" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>IRS/2026/7446/PON1</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>21 March 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J66" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="L66" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M66" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N66" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O66" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q66" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R66" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="S66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V66" t="inlineStr">
+        <is>
+          <t>Erifon 818</t>
+        </is>
+      </c>
+      <c r="W66" t="n">
+        <v>49.9</v>
+      </c>
+      <c r="X66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z66" t="inlineStr">
+        <is>
+          <t>Conductor Tensioner - Seal Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>IRS/2026/7449/PON1</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>22 March 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>Cygnus B Platform</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J67" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M67" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N67" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="O67" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q67" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R67" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>IRS/2026/7461/PON1</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>01 November 2023 09:05</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>Gannet D Subsea Completion</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>GANNET D</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J68" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="K68" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M68" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N68" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O68" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q68" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R68" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>IRS/2026/7471/PON1</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>27 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>Morecambe North Platform</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>RHYL</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J69" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>57.08</v>
+      </c>
+      <c r="L69" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M69" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N69" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="O69" t="n">
+        <v>42.36</v>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q69" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="R69" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="S69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>IRS/2026/7471/PON1</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>27 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>Morecambe North Platform</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>RHYL</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J70" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>57.08</v>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M70" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N70" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="O70" t="n">
+        <v>42.36</v>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q70" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="R70" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>IRS/2026/7473/PON1</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>27 March 2026 16:03</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>PETRODEC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>ROV Tooling</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>AMETHYST WEST</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J71" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K71" t="n">
+        <v>39.25</v>
+      </c>
+      <c r="L71" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M71" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N71" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O71" t="n">
+        <v>25.06</v>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T71" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U71" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="V71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z71" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>IRS/2026/7474/PON1</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>28 March 2026 01:05</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>PETRODEC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>MSV Kingsborg ROV Milenium 146</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>AMETHYST WEST</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J72" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K72" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M72" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N72" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O72" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T72" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U72" t="n">
+        <v>0.002175</v>
+      </c>
+      <c r="V72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z72" t="inlineStr">
+        <is>
+          <t>Decommissioning Related</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>IRS/2026/7482/PON1</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>29 March 2026 08:30</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>Noble Patriot</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>OTTER</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J73" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="K73" t="n">
+        <v>50.124</v>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M73" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N73" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="O73" t="n">
+        <v>56.554</v>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q73" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="R73" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="S73" t="inlineStr">
+        <is>
+          <t>PMX-200 Silicone Fluid  Not from portal</t>
+        </is>
+      </c>
+      <c r="T73" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U73" t="n">
+        <v>0.01735</v>
+      </c>
+      <c r="V73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X73" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z73" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>IRS/2026/7486/PON1</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>30 March 2026 13:10</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>Edda Freya</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J74" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K74" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M74" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N74" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O74" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V74" t="inlineStr">
+        <is>
+          <t>RX-5722</t>
+        </is>
+      </c>
+      <c r="W74" t="n">
+        <v>0.17</v>
+      </c>
+      <c r="X74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z74" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>IRS/2026/7486/PON1</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>30 March 2026 13:10</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>Edda Freya</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J75" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K75" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M75" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N75" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O75" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V75" t="inlineStr">
+        <is>
+          <t>RX-1236 SOLID</t>
+        </is>
+      </c>
+      <c r="W75" t="n">
+        <v>0.16</v>
+      </c>
+      <c r="X75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>IRS/2026/7486/PON1</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>30 March 2026 13:10</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>Edda Freya</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J76" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K76" t="n">
+        <v>4.08</v>
+      </c>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M76" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N76" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O76" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t>RX-9034A</t>
+        </is>
+      </c>
+      <c r="W76" t="n">
+        <v>0.035</v>
+      </c>
+      <c r="X76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z76" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>IRS/2026/7487/PON1</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>30 March 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>Elgin Wellhead Platform B</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J77" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K77" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M77" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N77" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O77" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q77" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R77" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>IRS/2026/7491/PON1</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>21 September 2024 04:30</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>Island Constructor</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>TONI</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J78" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="K78" t="n">
+        <v>35.994</v>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M78" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N78" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="O78" t="n">
+        <v>6.416</v>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q78" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R78" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="S78" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T78" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U78" t="n">
+        <v>9.0E-4</v>
+      </c>
+      <c r="V78" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z78" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>IRS/2026/7493/PON1</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>01 April 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J79" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K79" t="n">
+        <v>44.022</v>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M79" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N79" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O79" t="n">
+        <v>38.397</v>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q79" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R79" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>IRS/2026/7499/PON1</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>02 April 2026 01:03</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>j6a</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>grove</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J80" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K80" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M80" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N80" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O80" t="n">
+        <v>48.07</v>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q80" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R80" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V80" t="inlineStr">
+        <is>
+          <t>RX-1236</t>
+        </is>
+      </c>
+      <c r="W80" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="X80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>IRS/2026/7499/PON1</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>02 April 2026 01:03</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>j6a</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>grove</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J81" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K81" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M81" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N81" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O81" t="n">
+        <v>48.07</v>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q81" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R81" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V81" t="inlineStr">
+        <is>
+          <t>RX-5722</t>
+        </is>
+      </c>
+      <c r="W81" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="X81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z81" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>IRS/2026/7499/PON1</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>02 April 2026 01:03</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>j6a</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>grove</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J82" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K82" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M82" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N82" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O82" t="n">
+        <v>48.07</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q82" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R82" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V82" t="inlineStr">
+        <is>
+          <t>RX-9034A</t>
+        </is>
+      </c>
+      <c r="W82" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="X82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z82" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>