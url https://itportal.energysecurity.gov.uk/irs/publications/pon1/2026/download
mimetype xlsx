--- v4 (2026-04-30)
+++ v5 (2026-05-20)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z82"/>
+  <dimension ref="A2:Z107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3388,51 +3388,51 @@
       </c>
       <c r="V28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X28" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
           <t>Storage (Hydraulic Oils, Lube Oils) - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>26 January 2026 22:40</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3467,78 +3467,76 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>MEMB00589A</t>
+        </is>
+      </c>
+      <c r="W29" t="n">
+        <v>0.08</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>26 January 2026 22:40</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3573,78 +3571,76 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+        </is>
+      </c>
+      <c r="W30" t="n">
+        <v>0.031</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>26 January 2026 22:40</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3679,66 +3675,64 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>OSCV16351A</t>
+        </is>
+      </c>
+      <c r="W31" t="n">
+        <v>0.25</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>28 January 2026 12:16</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
@@ -5558,668 +5552,650 @@
       </c>
       <c r="V49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I50" t="n">
         <v>57.0</v>
       </c>
       <c r="J50" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K50" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L50" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M50" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N50" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O50" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q50" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R50" t="n">
         <v>1.0</v>
       </c>
-      <c r="N50" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V50" t="inlineStr">
         <is>
-          <t>FLOTROL</t>
-[...3 lines deleted...]
-        <v>0.002565</v>
+          <t/>
+        </is>
       </c>
       <c r="X50" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z50" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I51" t="n">
         <v>57.0</v>
       </c>
       <c r="J51" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K51" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M51" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N51" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O51" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q51" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R51" t="n">
         <v>1.0</v>
       </c>
-      <c r="N51" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V51" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
-[...3 lines deleted...]
-        <v>1.29E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="X51" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z51" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I52" t="n">
         <v>57.0</v>
       </c>
       <c r="J52" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K52" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L52" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M52" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N52" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O52" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q52" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R52" t="n">
         <v>1.0</v>
       </c>
-      <c r="N52" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V52" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
-[...3 lines deleted...]
-        <v>0.00171</v>
+          <t/>
+        </is>
       </c>
       <c r="X52" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y52" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z52" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I53" t="n">
         <v>57.0</v>
       </c>
       <c r="J53" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K53" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L53" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M53" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N53" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O53" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q53" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R53" t="n">
         <v>1.0</v>
       </c>
-      <c r="N53" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V53" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
-[...3 lines deleted...]
-        <v>6.0E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="X53" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y53" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z53" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I54" t="n">
         <v>57.0</v>
       </c>
       <c r="J54" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K54" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M54" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N54" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O54" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q54" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R54" t="n">
         <v>1.0</v>
       </c>
-      <c r="N54" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V54" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
-[...3 lines deleted...]
-        <v>1.08E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="X54" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y54" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z54" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>IRS/2026/7400/PON1</t>
+          <t>IRS/2026/7376/PON1</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>05 March 2026 20:32</t>
+          <t>28 February 2025 11:00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Golden Eagle PUQ Platform</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>MUNGO</t>
         </is>
       </c>
       <c r="I55" t="n">
         <v>57.0</v>
       </c>
       <c r="J55" t="n">
-        <v>22.0</v>
+        <v>57.0</v>
       </c>
       <c r="K55" t="n">
-        <v>26.27</v>
+        <v>38.71</v>
       </c>
       <c r="L55" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M55" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N55" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O55" t="n">
+        <v>58.39</v>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q55" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R55" t="n">
         <v>1.0</v>
       </c>
-      <c r="N55" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V55" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
-[...3 lines deleted...]
-        <v>8.7E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="X55" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
-          <t>Small Bore Tubing - Fittings / Connections</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
@@ -6266,55 +6242,55 @@
         <v>53.18</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q56" t="n">
         <v>22.0</v>
       </c>
       <c r="R56" t="n">
         <v>20.0</v>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V56" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>FLOTROL</t>
         </is>
       </c>
       <c r="W56" t="n">
-        <v>0.312</v>
+        <v>0.002565</v>
       </c>
       <c r="X56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z56" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
@@ -6370,55 +6346,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>2.58E-4</v>
+        <v>0.1248</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6474,2539 +6450,5118 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.1248</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>IRS/2026/7405/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>04 March 2026 11:00</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>ITHACA (NE) E&amp;P LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Captain Bridge Lnked Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>CAPTAIN</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I59" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="J59" t="n">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="K59" t="n">
-        <v>21.6</v>
+        <v>26.27</v>
       </c>
       <c r="L59" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M59" t="n">
         <v>1.0</v>
       </c>
       <c r="N59" t="n">
-        <v>46.0</v>
+        <v>59.0</v>
       </c>
       <c r="O59" t="n">
-        <v>15.6</v>
+        <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
       <c r="R59" t="n">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>M-I PAC (All Grades)</t>
+        </is>
+      </c>
+      <c r="W59" t="n">
+        <v>0.00171</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
-          <t/>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>IRS/2026/7420/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>08 March 2026 03:30</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Captain WPP'A'</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>CAPTAIN</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I60" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="J60" t="n">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="K60" t="n">
-        <v>4.0</v>
+        <v>26.27</v>
       </c>
       <c r="L60" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M60" t="n">
         <v>1.0</v>
       </c>
       <c r="N60" t="n">
-        <v>42.0</v>
+        <v>59.0</v>
       </c>
       <c r="O60" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q60" t="n">
         <v>22.0</v>
       </c>
-      <c r="P60" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="R60" t="n">
-        <v>22.0</v>
+        <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>FLO-VIS PLUS</t>
+        </is>
+      </c>
+      <c r="W60" t="n">
+        <v>6.0E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
-          <t/>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>IRS/2026/7422/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>11 March 2026 12:55</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Ravenspurn South A Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I61" t="n">
-        <v>54.0</v>
+        <v>57.0</v>
       </c>
       <c r="J61" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M61" t="n">
         <v>1.0</v>
       </c>
-      <c r="K61" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="N61" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="O61" t="n">
-        <v>54.0</v>
+        <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
-        <v>42.0</v>
+        <v>22.0</v>
       </c>
       <c r="R61" t="n">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>0.16</v>
+          <t/>
+        </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SAFE-SCAV NA</t>
+        </is>
+      </c>
+      <c r="W61" t="n">
+        <v>1.29E-4</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t>Pipework - Release From Joint</t>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>IRS/2026/7425/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>09 March 2026 16:00</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Oil release, Chemical release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Culzean Wellhead Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>CULZEAN</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I62" t="n">
         <v>57.0</v>
       </c>
       <c r="J62" t="n">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
       <c r="K62" t="n">
-        <v>32.0</v>
+        <v>26.27</v>
       </c>
       <c r="L62" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M62" t="n">
         <v>1.0</v>
       </c>
       <c r="N62" t="n">
-        <v>54.0</v>
+        <v>59.0</v>
       </c>
       <c r="O62" t="n">
-        <v>41.0</v>
+        <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
-        <v>25.0</v>
+        <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
-          <t>Lube Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>1.365E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>MEG (all grades)</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>6.977</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
-          <t>Spill - During Manual Operations</t>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>IRS/2026/7429/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>13 March 2026 13:30</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Forties FE Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I63" t="n">
         <v>57.0</v>
       </c>
       <c r="J63" t="n">
-        <v>42.0</v>
+        <v>22.0</v>
       </c>
       <c r="K63" t="n">
-        <v>58.0</v>
+        <v>26.27</v>
       </c>
       <c r="L63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M63" t="n">
         <v>1.0</v>
       </c>
       <c r="N63" t="n">
-        <v>1.0</v>
+        <v>59.0</v>
       </c>
       <c r="O63" t="n">
-        <v>55.0</v>
+        <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q63" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R63" t="n">
+        <v>20.0</v>
+      </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>NaCl - SODIUM CHLORIDE</t>
+        </is>
+      </c>
+      <c r="W63" t="n">
+        <v>0.312</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
-          <t/>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>IRS/2026/7438/PON1</t>
+          <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>16 March 2026 12:24</t>
+          <t>05 March 2026 20:32</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Clair Phase 1 Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I64" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J64" t="n">
-        <v>41.0</v>
+        <v>22.0</v>
       </c>
       <c r="K64" t="n">
-        <v>30.0</v>
+        <v>26.27</v>
       </c>
       <c r="L64" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M64" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N64" t="n">
-        <v>32.0</v>
+        <v>59.0</v>
       </c>
       <c r="O64" t="n">
-        <v>40.0</v>
+        <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
-        <v>206.0</v>
+        <v>22.0</v>
       </c>
       <c r="R64" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>MAGNESIUM OXIDE</t>
+        </is>
+      </c>
+      <c r="W64" t="n">
+        <v>2.58E-4</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
-          <t/>
+          <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>IRS/2026/7445/PON1</t>
+          <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>20 March 2026 14:00</t>
+          <t>04 March 2026 11:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Clair Ridge Platform</t>
+          <t>Captain Bridge Lnked Platform</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+          <t>CAPTAIN</t>
         </is>
       </c>
       <c r="I65" t="n">
-        <v>60.0</v>
+        <v>58.0</v>
       </c>
       <c r="J65" t="n">
-        <v>44.0</v>
+        <v>18.0</v>
       </c>
       <c r="K65" t="n">
-        <v>10.0</v>
+        <v>21.6</v>
       </c>
       <c r="L65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M65" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N65" t="n">
-        <v>29.0</v>
+        <v>46.0</v>
       </c>
       <c r="O65" t="n">
-        <v>39.0</v>
+        <v>15.6</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q65" t="n">
-        <v>206.0</v>
+        <v>13.0</v>
       </c>
       <c r="R65" t="n">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>IRS/2026/7446/PON1</t>
+          <t>IRS/2026/7420/PON1</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>21 March 2026 13:00</t>
+          <t>08 March 2026 03:30</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Harding Platform</t>
+          <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>HARDING</t>
+          <t>CAPTAIN</t>
         </is>
       </c>
       <c r="I66" t="n">
-        <v>59.0</v>
+        <v>58.0</v>
       </c>
       <c r="J66" t="n">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
       <c r="K66" t="n">
-        <v>46.24</v>
+        <v>4.0</v>
       </c>
       <c r="L66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M66" t="n">
         <v>1.0</v>
       </c>
       <c r="N66" t="n">
-        <v>30.0</v>
+        <v>42.0</v>
       </c>
       <c r="O66" t="n">
-        <v>58.04</v>
+        <v>22.0</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q66" t="n">
-        <v>9.0</v>
+        <v>13.0</v>
       </c>
       <c r="R66" t="n">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
-          <t>Erifon 818</t>
-[...3 lines deleted...]
-        <v>49.9</v>
+          <t/>
+        </is>
       </c>
       <c r="X66" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y66" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t>Conductor Tensioner - Seal Failure</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>IRS/2026/7449/PON1</t>
+          <t>IRS/2026/7422/PON1</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>22 March 2026 11:00</t>
+          <t>11 March 2026 12:55</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>ITHACA (NE) E&amp;P LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Cygnus B Platform</t>
+          <t>Ravenspurn South A Platform</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>CYGNUS</t>
+          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
         </is>
       </c>
       <c r="I67" t="n">
         <v>54.0</v>
       </c>
       <c r="J67" t="n">
-        <v>35.0</v>
+        <v>1.0</v>
       </c>
       <c r="K67" t="n">
-        <v>59.0</v>
+        <v>43.4</v>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M67" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="N67" t="n">
-        <v>11.0</v>
+        <v>57.0</v>
       </c>
       <c r="O67" t="n">
-        <v>41.0</v>
+        <v>54.0</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q67" t="n">
-        <v>44.0</v>
+        <v>42.0</v>
       </c>
       <c r="R67" t="n">
-        <v>11.0</v>
+        <v>30.0</v>
       </c>
       <c r="S67" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U67" t="n">
+        <v>0.16</v>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X67" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z67" t="inlineStr">
         <is>
-          <t/>
+          <t>Pipework - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>IRS/2026/7461/PON1</t>
+          <t>IRS/2026/7425/PON1</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>01 November 2023 09:05</t>
+          <t>09 March 2026 16:00</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Gannet D Subsea Completion</t>
+          <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>GANNET D</t>
+          <t>CULZEAN</t>
         </is>
       </c>
       <c r="I68" t="n">
         <v>57.0</v>
       </c>
       <c r="J68" t="n">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
       <c r="K68" t="n">
-        <v>2.0</v>
+        <v>32.0</v>
       </c>
       <c r="L68" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M68" t="n">
         <v>1.0</v>
       </c>
       <c r="N68" t="n">
-        <v>4.0</v>
+        <v>54.0</v>
       </c>
       <c r="O68" t="n">
-        <v>52.0</v>
+        <v>41.0</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q68" t="n">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
       <c r="R68" t="n">
         <v>25.0</v>
       </c>
       <c r="S68" t="inlineStr">
         <is>
-          <t/>
+          <t>Lube Oil</t>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U68" t="n">
+        <v>1.365E-4</v>
       </c>
       <c r="V68" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>MEG (all grades)</t>
+        </is>
+      </c>
+      <c r="W68" t="n">
+        <v>6.977</v>
       </c>
       <c r="X68" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
-          <t/>
+          <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>IRS/2026/7471/PON1</t>
+          <t>IRS/2026/7429/PON1</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>27 March 2026 08:00</t>
+          <t>13 March 2026 13:30</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Morecambe North Platform</t>
+          <t>Forties FE Platform</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I69" t="n">
-        <v>54.0</v>
+        <v>57.0</v>
       </c>
       <c r="J69" t="n">
-        <v>48.0</v>
+        <v>42.0</v>
       </c>
       <c r="K69" t="n">
-        <v>57.08</v>
+        <v>58.0</v>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M69" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="N69" t="n">
-        <v>33.0</v>
+        <v>1.0</v>
       </c>
       <c r="O69" t="n">
-        <v>42.36</v>
+        <v>55.0</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>West</t>
-[...6 lines deleted...]
-        <v>27.0</v>
+          <t>East</t>
+        </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>IRS/2026/7471/PON1</t>
+          <t>IRS/2026/7438/PON1</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>27 March 2026 08:00</t>
+          <t>16 March 2026 12:24</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Morecambe North Platform</t>
+          <t>Clair Phase 1 Platform</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>RHYL</t>
+          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
         </is>
       </c>
       <c r="I70" t="n">
-        <v>54.0</v>
+        <v>60.0</v>
       </c>
       <c r="J70" t="n">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="K70" t="n">
-        <v>57.08</v>
+        <v>30.0</v>
       </c>
       <c r="L70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M70" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="N70" t="n">
-        <v>33.0</v>
+        <v>32.0</v>
       </c>
       <c r="O70" t="n">
-        <v>42.36</v>
+        <v>40.0</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q70" t="n">
-        <v>113.0</v>
+        <v>206.0</v>
       </c>
       <c r="R70" t="n">
-        <v>27.0</v>
+        <v>8.0</v>
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>IRS/2026/7473/PON1</t>
+          <t>IRS/2026/7445/PON1</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>27 March 2026 16:03</t>
+          <t>20 March 2026 14:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>PETRODEC UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>ROV Tooling</t>
+          <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>AMETHYST WEST</t>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
         </is>
       </c>
       <c r="I71" t="n">
-        <v>53.0</v>
+        <v>60.0</v>
       </c>
       <c r="J71" t="n">
-        <v>36.0</v>
+        <v>44.0</v>
       </c>
       <c r="K71" t="n">
-        <v>39.25</v>
+        <v>10.0</v>
       </c>
       <c r="L71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M71" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N71" t="n">
-        <v>43.0</v>
+        <v>29.0</v>
       </c>
       <c r="O71" t="n">
-        <v>25.06</v>
+        <v>39.0</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>East</t>
-        </is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q71" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R71" t="n">
+        <v>8.0</v>
       </c>
       <c r="S71" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>0.001</v>
+          <t/>
+        </is>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>IRS/2026/7474/PON1</t>
+          <t>IRS/2026/7446/PON1</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>28 March 2026 01:05</t>
+          <t>21 March 2026 13:00</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>PETRODEC UK LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>MSV Kingsborg ROV Milenium 146</t>
+          <t>Harding Platform</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>AMETHYST WEST</t>
+          <t>HARDING</t>
         </is>
       </c>
       <c r="I72" t="n">
-        <v>53.0</v>
+        <v>59.0</v>
       </c>
       <c r="J72" t="n">
-        <v>36.0</v>
+        <v>16.0</v>
       </c>
       <c r="K72" t="n">
-        <v>41.0</v>
+        <v>46.24</v>
       </c>
       <c r="L72" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M72" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N72" t="n">
-        <v>43.0</v>
+        <v>30.0</v>
       </c>
       <c r="O72" t="n">
-        <v>28.0</v>
+        <v>58.04</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q72" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R72" t="n">
+        <v>23.0</v>
+      </c>
       <c r="S72" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>0.002175</v>
+          <t/>
+        </is>
       </c>
       <c r="V72" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Erifon 818</t>
+        </is>
+      </c>
+      <c r="W72" t="n">
+        <v>49.9</v>
       </c>
       <c r="X72" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
-          <t>Decommissioning Related</t>
+          <t>Conductor Tensioner - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>IRS/2026/7482/PON1</t>
+          <t>IRS/2026/7449/PON1</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>29 March 2026 08:30</t>
+          <t>22 March 2026 11:00</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Noble Patriot</t>
+          <t>Cygnus B Platform</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>NPI</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>OTTER</t>
+          <t>CYGNUS</t>
         </is>
       </c>
       <c r="I73" t="n">
-        <v>61.0</v>
+        <v>54.0</v>
       </c>
       <c r="J73" t="n">
-        <v>30.0</v>
+        <v>35.0</v>
       </c>
       <c r="K73" t="n">
-        <v>50.124</v>
+        <v>59.0</v>
       </c>
       <c r="L73" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M73" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N73" t="n">
-        <v>56.0</v>
+        <v>11.0</v>
       </c>
       <c r="O73" t="n">
-        <v>56.554</v>
+        <v>41.0</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q73" t="n">
-        <v>210.0</v>
+        <v>44.0</v>
       </c>
       <c r="R73" t="n">
-        <v>15.0</v>
+        <v>11.0</v>
       </c>
       <c r="S73" t="inlineStr">
         <is>
-          <t>PMX-200 Silicone Fluid  Not from portal</t>
+          <t/>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>0.01735</v>
+          <t/>
+        </is>
       </c>
       <c r="V73" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W73" t="n">
+        <v>180.0</v>
       </c>
       <c r="X73" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Hydraulic Manifold/Control Panel - Valve Failure</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>IRS/2026/7486/PON1</t>
+          <t>IRS/2026/7461/PON1</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>30 March 2026 13:10</t>
+          <t>01 November 2023 09:05</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Edda Freya</t>
+          <t>Gannet D Subsea Completion</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>GANNET D</t>
         </is>
       </c>
       <c r="I74" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="J74" t="n">
-        <v>43.0</v>
+        <v>19.0</v>
       </c>
       <c r="K74" t="n">
-        <v>4.08</v>
+        <v>2.0</v>
       </c>
       <c r="L74" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M74" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N74" t="n">
-        <v>49.0</v>
+        <v>4.0</v>
       </c>
       <c r="O74" t="n">
-        <v>48.02</v>
+        <v>52.0</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q74" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R74" t="n">
+        <v>25.0</v>
+      </c>
       <c r="S74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V74" t="inlineStr">
         <is>
-          <t>RX-5722</t>
-[...3 lines deleted...]
-        <v>0.17</v>
+          <t/>
+        </is>
       </c>
       <c r="X74" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z74" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Release During Operation</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>IRS/2026/7486/PON1</t>
+          <t>IRS/2026/7471/PON1</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>30 March 2026 13:10</t>
+          <t>27 March 2026 08:00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Edda Freya</t>
+          <t>Morecambe North Platform</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>RHYL</t>
         </is>
       </c>
       <c r="I75" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="J75" t="n">
-        <v>43.0</v>
+        <v>48.0</v>
       </c>
       <c r="K75" t="n">
-        <v>4.08</v>
+        <v>57.08</v>
       </c>
       <c r="L75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M75" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="N75" t="n">
-        <v>49.0</v>
+        <v>33.0</v>
       </c>
       <c r="O75" t="n">
-        <v>48.02</v>
+        <v>42.36</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>East</t>
-        </is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q75" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="R75" t="n">
+        <v>27.0</v>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V75" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
-[...3 lines deleted...]
-        <v>0.16</v>
+          <t/>
+        </is>
       </c>
       <c r="X75" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Release During Operation</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>IRS/2026/7486/PON1</t>
+          <t>IRS/2026/7471/PON1</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>30 March 2026 13:10</t>
+          <t>27 March 2026 08:00</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Edda Freya</t>
+          <t>Morecambe North Platform</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>RHYL</t>
         </is>
       </c>
       <c r="I76" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="J76" t="n">
-        <v>43.0</v>
+        <v>48.0</v>
       </c>
       <c r="K76" t="n">
-        <v>4.08</v>
+        <v>57.08</v>
       </c>
       <c r="L76" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M76" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="N76" t="n">
-        <v>49.0</v>
+        <v>33.0</v>
       </c>
       <c r="O76" t="n">
-        <v>48.02</v>
+        <v>42.36</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>East</t>
-        </is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q76" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="R76" t="n">
+        <v>27.0</v>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V76" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
-[...3 lines deleted...]
-        <v>0.035</v>
+          <t/>
+        </is>
       </c>
       <c r="X76" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z76" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Release During Operation</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>IRS/2026/7487/PON1</t>
+          <t>IRS/2026/7473/PON1</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>30 March 2026 11:00</t>
+          <t>27 March 2026 16:03</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+          <t>PETRODEC UK LIMITED</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Elgin Wellhead Platform B</t>
+          <t>ROV Tooling</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>AMETHYST WEST</t>
         </is>
       </c>
       <c r="I77" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J77" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K77" t="n">
+        <v>39.25</v>
+      </c>
+      <c r="L77" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M77" t="n">
         <v>0.0</v>
       </c>
-      <c r="K77" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="N77" t="n">
-        <v>50.0</v>
+        <v>43.0</v>
       </c>
       <c r="O77" t="n">
-        <v>5.0</v>
+        <v>25.06</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q77" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S77" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T77" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U77" t="n">
+        <v>0.001</v>
       </c>
       <c r="V77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X77" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z77" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>IRS/2026/7491/PON1</t>
+          <t>IRS/2026/7474/PON1</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>21 September 2024 04:30</t>
+          <t>28 March 2026 01:05</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>PETRODEC UK LIMITED</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Island Constructor</t>
+          <t>MSV Kingsborg ROV Milenium 146</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>TONI</t>
+          <t>AMETHYST WEST</t>
         </is>
       </c>
       <c r="I78" t="n">
-        <v>58.0</v>
+        <v>53.0</v>
       </c>
       <c r="J78" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K78" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="L78" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M78" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N78" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O78" t="n">
         <v>28.0</v>
       </c>
-      <c r="K78" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="P78" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q78" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U78" t="n">
-        <v>9.0E-4</v>
+        <v>0.002175</v>
       </c>
       <c r="V78" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z78" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>IRS/2026/7493/PON1</t>
+          <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>01 April 2026 07:30</t>
+          <t>30 March 2026 13:10</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Edda Freya</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>GROVE</t>
         </is>
       </c>
       <c r="I79" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J79" t="n">
-        <v>39.0</v>
+        <v>43.0</v>
       </c>
       <c r="K79" t="n">
-        <v>44.022</v>
+        <v>4.08</v>
       </c>
       <c r="L79" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M79" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N79" t="n">
-        <v>8.0</v>
+        <v>49.0</v>
       </c>
       <c r="O79" t="n">
-        <v>38.397</v>
+        <v>48.02</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q79" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>RX-5722</t>
+        </is>
+      </c>
+      <c r="W79" t="n">
+        <v>0.17</v>
       </c>
       <c r="X79" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>IRS/2026/7499/PON1</t>
+          <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>02 April 2026 01:03</t>
+          <t>30 March 2026 13:10</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>j6a</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>grove</t>
+          <t>Edda Freya</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
           <t>GROVE</t>
         </is>
       </c>
       <c r="I80" t="n">
         <v>53.0</v>
       </c>
       <c r="J80" t="n">
         <v>43.0</v>
       </c>
       <c r="K80" t="n">
-        <v>4.07</v>
+        <v>4.08</v>
       </c>
       <c r="L80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M80" t="n">
         <v>2.0</v>
       </c>
       <c r="N80" t="n">
         <v>49.0</v>
       </c>
       <c r="O80" t="n">
-        <v>48.07</v>
+        <v>48.02</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q80" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>RX-1236</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W80" t="n">
-        <v>0.025</v>
+        <v>0.16</v>
       </c>
       <c r="X80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>IRS/2026/7499/PON1</t>
+          <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>02 April 2026 01:03</t>
+          <t>30 March 2026 13:10</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>j6a</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>grove</t>
+          <t>Edda Freya</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>GROVE</t>
         </is>
       </c>
       <c r="I81" t="n">
         <v>53.0</v>
       </c>
       <c r="J81" t="n">
         <v>43.0</v>
       </c>
       <c r="K81" t="n">
-        <v>4.07</v>
+        <v>4.08</v>
       </c>
       <c r="L81" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M81" t="n">
         <v>2.0</v>
       </c>
       <c r="N81" t="n">
         <v>49.0</v>
       </c>
       <c r="O81" t="n">
-        <v>48.07</v>
+        <v>48.02</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q81" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W81" t="n">
-        <v>0.03</v>
+        <v>0.035</v>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
+          <t>IRS/2026/7487/PON1</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>30 March 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>Elgin Wellhead Platform B</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J82" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L82" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M82" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N82" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O82" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q82" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R82" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T82" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U82" t="n">
+        <v>0.082</v>
+      </c>
+      <c r="V82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z82" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Bund Overflow / Open</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>IRS/2026/7491/PON1</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>21 September 2024 04:30</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>Island Constructor</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>TONI</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J83" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="K83" t="n">
+        <v>35.994</v>
+      </c>
+      <c r="L83" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M83" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N83" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="O83" t="n">
+        <v>6.416</v>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q83" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R83" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="S83" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T83" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U83" t="n">
+        <v>9.0E-4</v>
+      </c>
+      <c r="V83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>IRS/2026/7493/PON1</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>01 April 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J84" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K84" t="n">
+        <v>44.022</v>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M84" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N84" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O84" t="n">
+        <v>38.397</v>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q84" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R84" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
-      <c r="B82" t="inlineStr">
+      <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C85" t="inlineStr">
         <is>
           <t>02 April 2026 01:03</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D85" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E85" t="inlineStr">
         <is>
           <t>j6a</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F85" t="inlineStr">
         <is>
           <t>grove</t>
         </is>
       </c>
-      <c r="G82" t="inlineStr">
+      <c r="G85" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
-      <c r="H82" t="inlineStr">
+      <c r="H85" t="inlineStr">
         <is>
           <t>GROVE</t>
         </is>
       </c>
-      <c r="I82" t="n">
+      <c r="I85" t="n">
         <v>53.0</v>
       </c>
-      <c r="J82" t="n">
+      <c r="J85" t="n">
         <v>43.0</v>
       </c>
-      <c r="K82" t="n">
+      <c r="K85" t="n">
         <v>4.07</v>
       </c>
-      <c r="L82" t="inlineStr">
+      <c r="L85" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
-      <c r="M82" t="n">
+      <c r="M85" t="n">
         <v>2.0</v>
       </c>
-      <c r="N82" t="n">
+      <c r="N85" t="n">
         <v>49.0</v>
       </c>
-      <c r="O82" t="n">
+      <c r="O85" t="n">
         <v>48.07</v>
       </c>
-      <c r="P82" t="inlineStr">
+      <c r="P85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q82" t="n">
+      <c r="Q85" t="n">
         <v>49.0</v>
       </c>
-      <c r="R82" t="n">
+      <c r="R85" t="n">
         <v>10.0</v>
       </c>
-      <c r="S82" t="inlineStr">
-[...9 lines deleted...]
-      <c r="V82" t="inlineStr">
+      <c r="S85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t>RX-5722</t>
+        </is>
+      </c>
+      <c r="W85" t="n">
+        <v>0.03</v>
+      </c>
+      <c r="X85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z85" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>IRS/2026/7499/PON1</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>02 April 2026 01:03</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>j6a</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>grove</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J86" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K86" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M86" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N86" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O86" t="n">
+        <v>48.07</v>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q86" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R86" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="S86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t>RX-1236</t>
+        </is>
+      </c>
+      <c r="W86" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="X86" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z86" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>IRS/2026/7499/PON1</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>02 April 2026 01:03</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>j6a</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>grove</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J87" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K87" t="n">
+        <v>4.07</v>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M87" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N87" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O87" t="n">
+        <v>48.07</v>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q87" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R87" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V87" t="inlineStr">
         <is>
           <t>RX-9034A</t>
         </is>
       </c>
-      <c r="W82" t="n">
+      <c r="W87" t="n">
         <v>0.01</v>
       </c>
-      <c r="X82" t="inlineStr">
+      <c r="X87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="Z82" t="inlineStr">
+      <c r="Z87" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>IRS/2026/7511/PON1</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>03 April 2026 15:55</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>Beryl B Platform</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J88" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K88" t="n">
+        <v>37.23</v>
+      </c>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M88" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N88" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O88" t="n">
+        <v>45.87</v>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q88" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R88" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>IRS/2026/7521/PON1</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>06 April 2026 04:30</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J89" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K89" t="n">
+        <v>12.45</v>
+      </c>
+      <c r="L89" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M89" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N89" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="O89" t="n">
+        <v>25.96</v>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q89" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R89" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>IRS/2026/7523/PON1</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>06 April 2026 10:15</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J90" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K90" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M90" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N90" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O90" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q90" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R90" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S90" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T90" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U90" t="n">
+        <v>1.0E-5</v>
+      </c>
+      <c r="V90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X90" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z90" t="inlineStr">
+        <is>
+          <t>Cranes - Diesel System</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>IRS/2026/7526/PON1</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>06 April 2026 21:05</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>Auk A Platform</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>AUK</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J91" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="K91" t="n">
+        <v>1.94</v>
+      </c>
+      <c r="L91" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M91" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N91" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O91" t="n">
+        <v>48.61</v>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q91" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R91" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="S91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>IRS/2026/7530/PON1</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>09 April 2026 07:45</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>PERENCO SNS LIMITED</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>Leman J Platform [PERENCO]</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J92" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K92" t="n">
+        <v>57.65</v>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M92" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N92" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="O92" t="n">
+        <v>6.38</v>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S92" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T92" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U92" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X92" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z92" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>IRS/2026/7537/PON1</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>10 April 2026 21:59</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>Deborah 48/30-8 Subsea WHPS</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>DEBORAH [Part of HEWETT]</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J93" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K93" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M93" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N93" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="O93" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q93" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R93" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S93" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T93" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U93" t="n">
+        <v>2.0E-5</v>
+      </c>
+      <c r="V93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z93" t="inlineStr">
+        <is>
+          <t>Hydraulics - Closed System - Fitting / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>IRS/2026/7550/PON1</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>14 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>Beryl B Platform</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J94" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K94" t="n">
+        <v>37.23</v>
+      </c>
+      <c r="L94" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M94" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N94" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O94" t="n">
+        <v>45.87</v>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V94" t="inlineStr">
+        <is>
+          <t>Ethylene Glycol</t>
+        </is>
+      </c>
+      <c r="W94" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="X94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z94" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>IRS/2026/7551/PON1</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>14 April 2026 08:45</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J95" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K95" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L95" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M95" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N95" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O95" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S95" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T95" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U95" t="n">
+        <v>5.9616E-5</v>
+      </c>
+      <c r="V95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z95" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>IRS/2026/7554/PON1</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>14 April 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>Beryl A Platform</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J96" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="K96" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L96" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M96" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N96" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O96" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q96" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R96" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>IRS/2026/7560/PON1</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>31 March 2025 12:00</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>Elgin PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J97" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K97" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M97" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N97" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O97" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q97" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R97" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>IRS/2026/7561/PON1</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>15 April 2026 08:15</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>HARBOUR ENERGY PLC</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J98" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="K98" t="n">
+        <v>30.89</v>
+      </c>
+      <c r="L98" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M98" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N98" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="O98" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q98" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R98" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>IRS/2026/7562/PON1</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>15 April 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Culzean Utilities Living Quart</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>CULZEAN</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J99" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K99" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M99" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N99" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O99" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q99" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R99" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>IRS/2026/7567/PON1</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>17 April 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="I100" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J100" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="K100" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L100" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M100" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N100" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O100" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q100" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R100" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S100" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T100" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U100" t="n">
+        <v>1.5872E-5</v>
+      </c>
+      <c r="V100" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z100" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Cleaning of Decks washings containing diesel</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>IRS/2026/7568/PON1</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>18 April 2026 16:14</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J101" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K101" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L101" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M101" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N101" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O101" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q101" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R101" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>IRS/2026/7579/PON1</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>19 April 2026 11:56</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J102" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K102" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M102" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N102" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O102" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q102" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R102" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>IRS/2026/7580/PON1</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>19 April 2026 19:00</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ODFJELL DRILLING SHETLAND LTD, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J103" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K103" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="L103" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M103" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N103" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O103" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q103" t="n">
+        <v>213.0</v>
+      </c>
+      <c r="R103" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="S103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>IRS/2026/7580/PON1</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>19 April 2026 19:00</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ODFJELL DRILLING SHETLAND LTD, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J104" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K104" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="L104" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M104" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N104" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O104" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q104" t="n">
+        <v>213.0</v>
+      </c>
+      <c r="R104" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="S104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>IRS/2026/7589/PON1</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>22 April 2026 02:20</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>Hewett 48/29 C Platform</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>DEBORAH [Part of HEWETT]</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J105" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K105" t="n">
+        <v>51.8</v>
+      </c>
+      <c r="L105" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M105" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N105" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="O105" t="n">
+        <v>56.9</v>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q105" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R105" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V105" t="inlineStr">
+        <is>
+          <t>HPX 32</t>
+        </is>
+      </c>
+      <c r="W105" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="X105" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z105" t="inlineStr">
+        <is>
+          <t>Hydraulics - Closed System - Fittings / Connections</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>IRS/2026/7592/PON1</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>22 April 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>Buzzard Sweetening Platform</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J106" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K106" t="n">
+        <v>54.674</v>
+      </c>
+      <c r="L106" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M106" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N106" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O106" t="n">
+        <v>29.132</v>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q106" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R106" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S106" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T106" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U106" t="n">
+        <v>1.7E-4</v>
+      </c>
+      <c r="V106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z106" t="inlineStr">
+        <is>
+          <t>Diesel Systems - Release Whilst Installing / Retrieving</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>IRS/2026/7593/PON1</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>22 April 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED, NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J107" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K107" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L107" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M107" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N107" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O107" t="n">
+        <v>53.12</v>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S107" t="inlineStr">
+        <is>
+          <t>Mineral Oil</t>
+        </is>
+      </c>
+      <c r="T107" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U107" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="V107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X107" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z107" t="inlineStr">
+        <is>
+          <t>utility hose - Residual oil within hose</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>