--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z107"/>
+  <dimension ref="A2:Z136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1183,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>0.1</v>
+        <v>90.0</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1287,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1391,55 +1391,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>132.0</v>
+        <v>1.7</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1495,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1599,55 +1599,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>90.0</v>
+        <v>12.0</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1703,55 +1703,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>0.5</v>
+        <v>5.0</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1807,55 +1807,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>1.7</v>
+        <v>0.2</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1911,51 +1911,51 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W14" t="n">
         <v>0.1</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -2015,55 +2015,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>12.0</v>
+        <v>0.6</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2119,55 +2119,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2223,55 +2223,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2327,55 +2327,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>3.0</v>
+        <v>0.3</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2431,55 +2431,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>0.1</v>
+        <v>132.0</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2535,55 +2535,55 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3467,55 +3467,55 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>MEMB00589A</t>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>0.08</v>
+        <v>0.031</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -3571,55 +3571,55 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+          <t>OSCV16351A</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>0.031</v>
+        <v>0.25</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -3675,55 +3675,55 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>OSCV16351A</t>
+          <t>MEMB00589A</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -4102,51 +4102,51 @@
       </c>
       <c r="V35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z35" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Sheared</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2026/7301/PON1</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>11 February 2026 07:04</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Tiffany Platform</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -4181,66 +4181,64 @@
         <v>54.828</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q36" t="n">
         <v>16.0</v>
       </c>
       <c r="R36" t="n">
         <v>17.0</v>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V36" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CORROSION AND SCALE INHIBITOR</t>
+        </is>
+      </c>
+      <c r="W36" t="n">
+        <v>900.0</v>
       </c>
       <c r="X36" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z36" t="inlineStr">
         <is>
-          <t/>
+          <t>Storage Tanks, etc. - Drain Line Open</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>IRS/2026/7308/PON1</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>12 February 2026 13:30</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
@@ -4834,51 +4832,51 @@
       </c>
       <c r="X42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2026/7348/PON1</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>22 February 2026 08:49</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -4903,76 +4901,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M43" t="n">
         <v>1.0</v>
       </c>
       <c r="N43" t="n">
         <v>3.0</v>
       </c>
       <c r="O43" t="n">
         <v>19.323</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q43" t="n">
         <v>9.0</v>
       </c>
       <c r="R43" t="n">
         <v>11.0</v>
       </c>
       <c r="S43" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U43" t="n">
+        <v>0.0125</v>
       </c>
       <c r="V43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X43" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z43" t="inlineStr">
         <is>
-          <t/>
+          <t>Pipework - Release At Injection Point</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>IRS/2026/7352/PON1</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>23 February 2026 01:30</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
@@ -6346,55 +6342,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>0.1248</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6450,55 +6446,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>1.08E-4</v>
+        <v>0.1248</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6554,55 +6550,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>0.00171</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6658,55 +6654,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>6.0E-4</v>
+        <v>0.00171</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6762,55 +6758,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>1.29E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -6866,55 +6862,55 @@
         <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>8.7E-5</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
@@ -6970,55 +6966,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>0.312</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7074,55 +7070,55 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>2.58E-4</v>
+        <v>0.312</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
@@ -7723,51 +7719,51 @@
       </c>
       <c r="X70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2026/7445/PON1</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>20 March 2026 14:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -7792,76 +7788,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M71" t="n">
         <v>2.0</v>
       </c>
       <c r="N71" t="n">
         <v>29.0</v>
       </c>
       <c r="O71" t="n">
         <v>39.0</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q71" t="n">
         <v>206.0</v>
       </c>
       <c r="R71" t="n">
         <v>8.0</v>
       </c>
       <c r="S71" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T71" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U71" t="n">
+        <v>2.7E-4</v>
       </c>
       <c r="V71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X71" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z71" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Vessel</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>IRS/2026/7446/PON1</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>21 March 2026 13:00</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
@@ -8624,55 +8618,55 @@
         <v>2.0</v>
       </c>
       <c r="N79" t="n">
         <v>49.0</v>
       </c>
       <c r="O79" t="n">
         <v>48.02</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W79" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
@@ -8722,55 +8716,55 @@
         <v>2.0</v>
       </c>
       <c r="N80" t="n">
         <v>49.0</v>
       </c>
       <c r="O80" t="n">
         <v>48.02</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W80" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="X80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
@@ -9233,55 +9227,55 @@
         <v>48.07</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q85" t="n">
         <v>49.0</v>
       </c>
       <c r="R85" t="n">
         <v>10.0</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W85" t="n">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="X85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
@@ -9441,55 +9435,55 @@
         <v>48.07</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q87" t="n">
         <v>49.0</v>
       </c>
       <c r="R87" t="n">
         <v>10.0</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W87" t="n">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="X87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2026/7511/PON1</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
@@ -11518,50 +11512,3063 @@
         <is>
           <t>Mineral Oil</t>
         </is>
       </c>
       <c r="T107" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U107" t="n">
         <v>1.0E-4</v>
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
           <t>utility hose - Residual oil within hose</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>IRS/2026/7598/PON1</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>24 April 2026 12:31</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>Judy Riser Platform</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J108" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K108" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="L108" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M108" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N108" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O108" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q108" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R108" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>IRS/2026/7604/PON1</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>26 April 2026 02:30</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>PETRODEC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>pipeling grab</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J109" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K109" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="L109" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M109" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N109" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="O109" t="n">
+        <v>0.27</v>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S109" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T109" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U109" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="V109" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z109" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>IRS/2026/7609/PON1</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>27 April 2025 10:45</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>THREE60 OPERATIONS SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>Beatrice AD Platform</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>BEATRICE</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J110" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="K110" t="n">
+        <v>53.26</v>
+      </c>
+      <c r="L110" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M110" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N110" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="O110" t="n">
+        <v>14.26</v>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q110" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="R110" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S110" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T110" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U110" t="n">
+        <v>1.126E-6</v>
+      </c>
+      <c r="V110" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z110" t="inlineStr">
+        <is>
+          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>IRS/2026/7623/PON1</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>30 April 2026 12:39</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J111" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K111" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L111" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M111" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N111" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O111" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>IRS/2026/7624/PON1</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>30 April 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J112" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K112" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="L112" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M112" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N112" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="O112" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q112" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="R112" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>IRS/2026/7626/PON1</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>30 April 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J113" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="K113" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="L113" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M113" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N113" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O113" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q113" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R113" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V113" t="inlineStr">
+        <is>
+          <t>Erifon 818 v3</t>
+        </is>
+      </c>
+      <c r="W113" t="n">
+        <v>13.6</v>
+      </c>
+      <c r="X113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z113" t="inlineStr">
+        <is>
+          <t>Conductor Tensioner - Seal Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>IRS/2026/7631/PON1</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>01 May 2026 09:46</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>Ravenspurn North ST3 Platform</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>RAVENSPURN</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J114" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="K114" t="n">
+        <v>21.5</v>
+      </c>
+      <c r="L114" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M114" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N114" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O114" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q114" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="R114" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T114" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U114" t="n">
+        <v>0.1</v>
+      </c>
+      <c r="V114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z114" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>IRS/2026/7632/PON1</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>30 April 2026 21:30</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>Britannia</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>BRITANNIA</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J115" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K115" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="L115" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M115" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N115" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O115" t="n">
+        <v>19.54</v>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q115" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R115" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S115" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T115" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V115" t="inlineStr">
+        <is>
+          <t>CRW85733</t>
+        </is>
+      </c>
+      <c r="W115" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="X115" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z115" t="inlineStr">
+        <is>
+          <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>IRS/2026/7632/PON1</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>30 April 2026 21:30</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>Britannia</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>BRITANNIA</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J116" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K116" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="L116" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M116" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N116" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O116" t="n">
+        <v>19.54</v>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q116" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R116" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V116" t="inlineStr">
+        <is>
+          <t>TEG (Triethylene glycol)</t>
+        </is>
+      </c>
+      <c r="W116" t="n">
+        <v>203.6</v>
+      </c>
+      <c r="X116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z116" t="inlineStr">
+        <is>
+          <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>IRS/2026/7637/PON1</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>02 May 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>FLEMING</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J117" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="K117" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L117" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M117" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N117" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O117" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q117" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R117" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>IRS/2026/7638/PON1</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>03 May 2026 05:00</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>Shearwater A Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J118" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K118" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="L118" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M118" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N118" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O118" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q118" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R118" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>IRS/2026/7646/PON1</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>05 May 2026 07:15</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>Fulmar A Platform</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>FULMAR</t>
+        </is>
+      </c>
+      <c r="I119" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J119" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="K119" t="n">
+        <v>37.1</v>
+      </c>
+      <c r="L119" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M119" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N119" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="O119" t="n">
+        <v>16.67</v>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q119" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R119" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I120" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J120" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K120" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L120" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M120" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N120" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O120" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q120" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R120" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S120" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T120" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U120" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V120" t="inlineStr">
+        <is>
+          <t>Chelating Agent U42</t>
+        </is>
+      </c>
+      <c r="W120" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z120" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J121" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K121" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L121" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M121" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N121" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O121" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q121" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R121" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T121" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U121" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V121" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+        </is>
+      </c>
+      <c r="W121" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X121" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z121" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J122" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K122" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L122" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M122" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N122" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O122" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q122" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R122" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S122" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T122" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U122" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V122" t="inlineStr">
+        <is>
+          <t>SAFE-SCAV HSN</t>
+        </is>
+      </c>
+      <c r="W122" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z122" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J123" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K123" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L123" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M123" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N123" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O123" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q123" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R123" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S123" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T123" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U123" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V123" t="inlineStr">
+        <is>
+          <t>Iron Stabilizing Agent L1</t>
+        </is>
+      </c>
+      <c r="W123" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z123" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J124" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K124" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L124" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M124" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N124" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O124" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q124" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R124" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S124" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T124" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U124" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V124" t="inlineStr">
+        <is>
+          <t>EZEFLO* Surfactant B482</t>
+        </is>
+      </c>
+      <c r="W124" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z124" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I125" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J125" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K125" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L125" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M125" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N125" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O125" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q125" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R125" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S125" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T125" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U125" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V125" t="inlineStr">
+        <is>
+          <t>Acid Corrosion Inhibitor A292</t>
+        </is>
+      </c>
+      <c r="W125" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z125" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>IRS/2026/7649/PON1</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>05 May 2026 18:15</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I126" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J126" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K126" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="L126" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M126" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N126" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O126" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q126" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R126" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S126" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T126" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U126" t="n">
+        <v>1.72116E-4</v>
+      </c>
+      <c r="V126" t="inlineStr">
+        <is>
+          <t>Hydrochloric Acid 15%</t>
+        </is>
+      </c>
+      <c r="W126" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="X126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z126" t="inlineStr">
+        <is>
+          <t>Spill - During Manual Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>IRS/2026/7661/PON1</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>06 May 2026 20:18</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J127" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K127" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L127" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M127" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N127" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O127" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q127" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R127" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>IRS/2026/7664/PON1</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>07 May 2026 14:06</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J128" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K128" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L128" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M128" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N128" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O128" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>IRS/2026/7668/PON1</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>08 May 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>Claymore A Platform</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J129" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="K129" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L129" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M129" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N129" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="O129" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="S129" t="inlineStr">
+        <is>
+          <t>Oily Waste</t>
+        </is>
+      </c>
+      <c r="T129" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U129" t="n">
+        <v>0.004</v>
+      </c>
+      <c r="V129" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z129" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Pipework Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>IRS/2026/7669/PON1</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>08 May 2026 16:35</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>Douglas DA Platform</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>Liverpool Bay</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J130" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="K130" t="n">
+        <v>13.91</v>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M130" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N130" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="O130" t="n">
+        <v>42.29</v>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q130" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="R130" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S130" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T130" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U130" t="n">
+        <v>5.8367E-5</v>
+      </c>
+      <c r="V130" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z130" t="inlineStr">
+        <is>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>IRS/2026/7670/PON1</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>08 May 2026 20:55</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>Strathspey Manifold</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>STRATHSPEY</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J131" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="K131" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="L131" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M131" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N131" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O131" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q131" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R131" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="S131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V131" t="inlineStr">
+        <is>
+          <t>Oceanic HW540 E</t>
+        </is>
+      </c>
+      <c r="W131" t="n">
+        <v>101.0</v>
+      </c>
+      <c r="X131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z131" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>IRS/2026/7673/PON1</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>09 May 2026 11:15</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J132" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K132" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="L132" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M132" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N132" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O132" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q132" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R132" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z132" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>IRS/2026/7674/PON1</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>09 May 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>Britannia Platform</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J133" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K133" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="L133" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M133" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N133" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O133" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="P133" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q133" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R133" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z133" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>IRS/2026/7675/PON1</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>09 May 2026 11:25</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>Culzean Processing Platform</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>CULZEAN</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J134" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K134" t="n">
+        <v>28.53</v>
+      </c>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M134" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N134" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="O134" t="n">
+        <v>28.43</v>
+      </c>
+      <c r="P134" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q134" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R134" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S134" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T134" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U134" t="n">
+        <v>0.001371164</v>
+      </c>
+      <c r="V134" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X134" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z134" t="inlineStr">
+        <is>
+          <t>Hose (Topsides, Not Bunkering) - Pinhole Leak</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>IRS/2026/7680/PON1</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>10 May 2026 08:45</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J135" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K135" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L135" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M135" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N135" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O135" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P135" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q135" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R135" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S135" t="inlineStr">
+        <is>
+          <t>Sludge</t>
+        </is>
+      </c>
+      <c r="T135" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U135" t="n">
+        <v>1.0E-5</v>
+      </c>
+      <c r="V135" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X135" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z135" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Overflow Of Vessel</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>IRS/2026/7683/PON1</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>09 May 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I136" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J136" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K136" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L136" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M136" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N136" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O136" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="P136" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q136" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R136" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S136" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T136" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U136" t="n">
+        <v>1.056E-6</v>
+      </c>
+      <c r="V136" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X136" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z136" t="inlineStr">
+        <is>
+          <t>Sheen - Unknown Cause</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>