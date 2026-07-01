--- v6 (2026-06-10)
+++ v7 (2026-07-01)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z136"/>
+  <dimension ref="A2:Z158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1183,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>90.0</v>
+        <v>0.1</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1287,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.5</v>
+        <v>0.3</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1391,55 +1391,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>1.7</v>
+        <v>132.0</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1495,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>0.1</v>
+        <v>1.1</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1599,55 +1599,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>12.0</v>
+        <v>90.0</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1703,55 +1703,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>5.0</v>
+        <v>0.5</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1807,55 +1807,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>0.2</v>
+        <v>1.7</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1911,51 +1911,51 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W14" t="n">
         <v>0.1</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -2015,55 +2015,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>0.6</v>
+        <v>12.0</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2119,55 +2119,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2223,55 +2223,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2327,55 +2327,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>0.3</v>
+        <v>3.0</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2431,55 +2431,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>132.0</v>
+        <v>0.1</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2535,55 +2535,55 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>1.1</v>
+        <v>0.6</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3467,55 +3467,55 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+          <t>MEMB00589A</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>0.031</v>
+        <v>0.08</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -3571,55 +3571,55 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>OSCV16351A</t>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>0.25</v>
+        <v>0.031</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -3675,55 +3675,55 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>MEMB00589A</t>
+          <t>OSCV16351A</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -4726,51 +4726,51 @@
           <t>Transaqua HT2</t>
         </is>
       </c>
       <c r="W41" t="n">
         <v>100.0</v>
       </c>
       <c r="X41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z41" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Weeping actuator</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2026/7346/PON1</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>22 February 2026 03:45</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>Captain FPSO</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -4795,76 +4795,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M42" t="n">
         <v>1.0</v>
       </c>
       <c r="N42" t="n">
         <v>44.0</v>
       </c>
       <c r="O42" t="n">
         <v>35.0</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q42" t="n">
         <v>13.0</v>
       </c>
       <c r="R42" t="n">
         <v>22.0</v>
       </c>
       <c r="S42" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U42" t="n">
+        <v>0.0011775</v>
       </c>
       <c r="V42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X42" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z42" t="inlineStr">
         <is>
-          <t/>
+          <t>Pipework - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2026/7348/PON1</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>22 February 2026 08:49</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -6342,55 +6340,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>2.58E-4</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6446,55 +6444,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.1248</v>
+        <v>0.00171</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6550,55 +6548,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>1.29E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6654,55 +6652,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>0.00171</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6758,55 +6756,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>6.0E-4</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -6862,55 +6860,55 @@
         <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>1.08E-4</v>
+        <v>0.312</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
@@ -6966,55 +6964,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>8.7E-5</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7070,55 +7068,55 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>0.312</v>
+        <v>0.1248</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
@@ -8618,55 +8616,55 @@
         <v>2.0</v>
       </c>
       <c r="N79" t="n">
         <v>49.0</v>
       </c>
       <c r="O79" t="n">
         <v>48.02</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W79" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="X79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
@@ -8716,55 +8714,55 @@
         <v>2.0</v>
       </c>
       <c r="N80" t="n">
         <v>49.0</v>
       </c>
       <c r="O80" t="n">
         <v>48.02</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W80" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
@@ -12554,51 +12552,51 @@
       </c>
       <c r="X117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2026/7638/PON1</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>03 May 2026 05:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Shearwater A Wellhead Platform</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -12623,88 +12621,86 @@
           <t>North</t>
         </is>
       </c>
       <c r="M118" t="n">
         <v>1.0</v>
       </c>
       <c r="N118" t="n">
         <v>57.0</v>
       </c>
       <c r="O118" t="n">
         <v>19.22</v>
       </c>
       <c r="P118" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q118" t="n">
         <v>22.0</v>
       </c>
       <c r="R118" t="n">
         <v>30.0</v>
       </c>
       <c r="S118" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T118" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U118" t="n">
+        <v>3.312E-5</v>
       </c>
       <c r="V118" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X118" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z118" t="inlineStr">
         <is>
-          <t/>
+          <t>Annulus - Annulus Level</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>IRS/2026/7646/PON1</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
           <t>05 May 2026 07:15</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -12729,76 +12725,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M119" t="n">
         <v>2.0</v>
       </c>
       <c r="N119" t="n">
         <v>9.0</v>
       </c>
       <c r="O119" t="n">
         <v>16.67</v>
       </c>
       <c r="P119" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q119" t="n">
         <v>30.0</v>
       </c>
       <c r="R119" t="n">
         <v>16.0</v>
       </c>
       <c r="S119" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T119" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U119" t="n">
+        <v>0.001539746</v>
       </c>
       <c r="V119" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X119" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z119" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Bund Overflow / Open</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>05 May 2026 18:15</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
@@ -14017,51 +14011,51 @@
           <t>Oceanic HW540 E</t>
         </is>
       </c>
       <c r="W131" t="n">
         <v>101.0</v>
       </c>
       <c r="X131" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z131" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>IRS/2026/7673/PON1</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
           <t>09 May 2026 11:15</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -14086,76 +14080,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M132" t="n">
         <v>1.0</v>
       </c>
       <c r="N132" t="n">
         <v>57.0</v>
       </c>
       <c r="O132" t="n">
         <v>19.22</v>
       </c>
       <c r="P132" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q132" t="n">
         <v>22.0</v>
       </c>
       <c r="R132" t="n">
         <v>30.0</v>
       </c>
       <c r="S132" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T132" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U132" t="n">
+        <v>9.84E-5</v>
       </c>
       <c r="V132" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X132" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z132" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Vessel</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>IRS/2026/7674/PON1</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
           <t>09 May 2026 10:00</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
@@ -14525,50 +14517,2312 @@
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T136" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U136" t="n">
         <v>1.056E-6</v>
       </c>
       <c r="V136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X136" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z136" t="inlineStr">
         <is>
           <t>Sheen - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>IRS/2026/7696/PON1</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>15 May 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>neo next+ energy resources uk</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>Claymore A Platform</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>CLAYMORE</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J137" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="K137" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L137" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M137" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N137" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="O137" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="P137" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q137" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="R137" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V137" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SCALETREAT SD 14393 </t>
+        </is>
+      </c>
+      <c r="W137" t="n">
+        <v>3.075</v>
+      </c>
+      <c r="X137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z137" t="inlineStr">
+        <is>
+          <t>Hose (Topsides, Not Bunkering) - Total Rupture</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>IRS/2026/7697/PON1</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>15 May 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>Thistle A Platform</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>THISTLE</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J138" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="K138" t="n">
+        <v>7.44</v>
+      </c>
+      <c r="L138" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M138" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N138" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="O138" t="n">
+        <v>57.21</v>
+      </c>
+      <c r="P138" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q138" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R138" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="S138" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T138" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U138" t="n">
+        <v>0.005</v>
+      </c>
+      <c r="V138" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X138" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z138" t="inlineStr">
+        <is>
+          <t>Decommissioning Related</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>IRS/2026/7699/PON1</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>16 May 2026 11:49</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Nelson</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>unknown</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J139" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="K139" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L139" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M139" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N139" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="O139" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="P139" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>IRS/2026/7700/PON1</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>16 May 2026 15:15</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>lomond</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J140" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K140" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="L140" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M140" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N140" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="O140" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="P140" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q140" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="R140" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="S140" t="inlineStr">
+        <is>
+          <t>Oily Waste</t>
+        </is>
+      </c>
+      <c r="T140" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U140" t="n">
+        <v>1.62E-7</v>
+      </c>
+      <c r="V140" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X140" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z140" t="inlineStr">
+        <is>
+          <t>Sheen - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>IRS/2026/7703/PON1</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>16 May 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>Alba Northern Platform</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>ALBA</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J141" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K141" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L141" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M141" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N141" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O141" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="P141" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q141" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R141" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S141" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T141" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U141" t="n">
+        <v>1.51776E-4</v>
+      </c>
+      <c r="V141" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X141" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z141" t="inlineStr">
+        <is>
+          <t>Diesel Systems - Failure Of Equipment</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>IRS/2026/7706/PON1</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>17 May 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>ADURA ENERGY LIMITED, STENA DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>Stena Don</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>PENGUIN A {PENGUIN WEST}</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J142" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K142" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="L142" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M142" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N142" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O142" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q142" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R142" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S142" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T142" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V142" t="inlineStr">
+        <is>
+          <t>Saraline 185V</t>
+        </is>
+      </c>
+      <c r="W142" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="X142" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z142" t="inlineStr">
+        <is>
+          <t>Drill Floor - Diverter</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>IRS/2026/7709/PON1</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>17 May 2026 21:20</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED, TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>Noble Patriot</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>CLADHAN</t>
+        </is>
+      </c>
+      <c r="I143" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J143" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="K143" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M143" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N143" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="O143" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q143" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="R143" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S143" t="inlineStr">
+        <is>
+          <t>Crude</t>
+        </is>
+      </c>
+      <c r="T143" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U143" t="n">
+        <v>8.6E-4</v>
+      </c>
+      <c r="V143" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X143" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z143" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Unexpected Fluid Present</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>IRS/2026/7711/PON1</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>16 May 2026 15:40</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J144" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K144" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L144" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M144" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N144" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O144" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P144" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q144" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R144" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S144" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T144" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V144" t="inlineStr">
+        <is>
+          <t>SODIUM HYPOCHLORITE (ALL DILUTIONS).</t>
+        </is>
+      </c>
+      <c r="W144" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X144" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z144" t="inlineStr">
+        <is>
+          <t>ring main - during repair work</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>IRS/2026/7717/PON1</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>18 May 2016 14:11</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J145" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K145" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L145" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M145" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N145" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O145" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P145" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q145" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R145" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z145" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>IRS/2026/7718/PON1</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>18 May 2026 20:00</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>Beryl B Platform</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J146" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K146" t="n">
+        <v>37.23</v>
+      </c>
+      <c r="L146" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M146" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N146" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O146" t="n">
+        <v>45.87</v>
+      </c>
+      <c r="P146" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q146" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R146" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z146" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>IRS/2026/7725/PON1</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>21 May 2026 06:24</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J147" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K147" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L147" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M147" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N147" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O147" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P147" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q147" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R147" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S147" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T147" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U147" t="n">
+        <v>2.72E-4</v>
+      </c>
+      <c r="V147" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X147" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z147" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>IRS/2026/7732/PON1</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>21 May 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>Morecambe South AP1 Platform</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J148" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="K148" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="L148" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M148" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N148" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="O148" t="n">
+        <v>0.38</v>
+      </c>
+      <c r="P148" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q148" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="R148" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z148" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>IRS/2026/7733/PON1</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>21 May 2026 15:10</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>Little Dotty WHPS 48/30-9</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>LITTLE DOTTY [Part of HEWETT]</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J149" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K149" t="n">
+        <v>12.52</v>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M149" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N149" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="O149" t="n">
+        <v>30.59</v>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q149" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R149" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T149" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U149" t="n">
+        <v>1.0E-4</v>
+      </c>
+      <c r="V149" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X149" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z149" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>IRS/2026/7737/PON1</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>23 May 2026 15:05</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>CNOOC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>Buzzard Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J150" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K150" t="n">
+        <v>53.915</v>
+      </c>
+      <c r="L150" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M150" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N150" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O150" t="n">
+        <v>22.047</v>
+      </c>
+      <c r="P150" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q150" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R150" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S150" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T150" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V150" t="inlineStr">
+        <is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W150" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="X150" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z150" t="inlineStr">
+        <is>
+          <t>Hose (Topsides, Not Bunkering) - fatigue</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>IRS/2026/7741/PON1</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>24 May 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>Marnock ETAP QU Platform</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J151" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K151" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L151" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M151" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N151" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O151" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P151" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V151" t="inlineStr">
+        <is>
+          <t>CORR10003A</t>
+        </is>
+      </c>
+      <c r="W151" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="X151" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z151" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="inlineStr">
+        <is>
+          <t>IRS/2026/7743/PON1</t>
+        </is>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>25 May 2026 16:45</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>Strathspey Manifold</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>STRATHSPEY</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J152" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="K152" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="L152" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M152" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N152" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O152" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="P152" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q152" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R152" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="S152" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T152" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V152" t="inlineStr">
+        <is>
+          <t>Oceanic HW540 E</t>
+        </is>
+      </c>
+      <c r="W152" t="n">
+        <v>80.16</v>
+      </c>
+      <c r="X152" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z152" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Release During Operation</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="inlineStr">
+        <is>
+          <t>IRS/2026/7758/PON1</t>
+        </is>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>31 May 2026 10:15</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>Thistle A Platform</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>THISTLE</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J153" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K153" t="n">
+        <v>46.901</v>
+      </c>
+      <c r="L153" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M153" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N153" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="O153" t="n">
+        <v>47.1</v>
+      </c>
+      <c r="P153" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q153" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R153" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="S153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z153" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="inlineStr">
+        <is>
+          <t>IRS/2026/7760/PON1</t>
+        </is>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>31 May 2026 21:15</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>NOBLE DRILLING UK LTD</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>Noble Innovator</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J154" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K154" t="n">
+        <v>26.27</v>
+      </c>
+      <c r="L154" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M154" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N154" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O154" t="n">
+        <v>53.18</v>
+      </c>
+      <c r="P154" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q154" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R154" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z154" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="inlineStr">
+        <is>
+          <t>IRS/2026/7765/PON1</t>
+        </is>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>01 June 2026 12:45</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J155" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K155" t="n">
+        <v>44.022</v>
+      </c>
+      <c r="L155" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M155" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N155" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O155" t="n">
+        <v>38.397</v>
+      </c>
+      <c r="P155" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q155" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R155" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S155" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T155" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U155" t="n">
+        <v>4.428E-4</v>
+      </c>
+      <c r="V155" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X155" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z155" t="inlineStr">
+        <is>
+          <t>Subsea Pipelines - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="inlineStr">
+        <is>
+          <t>IRS/2026/7767/PON1</t>
+        </is>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>01 June 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>Britannia</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J156" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K156" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M156" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N156" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O156" t="n">
+        <v>19.54</v>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q156" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R156" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S156" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T156" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U156" t="n">
+        <v>5.0E-4</v>
+      </c>
+      <c r="V156" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X156" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z156" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - failure of secondary containment</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="inlineStr">
+        <is>
+          <t>IRS/2026/7768/PON1</t>
+        </is>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>01 June 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J157" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K157" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L157" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M157" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N157" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O157" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P157" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q157" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R157" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z157" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr">
+        <is>
+          <t>IRS/2026/7770/PON1</t>
+        </is>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>01 June 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>Fulmar A Platform</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>FULMAR</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J158" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="K158" t="n">
+        <v>37.1</v>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M158" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N158" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="O158" t="n">
+        <v>16.67</v>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q158" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R158" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="S158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y158" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z158" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>