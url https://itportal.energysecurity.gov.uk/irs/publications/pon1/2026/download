--- v7 (2026-07-01)
+++ v8 (2026-07-21)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z158"/>
+  <dimension ref="A2:Z186"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1183,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>0.1</v>
+        <v>90.0</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1287,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1391,55 +1391,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>132.0</v>
+        <v>1.7</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1495,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>1.1</v>
+        <v>0.1</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1599,55 +1599,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>90.0</v>
+        <v>5.0</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1703,55 +1703,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>0.5</v>
+        <v>0.2</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1807,55 +1807,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>1.7</v>
+        <v>3.0</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1911,51 +1911,51 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W14" t="n">
         <v>0.1</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -2015,55 +2015,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>12.0</v>
+        <v>0.6</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2119,55 +2119,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>5.0</v>
+        <v>12.0</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2223,55 +2223,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2327,55 +2327,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>3.0</v>
+        <v>0.3</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2431,55 +2431,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>0.1</v>
+        <v>132.0</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2535,55 +2535,55 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>0.6</v>
+        <v>1.1</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3467,55 +3467,55 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>MEMB00589A</t>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>0.08</v>
+        <v>0.031</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -3571,55 +3571,55 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+          <t>OSCV16351A</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>0.031</v>
+        <v>0.25</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -3675,76 +3675,76 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>OSCV16351A</t>
+          <t>MEMB00589A</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>28 January 2026 12:16</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>Penguins A2 (211/13A-14)</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -3763,76 +3763,74 @@
       </c>
       <c r="K32" t="n">
         <v>7.0</v>
       </c>
       <c r="L32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M32" t="n">
         <v>1.0</v>
       </c>
       <c r="N32" t="n">
         <v>29.0</v>
       </c>
       <c r="O32" t="n">
         <v>7.0</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U32" t="n">
+        <v>5.0E-5</v>
       </c>
       <c r="V32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X32" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z32" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Valve Failure</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>IRS/2026/7279/PON1</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>05 February 2026 06:30</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
@@ -6340,55 +6338,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>8.7E-5</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6652,55 +6650,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>1.08E-4</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6756,55 +6754,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>1.29E-4</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -8714,55 +8712,55 @@
         <v>2.0</v>
       </c>
       <c r="N80" t="n">
         <v>49.0</v>
       </c>
       <c r="O80" t="n">
         <v>48.02</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V80" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W80" t="n">
-        <v>0.16</v>
+        <v>0.035</v>
       </c>
       <c r="X80" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z80" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
@@ -8812,55 +8810,55 @@
         <v>2.0</v>
       </c>
       <c r="N81" t="n">
         <v>49.0</v>
       </c>
       <c r="O81" t="n">
         <v>48.02</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W81" t="n">
-        <v>0.035</v>
+        <v>0.16</v>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2026/7487/PON1</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
@@ -9225,55 +9223,55 @@
         <v>48.07</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q85" t="n">
         <v>49.0</v>
       </c>
       <c r="R85" t="n">
         <v>10.0</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
+          <t>RX-1236</t>
         </is>
       </c>
       <c r="W85" t="n">
-        <v>0.01</v>
+        <v>0.025</v>
       </c>
       <c r="X85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
@@ -9329,55 +9327,55 @@
         <v>48.07</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q86" t="n">
         <v>49.0</v>
       </c>
       <c r="R86" t="n">
         <v>10.0</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
-          <t>RX-1236</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W86" t="n">
-        <v>0.025</v>
+        <v>0.01</v>
       </c>
       <c r="X86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
@@ -11829,51 +11827,51 @@
       </c>
       <c r="V110" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X110" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z110" t="inlineStr">
         <is>
           <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>IRS/2026/7623/PON1</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>30 April 2026 12:39</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -11902,66 +11900,64 @@
         <v>1.0</v>
       </c>
       <c r="N111" t="n">
         <v>59.0</v>
       </c>
       <c r="O111" t="n">
         <v>53.0</v>
       </c>
       <c r="P111" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T111" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V111" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Brayco Micronic SV/3</t>
+        </is>
+      </c>
+      <c r="W111" t="n">
+        <v>0.4</v>
       </c>
       <c r="X111" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>IRS/2026/7624/PON1</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>30 April 2026 10:30</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
@@ -12317,55 +12313,55 @@
         <v>19.54</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q115" t="n">
         <v>16.0</v>
       </c>
       <c r="R115" t="n">
         <v>26.0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>CRW85733</t>
+          <t>TEG (Triethylene glycol)</t>
         </is>
       </c>
       <c r="W115" t="n">
-        <v>4.0</v>
+        <v>203.6</v>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7632/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
@@ -12421,55 +12417,55 @@
         <v>19.54</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q116" t="n">
         <v>16.0</v>
       </c>
       <c r="R116" t="n">
         <v>26.0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
-          <t>TEG (Triethylene glycol)</t>
+          <t>CRW85733</t>
         </is>
       </c>
       <c r="W116" t="n">
-        <v>203.6</v>
+        <v>4.0</v>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7637/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
@@ -12842,51 +12838,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q120" t="n">
         <v>204.0</v>
       </c>
       <c r="R120" t="n">
         <v>20.0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U120" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>Chelating Agent U42</t>
+          <t>SAFE-SCAV HSN</t>
         </is>
       </c>
       <c r="W120" t="n">
         <v>0.001</v>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -12949,51 +12945,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q121" t="n">
         <v>204.0</v>
       </c>
       <c r="R121" t="n">
         <v>20.0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U121" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+          <t>Iron Stabilizing Agent L1</t>
         </is>
       </c>
       <c r="W121" t="n">
         <v>0.001</v>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13056,51 +13052,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q122" t="n">
         <v>204.0</v>
       </c>
       <c r="R122" t="n">
         <v>20.0</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U122" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>SAFE-SCAV HSN</t>
+          <t>EZEFLO* Surfactant B482</t>
         </is>
       </c>
       <c r="W122" t="n">
         <v>0.001</v>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13163,55 +13159,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>204.0</v>
       </c>
       <c r="R123" t="n">
         <v>20.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U123" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>Iron Stabilizing Agent L1</t>
+          <t>Hydrochloric Acid 15%</t>
         </is>
       </c>
       <c r="W123" t="n">
-        <v>0.001</v>
+        <v>0.01</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -13270,51 +13266,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>204.0</v>
       </c>
       <c r="R124" t="n">
         <v>20.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U124" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>EZEFLO* Surfactant B482</t>
+          <t>Acid Corrosion Inhibitor A292</t>
         </is>
       </c>
       <c r="W124" t="n">
         <v>0.001</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13377,51 +13373,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>204.0</v>
       </c>
       <c r="R125" t="n">
         <v>20.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U125" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>Acid Corrosion Inhibitor A292</t>
+          <t>Chelating Agent U42</t>
         </is>
       </c>
       <c r="W125" t="n">
         <v>0.001</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13484,55 +13480,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>204.0</v>
       </c>
       <c r="R126" t="n">
         <v>20.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U126" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>Hydrochloric Acid 15%</t>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
         </is>
       </c>
       <c r="W126" t="n">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7661/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
@@ -13643,77 +13639,88 @@
       <c r="C128" t="inlineStr">
         <is>
           <t>07 May 2026 14:06</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Marnock ETAP PDR Platform</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
       <c r="I128" t="n">
         <v>57.0</v>
       </c>
       <c r="J128" t="n">
         <v>17.0</v>
       </c>
       <c r="K128" t="n">
-        <v>42.0</v>
+        <v>42.357</v>
       </c>
       <c r="L128" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M128" t="n">
         <v>1.0</v>
       </c>
       <c r="N128" t="n">
         <v>39.0</v>
       </c>
       <c r="O128" t="n">
-        <v>46.0</v>
+        <v>46.88</v>
       </c>
       <c r="P128" t="inlineStr">
         <is>
           <t>East</t>
         </is>
+      </c>
+      <c r="Q128" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R128" t="n">
+        <v>24.0</v>
       </c>
       <c r="S128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X128" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y128" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -16168,51 +16175,51 @@
           <t>Oceanic HW540 E</t>
         </is>
       </c>
       <c r="W152" t="n">
         <v>80.16</v>
       </c>
       <c r="X152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z152" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>IRS/2026/7758/PON1</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>31 May 2026 10:15</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -16237,76 +16244,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M153" t="n">
         <v>1.0</v>
       </c>
       <c r="N153" t="n">
         <v>34.0</v>
       </c>
       <c r="O153" t="n">
         <v>47.1</v>
       </c>
       <c r="P153" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q153" t="n">
         <v>211.0</v>
       </c>
       <c r="R153" t="n">
         <v>18.0</v>
       </c>
       <c r="S153" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U153" t="n">
+        <v>0.002064</v>
       </c>
       <c r="V153" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X153" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z153" t="inlineStr">
         <is>
-          <t/>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>IRS/2026/7760/PON1</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>31 May 2026 21:15</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
@@ -16779,50 +16784,2991 @@
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z158" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr">
+        <is>
+          <t>IRS/2026/7779/PON1</t>
+        </is>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>05 June 2026 14:05</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>Deborah 48/30-8 Subsea WHPS</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>DEBORAH [Part of HEWETT]</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J159" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K159" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="L159" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M159" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N159" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O159" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="P159" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q159" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R159" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S159" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T159" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U159" t="n">
+        <v>1.5E-5</v>
+      </c>
+      <c r="V159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X159" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z159" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr">
+        <is>
+          <t>IRS/2026/7781/PON1</t>
+        </is>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>06 June 2026 02:00</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>rov</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>CYGNUS BRAVO</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J160" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K160" t="n">
+        <v>59.75</v>
+      </c>
+      <c r="L160" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M160" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N160" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="O160" t="n">
+        <v>41.33</v>
+      </c>
+      <c r="P160" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q160" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R160" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S160" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T160" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U160" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="V160" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X160" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z160" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr">
+        <is>
+          <t>IRS/2026/7786/PON1</t>
+        </is>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>07 June 2026 09:05</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>NOBLE OFFSHORE DRILLING (UK) LTD, NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>BC-39</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J161" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="K161" t="n">
+        <v>20.088</v>
+      </c>
+      <c r="L161" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M161" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N161" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O161" t="n">
+        <v>30.242</v>
+      </c>
+      <c r="P161" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q161" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="R161" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z161" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr">
+        <is>
+          <t>IRS/2026/7804/PON1</t>
+        </is>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>11 June 2026 20:15</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>PREMIER OIL UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>HLV Sleipnir</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>SOLAN</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J162" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K162" t="n">
+        <v>36.7</v>
+      </c>
+      <c r="L162" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M162" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N162" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O162" t="n">
+        <v>58.2</v>
+      </c>
+      <c r="P162" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q162" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="R162" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S162" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T162" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U162" t="n">
+        <v>0.0042</v>
+      </c>
+      <c r="V162" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X162" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z162" t="inlineStr">
+        <is>
+          <t>Decommissioning Related</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="inlineStr">
+        <is>
+          <t>IRS/2026/7805/PON1</t>
+        </is>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>12 June 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>PERENCO GAS (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>Neptune Platform</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>NEPTUNE</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J163" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="K163" t="n">
+        <v>0.11</v>
+      </c>
+      <c r="L163" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M163" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N163" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="O163" t="n">
+        <v>20.78</v>
+      </c>
+      <c r="P163" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q163" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R163" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T163" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U163" t="n">
+        <v>5.0E-4</v>
+      </c>
+      <c r="V163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X163" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z163" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="inlineStr">
+        <is>
+          <t>IRS/2026/7809/PON1</t>
+        </is>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>13 June 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J164" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K164" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L164" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M164" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N164" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O164" t="n">
+        <v>19.323</v>
+      </c>
+      <c r="P164" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q164" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R164" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z164" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="inlineStr">
+        <is>
+          <t>IRS/2026/7810/PON1</t>
+        </is>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>09 June 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J165" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="K165" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="L165" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M165" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N165" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O165" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="P165" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q165" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R165" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="S165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V165" t="inlineStr">
+        <is>
+          <t>Erifon 818 v3</t>
+        </is>
+      </c>
+      <c r="W165" t="n">
+        <v>8.01</v>
+      </c>
+      <c r="X165" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z165" t="inlineStr">
+        <is>
+          <t>Conductor Tensioner - Seal Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J166" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K166" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L166" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M166" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N166" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O166" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P166" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q166" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R166" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z166" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J167" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K167" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L167" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M167" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N167" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O167" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P167" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q167" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R167" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z167" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J168" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K168" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L168" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M168" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N168" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O168" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P168" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q168" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R168" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z168" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J169" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K169" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L169" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M169" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N169" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O169" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P169" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q169" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R169" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z169" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J170" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K170" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L170" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M170" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N170" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O170" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P170" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q170" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R170" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z170" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J171" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K171" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L171" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M171" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N171" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O171" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P171" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q171" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R171" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z171" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I172" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J172" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K172" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L172" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M172" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N172" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O172" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P172" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q172" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R172" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z172" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J173" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K173" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L173" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M173" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N173" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O173" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P173" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q173" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R173" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z173" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J174" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K174" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L174" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M174" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N174" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O174" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P174" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q174" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R174" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z174" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="inlineStr">
+        <is>
+          <t>IRS/2026/7820/PON1</t>
+        </is>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>16 June 2026 08:35</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>MARINER A</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J175" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K175" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L175" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M175" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N175" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O175" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P175" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q175" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R175" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z175" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="inlineStr">
+        <is>
+          <t>IRS/2026/7825/PON1</t>
+        </is>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>16 June 2026 13:21</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J176" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K176" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="L176" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M176" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N176" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="O176" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="P176" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q176" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="R176" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z176" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr">
+        <is>
+          <t>IRS/2026/7828/PON1</t>
+        </is>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>17 June 2026 14:20</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J177" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K177" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="L177" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M177" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N177" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O177" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="P177" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q177" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R177" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z177" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr">
+        <is>
+          <t>IRS/2026/7829/PON1</t>
+        </is>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>17 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>Havila Phoenix</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I178" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J178" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="K178" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="L178" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M178" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N178" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="O178" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="P178" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q178" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R178" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S178" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T178" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U178" t="n">
+        <v>2.322E-5</v>
+      </c>
+      <c r="V178" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X178" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z178" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr">
+        <is>
+          <t>IRS/2026/7830/PON1</t>
+        </is>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>17 June 2026 17:45</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>CNOOC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>Buzzard Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="I179" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J179" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K179" t="n">
+        <v>53.915</v>
+      </c>
+      <c r="L179" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M179" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N179" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O179" t="n">
+        <v>22.047</v>
+      </c>
+      <c r="P179" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q179" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R179" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z179" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr">
+        <is>
+          <t>IRS/2026/7840/PON1</t>
+        </is>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>20 June 2026 15:16</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J180" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="K180" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L180" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M180" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N180" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O180" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="P180" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q180" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R180" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S180" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T180" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U180" t="n">
+        <v>0.00415</v>
+      </c>
+      <c r="V180" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X180" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z180" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr">
+        <is>
+          <t>IRS/2026/7841/PON1</t>
+        </is>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>20 June 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>leman golf</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J181" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="K181" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M181" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N181" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O181" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="P181" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q181" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R181" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>rape seed</t>
+        </is>
+      </c>
+      <c r="T181" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U181" t="n">
+        <v>1.38E-6</v>
+      </c>
+      <c r="V181" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X181" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z181" t="inlineStr">
+        <is>
+          <t>Below Drill Floor to Riser / Conductor - Overflow from conductor</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr">
+        <is>
+          <t>IRS/2026/7842/PON1</t>
+        </is>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>21 June 2026 09:45</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>Excalibur</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>LAPS</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J182" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="K182" t="n">
+        <v>51.4993</v>
+      </c>
+      <c r="L182" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M182" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N182" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O182" t="n">
+        <v>35.2349</v>
+      </c>
+      <c r="P182" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q182" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R182" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z182" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr">
+        <is>
+          <t>IRS/2026/7843/PON1</t>
+        </is>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>21 June 2026 10:21</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>Douglas DD Platform</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>LIVERPOOL BAY</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J183" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="K183" t="n">
+        <v>13.91</v>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M183" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N183" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="O183" t="n">
+        <v>42.29</v>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q183" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="R183" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S183" t="inlineStr">
+        <is>
+          <t>Condensate</t>
+        </is>
+      </c>
+      <c r="T183" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U183" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="V183" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X183" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z183" t="inlineStr">
+        <is>
+          <t>Pipework - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr">
+        <is>
+          <t>IRS/2026/7846/PON1</t>
+        </is>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>21 June 2026 20:15</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>PERENCO SNS LIMITED</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>ROV</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>APOLLO</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J184" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="K184" t="n">
+        <v>58.642</v>
+      </c>
+      <c r="L184" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M184" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N184" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="O184" t="n">
+        <v>4.929</v>
+      </c>
+      <c r="P184" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q184" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R184" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S184" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T184" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U184" t="n">
+        <v>2.0E-5</v>
+      </c>
+      <c r="V184" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X184" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z184" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr">
+        <is>
+          <t>IRS/2026/7847/PON1</t>
+        </is>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>21 June 2026 22:59</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J185" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K185" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L185" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M185" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N185" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O185" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P185" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q185" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R185" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z185" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="inlineStr">
+        <is>
+          <t>IRS/2026/7849/PON1</t>
+        </is>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>22 June 2026 11:17</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>deborah 48/30-10 Subsea WHPS</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>DEBORAH [Part of HEWETT]</t>
+        </is>
+      </c>
+      <c r="I186" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J186" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K186" t="n">
+        <v>12.98</v>
+      </c>
+      <c r="L186" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M186" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N186" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O186" t="n">
+        <v>4.63</v>
+      </c>
+      <c r="P186" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q186" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R186" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S186" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T186" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U186" t="n">
+        <v>2.5E-4</v>
+      </c>
+      <c r="V186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z186" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Failure Of Equipment</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>