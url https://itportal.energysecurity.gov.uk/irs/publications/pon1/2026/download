--- v8 (2026-07-21)
+++ v9 (2026-08-10)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z186"/>
+  <dimension ref="A2:Z205"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -6338,55 +6338,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>1.08E-4</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6442,55 +6442,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.00171</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6546,55 +6546,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>6.0E-4</v>
+        <v>0.312</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6650,55 +6650,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>1.29E-4</v>
+        <v>0.1248</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6754,55 +6754,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>8.7E-5</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -6858,55 +6858,55 @@
         <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>0.312</v>
+        <v>0.00171</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
@@ -6962,55 +6962,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>2.58E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7066,55 +7066,55 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>0.1248</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
@@ -8614,55 +8614,55 @@
         <v>2.0</v>
       </c>
       <c r="N79" t="n">
         <v>49.0</v>
       </c>
       <c r="O79" t="n">
         <v>48.02</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W79" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
@@ -8810,55 +8810,55 @@
         <v>2.0</v>
       </c>
       <c r="N81" t="n">
         <v>49.0</v>
       </c>
       <c r="O81" t="n">
         <v>48.02</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W81" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2026/7487/PON1</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
@@ -10372,51 +10372,51 @@
       </c>
       <c r="X96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z96" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2026/7560/PON1</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>31 March 2025 12:00</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -10451,66 +10451,69 @@
         <v>24.0</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q97" t="n">
         <v>22.0</v>
       </c>
       <c r="R97" t="n">
         <v>30.0</v>
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T97" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V97" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>TEG</t>
+        </is>
+      </c>
+      <c r="W97" t="n">
+        <v>291981.0</v>
       </c>
       <c r="X97" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Release from cooler into seawater stream</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2026/7561/PON1</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>15 April 2026 08:15</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
@@ -12838,55 +12841,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q120" t="n">
         <v>204.0</v>
       </c>
       <c r="R120" t="n">
         <v>20.0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U120" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>SAFE-SCAV HSN</t>
+          <t>Hydrochloric Acid 15%</t>
         </is>
       </c>
       <c r="W120" t="n">
-        <v>0.001</v>
+        <v>0.01</v>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
@@ -12945,51 +12948,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q121" t="n">
         <v>204.0</v>
       </c>
       <c r="R121" t="n">
         <v>20.0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U121" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>Iron Stabilizing Agent L1</t>
+          <t>Chelating Agent U42</t>
         </is>
       </c>
       <c r="W121" t="n">
         <v>0.001</v>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13052,51 +13055,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q122" t="n">
         <v>204.0</v>
       </c>
       <c r="R122" t="n">
         <v>20.0</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U122" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>EZEFLO* Surfactant B482</t>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
         </is>
       </c>
       <c r="W122" t="n">
         <v>0.001</v>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13159,55 +13162,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>204.0</v>
       </c>
       <c r="R123" t="n">
         <v>20.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U123" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>Hydrochloric Acid 15%</t>
+          <t>SAFE-SCAV HSN</t>
         </is>
       </c>
       <c r="W123" t="n">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -13266,51 +13269,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>204.0</v>
       </c>
       <c r="R124" t="n">
         <v>20.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U124" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>Acid Corrosion Inhibitor A292</t>
+          <t>Iron Stabilizing Agent L1</t>
         </is>
       </c>
       <c r="W124" t="n">
         <v>0.001</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13373,51 +13376,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>204.0</v>
       </c>
       <c r="R125" t="n">
         <v>20.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U125" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>Chelating Agent U42</t>
+          <t>EZEFLO* Surfactant B482</t>
         </is>
       </c>
       <c r="W125" t="n">
         <v>0.001</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13480,51 +13483,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>204.0</v>
       </c>
       <c r="R126" t="n">
         <v>20.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U126" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+          <t>Acid Corrosion Inhibitor A292</t>
         </is>
       </c>
       <c r="W126" t="n">
         <v>0.001</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7661/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>In review</t>
@@ -17547,51 +17550,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I166" t="n">
         <v>59.0</v>
       </c>
       <c r="J166" t="n">
         <v>35.0</v>
       </c>
       <c r="K166" t="n">
         <v>18.716</v>
       </c>
       <c r="L166" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17653,51 +17656,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I167" t="n">
         <v>59.0</v>
       </c>
       <c r="J167" t="n">
         <v>35.0</v>
       </c>
       <c r="K167" t="n">
         <v>18.716</v>
       </c>
       <c r="L167" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17759,51 +17762,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I168" t="n">
         <v>59.0</v>
       </c>
       <c r="J168" t="n">
         <v>35.0</v>
       </c>
       <c r="K168" t="n">
         <v>18.716</v>
       </c>
       <c r="L168" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17865,51 +17868,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I169" t="n">
         <v>59.0</v>
       </c>
       <c r="J169" t="n">
         <v>35.0</v>
       </c>
       <c r="K169" t="n">
         <v>18.716</v>
       </c>
       <c r="L169" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -17971,51 +17974,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I170" t="n">
         <v>59.0</v>
       </c>
       <c r="J170" t="n">
         <v>35.0</v>
       </c>
       <c r="K170" t="n">
         <v>18.716</v>
       </c>
       <c r="L170" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18077,51 +18080,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I171" t="n">
         <v>59.0</v>
       </c>
       <c r="J171" t="n">
         <v>35.0</v>
       </c>
       <c r="K171" t="n">
         <v>18.716</v>
       </c>
       <c r="L171" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18183,51 +18186,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I172" t="n">
         <v>59.0</v>
       </c>
       <c r="J172" t="n">
         <v>35.0</v>
       </c>
       <c r="K172" t="n">
         <v>18.716</v>
       </c>
       <c r="L172" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18289,51 +18292,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I173" t="n">
         <v>59.0</v>
       </c>
       <c r="J173" t="n">
         <v>35.0</v>
       </c>
       <c r="K173" t="n">
         <v>18.716</v>
       </c>
       <c r="L173" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18395,51 +18398,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I174" t="n">
         <v>59.0</v>
       </c>
       <c r="J174" t="n">
         <v>35.0</v>
       </c>
       <c r="K174" t="n">
         <v>18.716</v>
       </c>
       <c r="L174" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18501,51 +18504,51 @@
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>MARINER A</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="I175" t="n">
         <v>59.0</v>
       </c>
       <c r="J175" t="n">
         <v>35.0</v>
       </c>
       <c r="K175" t="n">
         <v>18.716</v>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -18898,51 +18901,51 @@
       </c>
       <c r="V178" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z178" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>IRS/2026/7830/PON1</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>17 June 2026 17:45</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>CNOOC UK LIMITED</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Buzzard Wellhead Platform</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -18977,66 +18980,64 @@
         <v>22.047</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q179" t="n">
         <v>20.0</v>
       </c>
       <c r="R179" t="n">
         <v>6.0</v>
       </c>
       <c r="S179" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V179" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W179" t="n">
+        <v>0.025</v>
       </c>
       <c r="X179" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z179" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Hydraulic Hose</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>IRS/2026/7840/PON1</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>20 June 2026 15:16</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
@@ -19725,50 +19726,2047 @@
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T186" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U186" t="n">
         <v>2.5E-4</v>
       </c>
       <c r="V186" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X186" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z186" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Failure Of Equipment</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="inlineStr">
+        <is>
+          <t>IRS/2026/7856/PON1</t>
+        </is>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>25 June 2026 01:30</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J187" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K187" t="n">
+        <v>42.357</v>
+      </c>
+      <c r="L187" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M187" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N187" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O187" t="n">
+        <v>46.88</v>
+      </c>
+      <c r="P187" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q187" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R187" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="S187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z187" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="inlineStr">
+        <is>
+          <t>IRS/2026/7857/PON1</t>
+        </is>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>26 June 2026 06:10</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>Hewett 48/29 FTP Platform</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>HEWETT</t>
+        </is>
+      </c>
+      <c r="I188" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J188" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K188" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L188" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M188" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N188" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="O188" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="P188" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q188" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R188" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S188" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T188" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U188" t="n">
+        <v>5.40855E-4</v>
+      </c>
+      <c r="V188" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X188" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z188" t="inlineStr">
+        <is>
+          <t>Decommissioning Related</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="inlineStr">
+        <is>
+          <t>IRS/2026/7860/PON1</t>
+        </is>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>26 June 2026 16:47</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>Armada Platform</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I189" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J189" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="K189" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L189" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M189" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N189" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="O189" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="P189" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q189" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R189" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="S189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z189" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="inlineStr">
+        <is>
+          <t>IRS/2026/7861/PON1</t>
+        </is>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>27 June 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J190" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K190" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L190" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M190" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N190" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O190" t="n">
+        <v>19.323</v>
+      </c>
+      <c r="P190" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q190" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R190" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z190" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="inlineStr">
+        <is>
+          <t>IRS/2026/7868/PON1</t>
+        </is>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>28 June 2026 19:35</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J191" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K191" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="L191" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M191" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N191" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O191" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="P191" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q191" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R191" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z191" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="inlineStr">
+        <is>
+          <t>IRS/2026/7868/PON1</t>
+        </is>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>28 June 2026 19:35</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J192" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K192" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M192" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N192" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O192" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="P192" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q192" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R192" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z192" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="inlineStr">
+        <is>
+          <t>IRS/2026/7870/PON1</t>
+        </is>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>29 June 2026 10:52</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>CHRYSAOR LIMITED</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J193" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="K193" t="n">
+        <v>30.89</v>
+      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M193" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N193" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="O193" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="P193" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q193" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R193" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z193" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="inlineStr">
+        <is>
+          <t>IRS/2026/7874/PON1</t>
+        </is>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>30 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J194" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K194" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L194" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M194" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N194" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O194" t="n">
+        <v>19.323</v>
+      </c>
+      <c r="P194" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q194" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R194" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S194" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T194" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U194" t="n">
+        <v>1.0E-6</v>
+      </c>
+      <c r="V194" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X194" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z194" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="inlineStr">
+        <is>
+          <t>IRS/2026/7883/PON1</t>
+        </is>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>02 July 2026 08:14</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J195" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K195" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L195" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M195" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N195" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O195" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P195" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q195" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R195" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z195" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="inlineStr">
+        <is>
+          <t>IRS/2026/7888/PON1</t>
+        </is>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>02 July 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J196" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K196" t="n">
+        <v>42.357</v>
+      </c>
+      <c r="L196" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M196" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N196" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O196" t="n">
+        <v>46.88</v>
+      </c>
+      <c r="P196" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q196" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R196" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="S196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z196" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="inlineStr">
+        <is>
+          <t>IRS/2026/7894/PON1</t>
+        </is>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>03 July 2026 19:18</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>MUNGO</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J197" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K197" t="n">
+        <v>31.288</v>
+      </c>
+      <c r="L197" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M197" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N197" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O197" t="n">
+        <v>53.524</v>
+      </c>
+      <c r="P197" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q197" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="R197" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="S197" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T197" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V197" t="inlineStr">
+        <is>
+          <t>Castrol Brayco Micronic LV/3</t>
+        </is>
+      </c>
+      <c r="W197" t="n">
+        <v>0.052</v>
+      </c>
+      <c r="X197" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z197" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="inlineStr">
+        <is>
+          <t>IRS/2026/7907/PON1</t>
+        </is>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>05 July 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="I198" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J198" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K198" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M198" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N198" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O198" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P198" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q198" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R198" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z198" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="inlineStr">
+        <is>
+          <t>IRS/2026/7908/PON1</t>
+        </is>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>07 July 2026 00:39</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>BP P.L.C.</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>Havila Phoenix</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I199" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J199" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="K199" t="n">
+        <v>7.64</v>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M199" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N199" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="O199" t="n">
+        <v>21.13</v>
+      </c>
+      <c r="P199" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q199" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R199" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S199" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T199" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U199" t="n">
+        <v>0.003674</v>
+      </c>
+      <c r="V199" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X199" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z199" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="inlineStr">
+        <is>
+          <t>IRS/2026/7913/PON1</t>
+        </is>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>07 July 2026 21:53</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J200" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="K200" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M200" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N200" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O200" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="P200" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q200" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R200" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S200" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T200" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U200" t="n">
+        <v>2.12E-4</v>
+      </c>
+      <c r="V200" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X200" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z200" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="inlineStr">
+        <is>
+          <t>IRS/2026/7914/PON1</t>
+        </is>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>08 July 2026 02:20</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J201" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="K201" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M201" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N201" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O201" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="P201" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q201" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R201" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z201" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="inlineStr">
+        <is>
+          <t>IRS/2026/7915/PON1</t>
+        </is>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>08 July 2026 10:55</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J202" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K202" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="L202" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M202" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N202" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="O202" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="P202" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q202" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R202" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z202" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="inlineStr">
+        <is>
+          <t>IRS/2026/7916/PON1</t>
+        </is>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>08 July 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J203" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K203" t="n">
+        <v>42.357</v>
+      </c>
+      <c r="L203" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M203" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N203" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O203" t="n">
+        <v>46.88</v>
+      </c>
+      <c r="P203" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q203" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R203" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="S203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z203" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="inlineStr">
+        <is>
+          <t>IRS/2026/7917/PON1</t>
+        </is>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>08 July 2026 16:45</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>Olympic Ares</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J204" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K204" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="L204" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M204" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N204" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O204" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="P204" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q204" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R204" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S204" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T204" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U204" t="n">
+        <v>2.5984E-4</v>
+      </c>
+      <c r="V204" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X204" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z204" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="inlineStr">
+        <is>
+          <t>IRS/2026/7921/PON1</t>
+        </is>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>09 July 2026 15:22</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>ENI HEWETT LIMITED</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>deborah 48/30-15 Subsea WHPS</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>HEWETT</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J205" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K205" t="n">
+        <v>12.94</v>
+      </c>
+      <c r="L205" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M205" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N205" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O205" t="n">
+        <v>4.93</v>
+      </c>
+      <c r="P205" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q205" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R205" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S205" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T205" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V205" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X205" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y205" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z205" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>