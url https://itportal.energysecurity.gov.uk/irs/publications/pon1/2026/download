--- v9 (2026-08-10)
+++ v10 (2026-08-30)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z205"/>
+  <dimension ref="A2:Z230"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -6338,55 +6338,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>1.29E-4</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6442,55 +6442,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>8.7E-5</v>
+        <v>0.00171</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6546,55 +6546,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>0.312</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6650,55 +6650,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>0.1248</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6754,55 +6754,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>2.58E-4</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -6858,55 +6858,55 @@
         <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>0.00171</v>
+        <v>0.312</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
@@ -6962,55 +6962,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>6.0E-4</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7066,55 +7066,55 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>1.08E-4</v>
+        <v>0.1248</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
@@ -8614,55 +8614,55 @@
         <v>2.0</v>
       </c>
       <c r="N79" t="n">
         <v>49.0</v>
       </c>
       <c r="O79" t="n">
         <v>48.02</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V79" t="inlineStr">
         <is>
-          <t>RX-1236 SOLID</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W79" t="n">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="X79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z79" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7486/PON1</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
@@ -8810,55 +8810,55 @@
         <v>2.0</v>
       </c>
       <c r="N81" t="n">
         <v>49.0</v>
       </c>
       <c r="O81" t="n">
         <v>48.02</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V81" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-1236 SOLID</t>
         </is>
       </c>
       <c r="W81" t="n">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="X81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2026/7487/PON1</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
@@ -10481,51 +10481,51 @@
       </c>
       <c r="X97" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Y97" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z97" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Release from cooler into seawater stream</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2026/7561/PON1</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>15 April 2026 08:15</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>HARBOUR ENERGY PLC</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>Everest North Platform</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -10550,76 +10550,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M98" t="n">
         <v>1.0</v>
       </c>
       <c r="N98" t="n">
         <v>48.0</v>
       </c>
       <c r="O98" t="n">
         <v>5.96</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q98" t="n">
         <v>22.0</v>
       </c>
       <c r="R98" t="n">
         <v>9.0</v>
       </c>
       <c r="S98" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T98" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U98" t="n">
+        <v>1.47263E-4</v>
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Deck Drains</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2026/7562/PON1</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>15 April 2026 15:30</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
@@ -11522,51 +11520,51 @@
       </c>
       <c r="V107" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X107" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z107" t="inlineStr">
         <is>
           <t>utility hose - Residual oil within hose</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>IRS/2026/7598/PON1</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>24 April 2026 12:31</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>Judy Riser Platform</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -11591,76 +11589,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M108" t="n">
         <v>2.0</v>
       </c>
       <c r="N108" t="n">
         <v>20.0</v>
       </c>
       <c r="O108" t="n">
         <v>13.35</v>
       </c>
       <c r="P108" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q108" t="n">
         <v>30.0</v>
       </c>
       <c r="R108" t="n">
         <v>7.0</v>
       </c>
       <c r="S108" t="inlineStr">
         <is>
-          <t/>
+          <t>Lube Oil</t>
         </is>
       </c>
       <c r="T108" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U108" t="n">
+        <v>0.103575</v>
       </c>
       <c r="V108" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X108" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z108" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Caisson failure led to release</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2026/7604/PON1</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>26 April 2026 02:30</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
@@ -12316,55 +12312,55 @@
         <v>19.54</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q115" t="n">
         <v>16.0</v>
       </c>
       <c r="R115" t="n">
         <v>26.0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>TEG (Triethylene glycol)</t>
+          <t>CRW85733</t>
         </is>
       </c>
       <c r="W115" t="n">
-        <v>203.6</v>
+        <v>4.0</v>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7632/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
@@ -12420,76 +12416,76 @@
         <v>19.54</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q116" t="n">
         <v>16.0</v>
       </c>
       <c r="R116" t="n">
         <v>26.0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
-          <t>CRW85733</t>
+          <t>TEG (Triethylene glycol)</t>
         </is>
       </c>
       <c r="W116" t="n">
-        <v>4.0</v>
+        <v>203.6</v>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7637/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>02 May 2026 09:00</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Armada Platform</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -12514,76 +12510,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M117" t="n">
         <v>1.0</v>
       </c>
       <c r="N117" t="n">
         <v>50.0</v>
       </c>
       <c r="O117" t="n">
         <v>42.0</v>
       </c>
       <c r="P117" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q117" t="n">
         <v>22.0</v>
       </c>
       <c r="R117" t="n">
         <v>5.0</v>
       </c>
       <c r="S117" t="inlineStr">
         <is>
-          <t/>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U117" t="n">
+        <v>2.28E-4</v>
       </c>
       <c r="V117" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X117" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z117" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Overflow Of Deck Drains</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2026/7638/PON1</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>03 May 2026 05:00</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
@@ -12841,55 +12835,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q120" t="n">
         <v>204.0</v>
       </c>
       <c r="R120" t="n">
         <v>20.0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U120" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>Hydrochloric Acid 15%</t>
+          <t>SAFE-SCAV HSN</t>
         </is>
       </c>
       <c r="W120" t="n">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
@@ -12948,51 +12942,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q121" t="n">
         <v>204.0</v>
       </c>
       <c r="R121" t="n">
         <v>20.0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U121" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>Chelating Agent U42</t>
+          <t>Iron Stabilizing Agent L1</t>
         </is>
       </c>
       <c r="W121" t="n">
         <v>0.001</v>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13055,51 +13049,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q122" t="n">
         <v>204.0</v>
       </c>
       <c r="R122" t="n">
         <v>20.0</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U122" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+          <t>EZEFLO* Surfactant B482</t>
         </is>
       </c>
       <c r="W122" t="n">
         <v>0.001</v>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13162,55 +13156,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>204.0</v>
       </c>
       <c r="R123" t="n">
         <v>20.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U123" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>SAFE-SCAV HSN</t>
+          <t>Hydrochloric Acid 15%</t>
         </is>
       </c>
       <c r="W123" t="n">
-        <v>0.001</v>
+        <v>0.01</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -13269,51 +13263,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>204.0</v>
       </c>
       <c r="R124" t="n">
         <v>20.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U124" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>Iron Stabilizing Agent L1</t>
+          <t>Acid Corrosion Inhibitor A292</t>
         </is>
       </c>
       <c r="W124" t="n">
         <v>0.001</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13376,51 +13370,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>204.0</v>
       </c>
       <c r="R125" t="n">
         <v>20.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U125" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>EZEFLO* Surfactant B482</t>
+          <t>Chelating Agent U42</t>
         </is>
       </c>
       <c r="W125" t="n">
         <v>0.001</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13483,51 +13477,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>204.0</v>
       </c>
       <c r="R126" t="n">
         <v>20.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U126" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>Acid Corrosion Inhibitor A292</t>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
         </is>
       </c>
       <c r="W126" t="n">
         <v>0.001</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7661/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>In review</t>
@@ -18590,51 +18584,51 @@
       </c>
       <c r="X175" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y175" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z175" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>IRS/2026/7825/PON1</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>16 June 2026 13:21</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY UK LIMITED</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -18654,76 +18648,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M176" t="n">
         <v>0.0</v>
       </c>
       <c r="N176" t="n">
         <v>52.0</v>
       </c>
       <c r="O176" t="n">
         <v>4.69</v>
       </c>
       <c r="P176" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q176" t="n">
         <v>15.0</v>
       </c>
       <c r="R176" t="n">
         <v>20.0</v>
       </c>
       <c r="S176" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U176" t="n">
+        <v>7.0E-5</v>
       </c>
       <c r="V176" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X176" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z176" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2026/7828/PON1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>17 June 2026 14:20</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
@@ -19947,51 +19939,51 @@
       </c>
       <c r="V188" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X188" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z188" t="inlineStr">
         <is>
           <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2026/7860/PON1</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>26 June 2026 16:47</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Armada Platform</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -20021,66 +20013,64 @@
         <v>42.0</v>
       </c>
       <c r="P189" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q189" t="n">
         <v>22.0</v>
       </c>
       <c r="R189" t="n">
         <v>5.0</v>
       </c>
       <c r="S189" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T189" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V189" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>BIOC41000A</t>
+        </is>
+      </c>
+      <c r="W189" t="n">
+        <v>0.073634</v>
       </c>
       <c r="X189" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z189" t="inlineStr">
         <is>
-          <t/>
+          <t>Entrained Chemicals - Utility System</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>IRS/2026/7861/PON1</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>27 June 2026 19:30</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
@@ -20366,51 +20356,51 @@
       </c>
       <c r="X192" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y192" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z192" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>IRS/2026/7870/PON1</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>29 June 2026 10:52</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Everest North Platform</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -20435,76 +20425,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M193" t="n">
         <v>1.0</v>
       </c>
       <c r="N193" t="n">
         <v>48.0</v>
       </c>
       <c r="O193" t="n">
         <v>5.96</v>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q193" t="n">
         <v>22.0</v>
       </c>
       <c r="R193" t="n">
         <v>9.0</v>
       </c>
       <c r="S193" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T193" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U193" t="n">
+        <v>2.53E-6</v>
       </c>
       <c r="V193" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X193" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z193" t="inlineStr">
         <is>
-          <t/>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>IRS/2026/7874/PON1</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>30 June 2026 12:00</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
@@ -21206,51 +21194,51 @@
       </c>
       <c r="V200" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z200" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2026/7914/PON1</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>08 July 2026 02:20</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -21275,88 +21263,86 @@
           <t>North</t>
         </is>
       </c>
       <c r="M201" t="n">
         <v>2.0</v>
       </c>
       <c r="N201" t="n">
         <v>6.0</v>
       </c>
       <c r="O201" t="n">
         <v>38.0</v>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q201" t="n">
         <v>30.0</v>
       </c>
       <c r="R201" t="n">
         <v>6.0</v>
       </c>
       <c r="S201" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U201" t="n">
+        <v>4.3E-4</v>
       </c>
       <c r="V201" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X201" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>IRS/2026/7915/PON1</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>08 July 2026 10:55</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -21381,76 +21367,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M202" t="n">
         <v>2.0</v>
       </c>
       <c r="N202" t="n">
         <v>20.0</v>
       </c>
       <c r="O202" t="n">
         <v>13.35</v>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q202" t="n">
         <v>30.0</v>
       </c>
       <c r="R202" t="n">
         <v>7.0</v>
       </c>
       <c r="S202" t="inlineStr">
         <is>
-          <t/>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T202" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U202" t="n">
+        <v>2.7675E-5</v>
       </c>
       <c r="V202" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X202" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>IRS/2026/7916/PON1</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>08 July 2026 16:00</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
@@ -21628,51 +21612,51 @@
       </c>
       <c r="V204" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z204" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>IRS/2026/7921/PON1</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>09 July 2026 15:22</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>ENI HEWETT LIMITED</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>deborah 48/30-15 Subsea WHPS</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
@@ -21707,66 +21691,2654 @@
         <v>4.93</v>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q205" t="n">
         <v>48.0</v>
       </c>
       <c r="R205" t="n">
         <v>30.0</v>
       </c>
       <c r="S205" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V205" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Shell S2MX22</t>
+        </is>
+      </c>
+      <c r="W205" t="n">
+        <v>0.2</v>
       </c>
       <c r="X205" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z205" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="inlineStr">
+        <is>
+          <t>IRS/2026/7944/PON1</t>
+        </is>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>14 July 2026 16:30</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>ADURA ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>Shearwater A Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J206" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K206" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="L206" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M206" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N206" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O206" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="P206" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z206" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="inlineStr">
+        <is>
+          <t>IRS/2026/7945/PON1</t>
+        </is>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>14 July 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>Rough CD Platform</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="I207" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J207" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="K207" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L207" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M207" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N207" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="O207" t="n">
+        <v>34.8</v>
+      </c>
+      <c r="P207" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q207" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R207" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T207" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U207" t="n">
+        <v>1.01362E-4</v>
+      </c>
+      <c r="V207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z207" t="inlineStr">
+        <is>
+          <t>Wellheads - Spill around wellhead</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="inlineStr">
+        <is>
+          <t>IRS/2026/7946/PON1</t>
+        </is>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>14 July 2026 17:48</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>Olympic Ares</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="I208" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J208" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="K208" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L208" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M208" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N208" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O208" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="P208" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q208" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R208" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S208" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T208" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U208" t="n">
+        <v>0.00261</v>
+      </c>
+      <c r="V208" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X208" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z208" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="inlineStr">
+        <is>
+          <t>IRS/2026/7947/PON1</t>
+        </is>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>15 July 2026 03:30</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>Alba FSU</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>ALBA</t>
+        </is>
+      </c>
+      <c r="I209" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J209" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K209" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="L209" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M209" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N209" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="O209" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="P209" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q209" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R209" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S209" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T209" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U209" t="n">
+        <v>0.00359</v>
+      </c>
+      <c r="V209" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X209" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z209" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="inlineStr">
+        <is>
+          <t>IRS/2026/7948/PON1</t>
+        </is>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>15 July 2026 04:45</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>Well-Safe Defender</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>MAGNUS SOUTH</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J210" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K210" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M210" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N210" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="O210" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="P210" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q210" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R210" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S210" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T210" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V210" t="inlineStr">
+        <is>
+          <t>Oceanic HW443ND</t>
+        </is>
+      </c>
+      <c r="W210" t="n">
+        <v>10.9</v>
+      </c>
+      <c r="X210" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z210" t="inlineStr">
+        <is>
+          <t>Hoses (Subsea) - Hydraulic Hose</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="inlineStr">
+        <is>
+          <t>IRS/2026/7952/PON1</t>
+        </is>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>16 July 2026 18:28</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>Northern Ocean</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="I211" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J211" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="K211" t="n">
+        <v>23.15</v>
+      </c>
+      <c r="L211" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M211" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N211" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="O211" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="P211" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q211" t="n">
+        <v>204.0</v>
+      </c>
+      <c r="R211" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="S211" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T211" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U211" t="n">
+        <v>9.8E-5</v>
+      </c>
+      <c r="V211" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X211" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z211" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I212" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J212" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K212" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M212" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N212" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O212" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P212" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q212" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R212" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J213" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K213" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L213" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M213" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N213" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O213" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q213" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R213" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J214" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K214" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L214" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M214" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N214" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O214" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q214" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R214" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z214" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J215" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K215" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L215" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M215" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N215" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O215" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q215" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R215" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z215" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J216" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K216" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L216" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M216" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N216" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O216" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P216" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q216" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R216" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z216" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J217" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K217" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L217" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M217" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N217" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O217" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P217" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q217" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R217" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z217" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J218" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K218" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L218" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M218" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N218" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O218" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P218" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q218" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R218" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z218" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="inlineStr">
+        <is>
+          <t>IRS/2026/7953/PON1</t>
+        </is>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>17 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>Rowan Norway</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I219" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J219" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K219" t="n">
+        <v>0.166</v>
+      </c>
+      <c r="L219" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M219" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N219" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O219" t="n">
+        <v>0.526</v>
+      </c>
+      <c r="P219" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q219" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R219" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z219" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="inlineStr">
+        <is>
+          <t>IRS/2026/7956/PON1</t>
+        </is>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>18 July 2026 08:26</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>PERENCO NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>Ravenspurn South C Platform</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J220" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="K220" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="L220" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M220" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N220" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="O220" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q220" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="R220" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z220" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr">
+        <is>
+          <t>IRS/2026/7959/PON1</t>
+        </is>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>18 July 2026 13:35</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED, DOLPHIN DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>Well 13/22a-UB07P (B15)</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J221" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K221" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L221" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M221" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N221" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O221" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q221" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="R221" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="S221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z221" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr">
+        <is>
+          <t>IRS/2026/7960/PON1</t>
+        </is>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>19 July 2026 08:15</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>Dunbar Platform</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J222" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K222" t="n">
+        <v>45.92</v>
+      </c>
+      <c r="L222" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M222" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N222" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O222" t="n">
+        <v>8.85</v>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q222" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R222" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="S222" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T222" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U222" t="n">
+        <v>0.0088</v>
+      </c>
+      <c r="V222" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X222" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z222" t="inlineStr">
+        <is>
+          <t>Hose (Topsides, Not Bunkering) - Total Rupture</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr">
+        <is>
+          <t>IRS/2026/7969/PON1</t>
+        </is>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>21 July 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>Marnock ETAP QU Platform</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J223" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K223" t="n">
+        <v>39.329</v>
+      </c>
+      <c r="L223" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M223" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N223" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O223" t="n">
+        <v>44.472</v>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S223" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T223" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U223" t="n">
+        <v>5.1408E-4</v>
+      </c>
+      <c r="V223" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X223" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z223" t="inlineStr">
+        <is>
+          <t>Diesel Systems - Diesel pump change-out</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr">
+        <is>
+          <t>IRS/2026/7973/PON1</t>
+        </is>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>22 July 2026 19:45</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>ROV</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>APOLLO</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J224" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="K224" t="n">
+        <v>58.773</v>
+      </c>
+      <c r="L224" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M224" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N224" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="O224" t="n">
+        <v>5.633</v>
+      </c>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q224" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R224" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S224" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T224" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U224" t="n">
+        <v>1.0E-5</v>
+      </c>
+      <c r="V224" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X224" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z224" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr">
+        <is>
+          <t>IRS/2026/7978/PON1</t>
+        </is>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>23 July 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>Kenneth Blackwood</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>ROV</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>JACKDAW</t>
+        </is>
+      </c>
+      <c r="I225" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="J225" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="K225" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L225" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M225" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N225" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="O225" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="P225" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q225" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R225" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="S225" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T225" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U225" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="V225" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X225" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z225" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr">
+        <is>
+          <t>IRS/2026/7986/PON1</t>
+        </is>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>26 July 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I226" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J226" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K226" t="n">
+        <v>29.841</v>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M226" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N226" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O226" t="n">
+        <v>34.971</v>
+      </c>
+      <c r="P226" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q226" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R226" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S226" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T226" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V226" t="inlineStr">
+        <is>
+          <t>DUO-VIS</t>
+        </is>
+      </c>
+      <c r="W226" t="n">
+        <v>0.05</v>
+      </c>
+      <c r="X226" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z226" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Water Based Chemicals</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr">
+        <is>
+          <t>IRS/2026/7986/PON1</t>
+        </is>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>26 July 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J227" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K227" t="n">
+        <v>29.841</v>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M227" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N227" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O227" t="n">
+        <v>34.971</v>
+      </c>
+      <c r="P227" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q227" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R227" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S227" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T227" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V227" t="inlineStr">
+        <is>
+          <t>DEFOAM PLUS NS</t>
+        </is>
+      </c>
+      <c r="W227" t="n">
+        <v>0.0014</v>
+      </c>
+      <c r="X227" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z227" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Water Based Chemicals</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr">
+        <is>
+          <t>IRS/2026/7986/PON1</t>
+        </is>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>26 July 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J228" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K228" t="n">
+        <v>29.841</v>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M228" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N228" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O228" t="n">
+        <v>34.971</v>
+      </c>
+      <c r="P228" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q228" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R228" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S228" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T228" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V228" t="inlineStr">
+        <is>
+          <t>Potassium Chloride Brine</t>
+        </is>
+      </c>
+      <c r="W228" t="n">
+        <v>1.137</v>
+      </c>
+      <c r="X228" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z228" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Water Based Chemicals</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr">
+        <is>
+          <t>IRS/2026/7996/PON1</t>
+        </is>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>05 April 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>Barque PB Platform</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>BARQUE</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J229" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="K229" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M229" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N229" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="O229" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="P229" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q229" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R229" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S229" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T229" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V229" t="inlineStr">
+        <is>
+          <t>CORR22617A</t>
+        </is>
+      </c>
+      <c r="W229" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="X229" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z229" t="inlineStr">
+        <is>
+          <t>Chemical Injection - Valve Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr">
+        <is>
+          <t>IRS/2026/7997/PON1</t>
+        </is>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>28 July 2026 11:05</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>Olympic Ares</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J230" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K230" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M230" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N230" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O230" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="P230" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q230" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R230" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S230" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T230" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U230" t="n">
+        <v>5.0E-4</v>
+      </c>
+      <c r="V230" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X230" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z230" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>