--- v10 (2026-08-30)
+++ v11 (2026-09-23)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z230"/>
+  <dimension ref="A2:Z255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1183,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>90.0</v>
+        <v>3.0</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1287,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>0.5</v>
+        <v>1.7</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1391,55 +1391,55 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W9" t="n">
-        <v>1.7</v>
+        <v>0.1</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
@@ -1495,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>0.1</v>
+        <v>12.0</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1807,55 +1807,55 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W13" t="n">
-        <v>3.0</v>
+        <v>0.1</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
@@ -1911,55 +1911,55 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W14" t="n">
-        <v>0.1</v>
+        <v>0.6</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
@@ -2015,55 +2015,55 @@
         <v>46.0</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q15" t="n">
         <v>22.0</v>
       </c>
       <c r="R15" t="n">
         <v>20.0</v>
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V15" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W15" t="n">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z15" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
@@ -2119,55 +2119,55 @@
         <v>46.0</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q16" t="n">
         <v>22.0</v>
       </c>
       <c r="R16" t="n">
         <v>20.0</v>
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V16" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>SAFE-COR</t>
         </is>
       </c>
       <c r="W16" t="n">
-        <v>12.0</v>
+        <v>0.3</v>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z16" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
@@ -2223,55 +2223,55 @@
         <v>46.0</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q17" t="n">
         <v>22.0</v>
       </c>
       <c r="R17" t="n">
         <v>20.0</v>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V17" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>SODIUM CHLORIDE BRINE</t>
         </is>
       </c>
       <c r="W17" t="n">
-        <v>0.1</v>
+        <v>132.0</v>
       </c>
       <c r="X17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z17" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
@@ -2327,55 +2327,55 @@
         <v>46.0</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q18" t="n">
         <v>22.0</v>
       </c>
       <c r="R18" t="n">
         <v>20.0</v>
       </c>
       <c r="S18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V18" t="inlineStr">
         <is>
-          <t>SAFE-COR</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W18" t="n">
-        <v>0.3</v>
+        <v>1.1</v>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z18" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
@@ -2431,55 +2431,55 @@
         <v>46.0</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q19" t="n">
         <v>22.0</v>
       </c>
       <c r="R19" t="n">
         <v>20.0</v>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V19" t="inlineStr">
         <is>
-          <t>SODIUM CHLORIDE BRINE</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W19" t="n">
-        <v>132.0</v>
+        <v>90.0</v>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z19" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
@@ -2535,55 +2535,55 @@
         <v>46.0</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q20" t="n">
         <v>22.0</v>
       </c>
       <c r="R20" t="n">
         <v>20.0</v>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V20" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W20" t="n">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
       <c r="X20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z20" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7200/PON1</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
@@ -3467,55 +3467,55 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+          <t>OSCV16351A</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>0.031</v>
+        <v>0.25</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -3571,55 +3571,55 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>OSCV16351A</t>
+          <t>MEMB00589A</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -3675,55 +3675,55 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>MEMB00589A</t>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>0.08</v>
+        <v>0.031</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -6442,55 +6442,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.00171</v>
+        <v>0.1248</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6546,55 +6546,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>6.0E-4</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6650,55 +6650,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>SAFE-SCAV NA</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>1.29E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6754,55 +6754,55 @@
         <v>53.18</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q61" t="n">
         <v>22.0</v>
       </c>
       <c r="R61" t="n">
         <v>20.0</v>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V61" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SAFE-SCAV NA</t>
         </is>
       </c>
       <c r="W61" t="n">
-        <v>8.7E-5</v>
+        <v>1.29E-4</v>
       </c>
       <c r="X61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
@@ -6962,55 +6962,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>2.58E-4</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7066,86 +7066,86 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>0.1248</v>
+        <v>0.00171</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>04 March 2026 11:00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release, Chemical release</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Captain Bridge Lnked Platform</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>CAPTAIN</t>
         </is>
       </c>
       <c r="I65" t="n">
         <v>58.0</v>
       </c>
@@ -9223,55 +9223,55 @@
         <v>48.07</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q85" t="n">
         <v>49.0</v>
       </c>
       <c r="R85" t="n">
         <v>10.0</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>RX-1236</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W85" t="n">
-        <v>0.025</v>
+        <v>0.01</v>
       </c>
       <c r="X85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
@@ -9327,55 +9327,55 @@
         <v>48.07</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q86" t="n">
         <v>49.0</v>
       </c>
       <c r="R86" t="n">
         <v>10.0</v>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V86" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
+          <t>RX-1236</t>
         </is>
       </c>
       <c r="W86" t="n">
-        <v>0.01</v>
+        <v>0.025</v>
       </c>
       <c r="X86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
@@ -9456,51 +9456,51 @@
           <t>RX-5722</t>
         </is>
       </c>
       <c r="W87" t="n">
         <v>0.03</v>
       </c>
       <c r="X87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2026/7511/PON1</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>03 April 2026 15:55</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9535,66 +9535,64 @@
         <v>45.87</v>
       </c>
       <c r="P88" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q88" t="n">
         <v>9.0</v>
       </c>
       <c r="R88" t="n">
         <v>13.0</v>
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V88" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SCAL16566A</t>
+        </is>
+      </c>
+      <c r="W88" t="n">
+        <v>1036.0</v>
       </c>
       <c r="X88" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
-          <t/>
+          <t>Temporary Equipment - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2026/7521/PON1</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>06 April 2026 04:30</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
@@ -10585,51 +10583,51 @@
       </c>
       <c r="V98" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X98" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z98" t="inlineStr">
         <is>
           <t>Drainage Systems - Overflow Of Deck Drains</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2026/7562/PON1</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>15 April 2026 15:30</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>Culzean Utilities Living Quart</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -10654,76 +10652,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M99" t="n">
         <v>1.0</v>
       </c>
       <c r="N99" t="n">
         <v>54.0</v>
       </c>
       <c r="O99" t="n">
         <v>28.0</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q99" t="n">
         <v>22.0</v>
       </c>
       <c r="R99" t="n">
         <v>25.0</v>
       </c>
       <c r="S99" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T99" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U99" t="n">
+        <v>0.005696145</v>
       </c>
       <c r="V99" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X99" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z99" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Caisson pump failure</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>IRS/2026/7567/PON1</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>17 April 2026 15:00</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
@@ -11007,51 +11003,51 @@
       </c>
       <c r="X102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>IRS/2026/7580/PON1</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>19 April 2026 19:00</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED, ODFJELL DRILLING SHETLAND LTD, ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>Vessel</t>
@@ -11086,78 +11082,76 @@
         <v>15.0</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q103" t="n">
         <v>213.0</v>
       </c>
       <c r="R103" t="n">
         <v>27.0</v>
       </c>
       <c r="S103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T103" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V103" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>ERIFON HD 603 HP (NO DYE) v2</t>
+        </is>
+      </c>
+      <c r="W103" t="n">
+        <v>41.1</v>
       </c>
       <c r="X103" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z103" t="inlineStr">
         <is>
-          <t/>
+          <t>Bop (Subsea) - POD Failure</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>IRS/2026/7580/PON1</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>19 April 2026 19:00</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED, ODFJELL DRILLING SHETLAND LTD, ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Vessel</t>
@@ -11192,93 +11186,91 @@
         <v>15.0</v>
       </c>
       <c r="P104" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q104" t="n">
         <v>213.0</v>
       </c>
       <c r="R104" t="n">
         <v>27.0</v>
       </c>
       <c r="S104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T104" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V104" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>MEG</t>
+        </is>
+      </c>
+      <c r="W104" t="n">
+        <v>76.8</v>
       </c>
       <c r="X104" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z104" t="inlineStr">
         <is>
-          <t/>
+          <t>Bop (Subsea) - POD Failure</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>IRS/2026/7589/PON1</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>22 April 2026 02:20</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>DEBORAH [Part of HEWETT]</t>
         </is>
       </c>
       <c r="I105" t="n">
         <v>53.0</v>
       </c>
       <c r="J105" t="n">
         <v>5.0</v>
       </c>
       <c r="K105" t="n">
         <v>51.8</v>
@@ -11924,51 +11916,51 @@
           <t>Castrol Brayco Micronic SV/3</t>
         </is>
       </c>
       <c r="W111" t="n">
         <v>0.4</v>
       </c>
       <c r="X111" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z111" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>IRS/2026/7624/PON1</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>30 April 2026 10:30</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -11988,76 +11980,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M112" t="n">
         <v>0.0</v>
       </c>
       <c r="N112" t="n">
         <v>52.0</v>
       </c>
       <c r="O112" t="n">
         <v>4.69</v>
       </c>
       <c r="P112" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q112" t="n">
         <v>15.0</v>
       </c>
       <c r="R112" t="n">
         <v>20.0</v>
       </c>
       <c r="S112" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T112" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U112" t="n">
+        <v>0.014</v>
       </c>
       <c r="V112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X112" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z112" t="inlineStr">
         <is>
-          <t/>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>IRS/2026/7626/PON1</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>30 April 2026 14:00</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
@@ -12312,55 +12302,55 @@
         <v>19.54</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q115" t="n">
         <v>16.0</v>
       </c>
       <c r="R115" t="n">
         <v>26.0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>CRW85733</t>
+          <t>TEG (Triethylene glycol)</t>
         </is>
       </c>
       <c r="W115" t="n">
-        <v>4.0</v>
+        <v>203.6</v>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7632/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
@@ -12416,55 +12406,55 @@
         <v>19.54</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q116" t="n">
         <v>16.0</v>
       </c>
       <c r="R116" t="n">
         <v>26.0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
-          <t>TEG (Triethylene glycol)</t>
+          <t>CRW85733</t>
         </is>
       </c>
       <c r="W116" t="n">
-        <v>203.6</v>
+        <v>4.0</v>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7637/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
@@ -12835,51 +12825,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q120" t="n">
         <v>204.0</v>
       </c>
       <c r="R120" t="n">
         <v>20.0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U120" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>SAFE-SCAV HSN</t>
+          <t>Chelating Agent U42</t>
         </is>
       </c>
       <c r="W120" t="n">
         <v>0.001</v>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -12942,51 +12932,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q121" t="n">
         <v>204.0</v>
       </c>
       <c r="R121" t="n">
         <v>20.0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U121" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t>Iron Stabilizing Agent L1</t>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
         </is>
       </c>
       <c r="W121" t="n">
         <v>0.001</v>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13049,51 +13039,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q122" t="n">
         <v>204.0</v>
       </c>
       <c r="R122" t="n">
         <v>20.0</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U122" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>EZEFLO* Surfactant B482</t>
+          <t>SAFE-SCAV HSN</t>
         </is>
       </c>
       <c r="W122" t="n">
         <v>0.001</v>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13156,55 +13146,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>204.0</v>
       </c>
       <c r="R123" t="n">
         <v>20.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U123" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>Hydrochloric Acid 15%</t>
+          <t>Iron Stabilizing Agent L1</t>
         </is>
       </c>
       <c r="W123" t="n">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -13263,51 +13253,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>204.0</v>
       </c>
       <c r="R124" t="n">
         <v>20.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U124" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>Acid Corrosion Inhibitor A292</t>
+          <t>EZEFLO* Surfactant B482</t>
         </is>
       </c>
       <c r="W124" t="n">
         <v>0.001</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13370,51 +13360,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>204.0</v>
       </c>
       <c r="R125" t="n">
         <v>20.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U125" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>Chelating Agent U42</t>
+          <t>Acid Corrosion Inhibitor A292</t>
         </is>
       </c>
       <c r="W125" t="n">
         <v>0.001</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13477,76 +13467,76 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>204.0</v>
       </c>
       <c r="R126" t="n">
         <v>20.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U126" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+          <t>Hydrochloric Acid 15%</t>
         </is>
       </c>
       <c r="W126" t="n">
-        <v>0.001</v>
+        <v>0.01</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7661/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>06 May 2026 20:18</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Other</t>
@@ -13571,76 +13561,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M127" t="n">
         <v>1.0</v>
       </c>
       <c r="N127" t="n">
         <v>43.0</v>
       </c>
       <c r="O127" t="n">
         <v>12.337</v>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q127" t="n">
         <v>211.0</v>
       </c>
       <c r="R127" t="n">
         <v>29.0</v>
       </c>
       <c r="S127" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T127" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U127" t="n">
+        <v>0.0542295</v>
       </c>
       <c r="V127" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X127" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z127" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2026/7664/PON1</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>07 May 2026 14:06</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
@@ -15350,51 +15338,51 @@
           <t>SODIUM HYPOCHLORITE (ALL DILUTIONS).</t>
         </is>
       </c>
       <c r="W144" t="n">
         <v>0.001</v>
       </c>
       <c r="X144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr">
         <is>
           <t>ring main - during repair work</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>IRS/2026/7717/PON1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>18 May 2016 14:11</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Other</t>
@@ -15419,76 +15407,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M145" t="n">
         <v>1.0</v>
       </c>
       <c r="N145" t="n">
         <v>43.0</v>
       </c>
       <c r="O145" t="n">
         <v>12.337</v>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q145" t="n">
         <v>211.0</v>
       </c>
       <c r="R145" t="n">
         <v>29.0</v>
       </c>
       <c r="S145" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U145" t="n">
+        <v>4.33E-4</v>
       </c>
       <c r="V145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X145" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z145" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2026/7718/PON1</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>18 May 2026 20:00</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
@@ -19850,51 +19836,51 @@
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2026/7857/PON1</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>26 June 2026 06:10</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Hewett 48/29 FTP Platform</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="I188" t="n">
         <v>53.0</v>
       </c>
       <c r="J188" t="n">
         <v>1.0</v>
       </c>
       <c r="K188" t="n">
         <v>4.0</v>
@@ -20564,51 +20550,51 @@
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z194" t="inlineStr">
         <is>
           <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>IRS/2026/7883/PON1</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>02 July 2026 08:14</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Other</t>
@@ -20633,76 +20619,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M195" t="n">
         <v>1.0</v>
       </c>
       <c r="N195" t="n">
         <v>43.0</v>
       </c>
       <c r="O195" t="n">
         <v>12.337</v>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q195" t="n">
         <v>211.0</v>
       </c>
       <c r="R195" t="n">
         <v>29.0</v>
       </c>
       <c r="S195" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T195" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U195" t="n">
+        <v>1.02E-4</v>
       </c>
       <c r="V195" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X195" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z195" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>IRS/2026/7888/PON1</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>02 July 2026 15:30</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
@@ -21716,51 +21700,51 @@
           <t>Shell S2MX22</t>
         </is>
       </c>
       <c r="W205" t="n">
         <v>0.2</v>
       </c>
       <c r="X205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z205" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>IRS/2026/7944/PON1</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>14 July 2026 16:30</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>Shearwater A Wellhead Platform</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -21779,76 +21763,74 @@
       </c>
       <c r="K206" t="n">
         <v>53.58</v>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M206" t="n">
         <v>1.0</v>
       </c>
       <c r="N206" t="n">
         <v>57.0</v>
       </c>
       <c r="O206" t="n">
         <v>19.22</v>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S206" t="inlineStr">
         <is>
-          <t/>
+          <t>Condensate</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U206" t="n">
+        <v>2.1E-4</v>
       </c>
       <c r="V206" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X206" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>IRS/2026/7945/PON1</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>14 July 2026 15:00</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
@@ -24295,50 +24277,2607 @@
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U230" t="n">
         <v>5.0E-4</v>
       </c>
       <c r="V230" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X230" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z230" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr">
+        <is>
+          <t>IRS/2026/8015/PON1</t>
+        </is>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>03 August 2026 12:45</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J231" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K231" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M231" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N231" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O231" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="P231" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q231" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R231" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z231" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="inlineStr">
+        <is>
+          <t>IRS/2026/8021/PON1</t>
+        </is>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>04 August 2026 15:52</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>Grampian Talisker</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>Leman Golf</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J232" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="K232" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M232" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N232" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="O232" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="P232" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q232" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R232" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S232" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T232" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U232" t="n">
+        <v>0.001664</v>
+      </c>
+      <c r="V232" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X232" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z232" t="inlineStr">
+        <is>
+          <t>Bunkering Hose - Pinhole Leak</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="inlineStr">
+        <is>
+          <t>IRS/2026/8022/PON1</t>
+        </is>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>04 August 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>Magnus Platform</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>MAGNUS</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J233" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K233" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="L233" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M233" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N233" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="O233" t="n">
+        <v>25.92</v>
+      </c>
+      <c r="P233" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q233" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R233" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="S233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z233" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="inlineStr">
+        <is>
+          <t>IRS/2026/8025/PON1</t>
+        </is>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>05 August 2026 13:30</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>Mungo NUI Platform</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I234" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J234" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="K234" t="n">
+        <v>31.288</v>
+      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M234" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N234" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="O234" t="n">
+        <v>53.12</v>
+      </c>
+      <c r="P234" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S234" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T234" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U234" t="n">
+        <v>2.649E-6</v>
+      </c>
+      <c r="V234" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X234" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z234" t="inlineStr">
+        <is>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="inlineStr">
+        <is>
+          <t>IRS/2026/8028/PON1</t>
+        </is>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>05 August 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>Alwyn North NAA Platform</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I235" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J235" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K235" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M235" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N235" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="O235" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="P235" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q235" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R235" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S235" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T235" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U235" t="n">
+        <v>5.07E-4</v>
+      </c>
+      <c r="V235" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X235" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z235" t="inlineStr">
+        <is>
+          <t>Diesel Systems - Failure Of Equipment</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="inlineStr">
+        <is>
+          <t>IRS/2026/8029/PON1</t>
+        </is>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>06 August 2026 05:00</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>Marnock ETAP QU Platform</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I236" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J236" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K236" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L236" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M236" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N236" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O236" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P236" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S236" t="inlineStr">
+        <is>
+          <t>Crude</t>
+        </is>
+      </c>
+      <c r="T236" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U236" t="n">
+        <v>4.6687E-5</v>
+      </c>
+      <c r="V236" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X236" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z236" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="inlineStr">
+        <is>
+          <t>IRS/2026/8036/PON1</t>
+        </is>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>07 August 2026 21:45</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>Grove Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I237" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J237" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="K237" t="n">
+        <v>0.86</v>
+      </c>
+      <c r="L237" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M237" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N237" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O237" t="n">
+        <v>17.9</v>
+      </c>
+      <c r="P237" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S237" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T237" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U237" t="n">
+        <v>0.0015</v>
+      </c>
+      <c r="V237" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X237" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z237" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="inlineStr">
+        <is>
+          <t>IRS/2026/8040/PON1</t>
+        </is>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>08 August 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J238" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K238" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L238" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M238" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N238" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O238" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P238" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q238" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R238" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S238" t="inlineStr">
+        <is>
+          <t>Oily Waste</t>
+        </is>
+      </c>
+      <c r="T238" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U238" t="n">
+        <v>2.0E-4</v>
+      </c>
+      <c r="V238" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X238" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z238" t="inlineStr">
+        <is>
+          <t>Pipework - Release From Joint</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I239" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J239" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K239" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L239" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M239" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N239" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O239" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P239" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q239" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R239" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z239" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J240" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K240" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L240" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M240" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N240" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O240" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P240" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q240" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R240" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z240" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I241" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J241" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K241" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L241" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M241" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N241" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O241" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P241" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q241" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R241" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z241" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I242" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J242" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K242" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L242" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M242" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N242" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O242" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P242" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q242" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R242" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z242" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J243" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K243" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L243" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M243" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N243" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O243" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P243" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q243" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R243" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z243" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J244" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K244" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M244" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N244" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O244" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P244" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q244" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R244" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z244" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J245" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K245" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L245" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M245" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N245" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O245" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P245" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q245" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R245" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z245" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="inlineStr">
+        <is>
+          <t>IRS/2026/8041/PON1</t>
+        </is>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>08 August 2026 23:00</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J246" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K246" t="n">
+        <v>18.716</v>
+      </c>
+      <c r="L246" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M246" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N246" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="O246" t="n">
+        <v>19.523</v>
+      </c>
+      <c r="P246" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q246" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R246" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z246" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="inlineStr">
+        <is>
+          <t>IRS/2026/8046/PON1</t>
+        </is>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>09 August 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>Marnock ETAP QU Platform</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J247" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K247" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L247" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M247" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N247" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O247" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P247" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S247" t="inlineStr">
+        <is>
+          <t>Crude</t>
+        </is>
+      </c>
+      <c r="T247" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U247" t="n">
+        <v>8.7586E-5</v>
+      </c>
+      <c r="V247" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X247" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z247" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="inlineStr">
+        <is>
+          <t>IRS/2026/8057/PON1</t>
+        </is>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>13 August 2026 05:30</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J248" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="K248" t="n">
+        <v>24.42</v>
+      </c>
+      <c r="L248" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M248" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N248" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="O248" t="n">
+        <v>8.73</v>
+      </c>
+      <c r="P248" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q248" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R248" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z248" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="inlineStr">
+        <is>
+          <t>IRS/2026/8059/PON1</t>
+        </is>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>13 August 2026 17:30</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J249" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K249" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L249" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M249" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N249" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="O249" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="P249" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z249" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="inlineStr">
+        <is>
+          <t>IRS/2026/8078/PON1</t>
+        </is>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>17 August 2026 18:48</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>stril server</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J250" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K250" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L250" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M250" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N250" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="O250" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="P250" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z250" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="inlineStr">
+        <is>
+          <t>IRS/2026/8085/PON1</t>
+        </is>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>19 August 2026 08:55</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>Stril Server</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J251" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K251" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L251" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M251" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N251" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="O251" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="P251" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q251" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R251" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z251" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="inlineStr">
+        <is>
+          <t>IRS/2026/8088/PON1</t>
+        </is>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>20 August 2026 04:45</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED, PETRODEC UK LIMITED, PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>ROV</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>LEMAN SOUTH</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="J252" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="K252" t="n">
+        <v>4.99</v>
+      </c>
+      <c r="L252" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M252" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N252" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="O252" t="n">
+        <v>11.343</v>
+      </c>
+      <c r="P252" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q252" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="R252" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="S252" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T252" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U252" t="n">
+        <v>4.5E-4</v>
+      </c>
+      <c r="V252" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X252" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z252" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="inlineStr">
+        <is>
+          <t>IRS/2026/8090/PON1</t>
+        </is>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>22 August 2026 23:33</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>Dunbar Platform</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J253" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K253" t="n">
+        <v>45.92</v>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M253" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N253" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O253" t="n">
+        <v>8.85</v>
+      </c>
+      <c r="P253" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="S253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z253" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="inlineStr">
+        <is>
+          <t>IRS/2026/8096/PON1</t>
+        </is>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>25 August 2026 13:54</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>Shearwater A Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J254" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K254" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="L254" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M254" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N254" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="O254" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="P254" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q254" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R254" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z254" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="inlineStr">
+        <is>
+          <t>IRS/2026/8097/PON1</t>
+        </is>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>25 August 2026 19:50</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>Stril Server</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J255" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K255" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L255" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M255" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N255" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="O255" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="P255" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q255" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R255" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z255" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>