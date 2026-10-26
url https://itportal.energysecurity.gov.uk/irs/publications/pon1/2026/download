--- v11 (2026-09-23)
+++ v12 (2026-10-26)
@@ -490,51 +490,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:Z255"/>
+  <dimension ref="A2:Z294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="12" max="12" customWidth="true" width="17.28515625"/>
     <col min="13" max="13" customWidth="true" width="17.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.7109375"/>
     <col min="15" max="15" customWidth="true" width="18.5703125"/>
     <col min="16" max="16" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1183,55 +1183,55 @@
         <v>46.0</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q7" t="n">
         <v>22.0</v>
       </c>
       <c r="R7" t="n">
         <v>20.0</v>
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V7" t="inlineStr">
         <is>
-          <t>PTS 200</t>
+          <t>ULTRAFREE NS</t>
         </is>
       </c>
       <c r="W7" t="n">
-        <v>3.0</v>
+        <v>12.0</v>
       </c>
       <c r="X7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z7" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
@@ -1287,55 +1287,55 @@
         <v>46.0</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q8" t="n">
         <v>22.0</v>
       </c>
       <c r="R8" t="n">
         <v>20.0</v>
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V8" t="inlineStr">
         <is>
-          <t>FLO-TROL</t>
+          <t>ULTRACAP (GBL092)</t>
         </is>
       </c>
       <c r="W8" t="n">
-        <v>1.7</v>
+        <v>0.6</v>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z8" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
@@ -1391,51 +1391,51 @@
         <v>46.0</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q9" t="n">
         <v>22.0</v>
       </c>
       <c r="R9" t="n">
         <v>20.0</v>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V9" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W9" t="n">
         <v>0.1</v>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z9" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -1495,55 +1495,55 @@
         <v>46.0</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q10" t="n">
         <v>22.0</v>
       </c>
       <c r="R10" t="n">
         <v>20.0</v>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V10" t="inlineStr">
         <is>
-          <t>ULTRAFREE NS</t>
+          <t>PTS 200</t>
         </is>
       </c>
       <c r="W10" t="n">
-        <v>12.0</v>
+        <v>3.0</v>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z10" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
@@ -1599,55 +1599,55 @@
         <v>46.0</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q11" t="n">
         <v>22.0</v>
       </c>
       <c r="R11" t="n">
         <v>20.0</v>
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V11" t="inlineStr">
         <is>
-          <t>KLA-STOP</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W11" t="n">
-        <v>5.0</v>
+        <v>0.2</v>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z11" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
@@ -1703,55 +1703,55 @@
         <v>46.0</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q12" t="n">
         <v>22.0</v>
       </c>
       <c r="R12" t="n">
         <v>20.0</v>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V12" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>FLO-TROL</t>
         </is>
       </c>
       <c r="W12" t="n">
-        <v>0.2</v>
+        <v>1.7</v>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z12" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
@@ -1807,51 +1807,51 @@
         <v>46.0</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q13" t="n">
         <v>22.0</v>
       </c>
       <c r="R13" t="n">
         <v>20.0</v>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V13" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W13" t="n">
         <v>0.1</v>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z13" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -1911,55 +1911,55 @@
         <v>46.0</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q14" t="n">
         <v>22.0</v>
       </c>
       <c r="R14" t="n">
         <v>20.0</v>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V14" t="inlineStr">
         <is>
-          <t>ULTRACAP (GBL092)</t>
+          <t>KLA-STOP</t>
         </is>
       </c>
       <c r="W14" t="n">
-        <v>0.6</v>
+        <v>5.0</v>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z14" t="inlineStr">
         <is>
           <t>Drill Floor - Fitting / Connections</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2026/7198/PON1</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
@@ -3467,55 +3467,55 @@
         <v>58.39</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q29" t="n">
         <v>20.0</v>
       </c>
       <c r="R29" t="n">
         <v>1.0</v>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V29" t="inlineStr">
         <is>
-          <t>OSCV16351A</t>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
         </is>
       </c>
       <c r="W29" t="n">
-        <v>0.25</v>
+        <v>0.031</v>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z29" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
@@ -3571,55 +3571,55 @@
         <v>58.39</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q30" t="n">
         <v>20.0</v>
       </c>
       <c r="R30" t="n">
         <v>1.0</v>
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V30" t="inlineStr">
         <is>
-          <t>MEMB00589A</t>
+          <t>OSCV16351A</t>
         </is>
       </c>
       <c r="W30" t="n">
-        <v>0.08</v>
+        <v>0.25</v>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z30" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7248/PON1</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
@@ -3675,55 +3675,55 @@
         <v>58.39</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q31" t="n">
         <v>20.0</v>
       </c>
       <c r="R31" t="n">
         <v>1.0</v>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V31" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+          <t>MEMB00589A</t>
         </is>
       </c>
       <c r="W31" t="n">
-        <v>0.031</v>
+        <v>0.08</v>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Entrained Chemicals - Water Injection - Leak</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7250/PON1</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
@@ -6338,55 +6338,55 @@
         <v>53.18</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q57" t="n">
         <v>22.0</v>
       </c>
       <c r="R57" t="n">
         <v>20.0</v>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V57" t="inlineStr">
         <is>
-          <t>SODA ASH</t>
+          <t>MAGNESIUM OXIDE</t>
         </is>
       </c>
       <c r="W57" t="n">
-        <v>1.08E-4</v>
+        <v>2.58E-4</v>
       </c>
       <c r="X57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
@@ -6442,55 +6442,55 @@
         <v>53.18</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q58" t="n">
         <v>22.0</v>
       </c>
       <c r="R58" t="n">
         <v>20.0</v>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V58" t="inlineStr">
         <is>
-          <t>M-I WATE (All Grades)</t>
+          <t>M-I PAC (All Grades)</t>
         </is>
       </c>
       <c r="W58" t="n">
-        <v>0.1248</v>
+        <v>0.00171</v>
       </c>
       <c r="X58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z58" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
@@ -6546,55 +6546,55 @@
         <v>53.18</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q59" t="n">
         <v>22.0</v>
       </c>
       <c r="R59" t="n">
         <v>20.0</v>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V59" t="inlineStr">
         <is>
-          <t>MAGNESIUM OXIDE</t>
+          <t>FLO-VIS PLUS</t>
         </is>
       </c>
       <c r="W59" t="n">
-        <v>2.58E-4</v>
+        <v>6.0E-4</v>
       </c>
       <c r="X59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z59" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
@@ -6650,55 +6650,55 @@
         <v>53.18</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q60" t="n">
         <v>22.0</v>
       </c>
       <c r="R60" t="n">
         <v>20.0</v>
       </c>
       <c r="S60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V60" t="inlineStr">
         <is>
-          <t>FLO-VIS PLUS</t>
+          <t>SODA ASH</t>
         </is>
       </c>
       <c r="W60" t="n">
-        <v>6.0E-4</v>
+        <v>1.08E-4</v>
       </c>
       <c r="X60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z60" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
@@ -6858,55 +6858,55 @@
         <v>53.18</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q62" t="n">
         <v>22.0</v>
       </c>
       <c r="R62" t="n">
         <v>20.0</v>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V62" t="inlineStr">
         <is>
-          <t>NaCl - SODIUM CHLORIDE</t>
+          <t>Nuosept®78</t>
         </is>
       </c>
       <c r="W62" t="n">
-        <v>0.312</v>
+        <v>8.7E-5</v>
       </c>
       <c r="X62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z62" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
@@ -6962,55 +6962,55 @@
         <v>53.18</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q63" t="n">
         <v>22.0</v>
       </c>
       <c r="R63" t="n">
         <v>20.0</v>
       </c>
       <c r="S63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V63" t="inlineStr">
         <is>
-          <t>Nuosept®78</t>
+          <t>NaCl - SODIUM CHLORIDE</t>
         </is>
       </c>
       <c r="W63" t="n">
-        <v>8.7E-5</v>
+        <v>0.312</v>
       </c>
       <c r="X63" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z63" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2026/7400/PON1</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
@@ -7066,55 +7066,55 @@
         <v>53.18</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q64" t="n">
         <v>22.0</v>
       </c>
       <c r="R64" t="n">
         <v>20.0</v>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V64" t="inlineStr">
         <is>
-          <t>M-I PAC (All Grades)</t>
+          <t>M-I WATE (All Grades)</t>
         </is>
       </c>
       <c r="W64" t="n">
-        <v>0.00171</v>
+        <v>0.1248</v>
       </c>
       <c r="X64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z64" t="inlineStr">
         <is>
           <t>Small Bore Tubing - Fittings / Connections</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7405/PON1</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
@@ -7197,51 +7197,51 @@
       </c>
       <c r="X65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2026/7420/PON1</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>08 March 2026 03:30</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -7276,66 +7276,64 @@
         <v>22.0</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q66" t="n">
         <v>13.0</v>
       </c>
       <c r="R66" t="n">
         <v>22.0</v>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V66" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Oceanic HW540 E</t>
+        </is>
+      </c>
+      <c r="W66" t="n">
+        <v>968.0</v>
       </c>
       <c r="X66" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z66" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulics - Closed System - Hydraulic Hose</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2026/7422/PON1</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>11 March 2026 12:55</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
@@ -7514,51 +7512,51 @@
           <t>MEG (all grades)</t>
         </is>
       </c>
       <c r="W68" t="n">
         <v>6.977</v>
       </c>
       <c r="X68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z68" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2026/7429/PON1</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>13 March 2026 13:30</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>Forties FE Platform</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -7572,76 +7570,74 @@
       </c>
       <c r="K69" t="n">
         <v>58.0</v>
       </c>
       <c r="L69" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M69" t="n">
         <v>1.0</v>
       </c>
       <c r="N69" t="n">
         <v>1.0</v>
       </c>
       <c r="O69" t="n">
         <v>55.0</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S69" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U69" t="n">
+        <v>0.1</v>
       </c>
       <c r="V69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X69" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z69" t="inlineStr">
         <is>
-          <t/>
+          <t>Wellheads - Hydraulic System</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2026/7438/PON1</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>16 March 2026 12:24</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
@@ -9043,51 +9039,51 @@
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z83" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2026/7493/PON1</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>01 April 2026 07:30</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9107,76 +9103,79 @@
           <t>North</t>
         </is>
       </c>
       <c r="M84" t="n">
         <v>1.0</v>
       </c>
       <c r="N84" t="n">
         <v>8.0</v>
       </c>
       <c r="O84" t="n">
         <v>38.397</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q84" t="n">
         <v>22.0</v>
       </c>
       <c r="R84" t="n">
         <v>11.0</v>
       </c>
       <c r="S84" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U84" t="n">
+        <v>18.394</v>
       </c>
       <c r="V84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X84" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Y84" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z84" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel Systems - Over Filled</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>02 April 2026 01:03</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
@@ -9223,55 +9222,55 @@
         <v>48.07</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q85" t="n">
         <v>49.0</v>
       </c>
       <c r="R85" t="n">
         <v>10.0</v>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V85" t="inlineStr">
         <is>
-          <t>RX-9034A</t>
+          <t>RX-5722</t>
         </is>
       </c>
       <c r="W85" t="n">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="X85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z85" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2026/7499/PON1</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
@@ -9431,55 +9430,55 @@
         <v>48.07</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q87" t="n">
         <v>49.0</v>
       </c>
       <c r="R87" t="n">
         <v>10.0</v>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V87" t="inlineStr">
         <is>
-          <t>RX-5722</t>
+          <t>RX-9034A</t>
         </is>
       </c>
       <c r="W87" t="n">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="X87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z87" t="inlineStr">
         <is>
           <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2026/7511/PON1</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
@@ -9560,51 +9559,51 @@
           <t>SCAL16566A</t>
         </is>
       </c>
       <c r="W88" t="n">
         <v>1036.0</v>
       </c>
       <c r="X88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z88" t="inlineStr">
         <is>
           <t>Temporary Equipment - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2026/7521/PON1</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>06 April 2026 04:30</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9629,76 +9628,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M89" t="n">
         <v>1.0</v>
       </c>
       <c r="N89" t="n">
         <v>18.0</v>
       </c>
       <c r="O89" t="n">
         <v>25.96</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q89" t="n">
         <v>211.0</v>
       </c>
       <c r="R89" t="n">
         <v>12.0</v>
       </c>
       <c r="S89" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T89" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U89" t="n">
+        <v>0.076</v>
       </c>
       <c r="V89" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X89" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z89" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - abrasion against cable tray</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>IRS/2026/7523/PON1</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>06 April 2026 10:15</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
@@ -9770,51 +9767,51 @@
       </c>
       <c r="V90" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z90" t="inlineStr">
         <is>
           <t>Cranes - Diesel System</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>IRS/2026/7526/PON1</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>06 April 2026 21:05</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
@@ -9839,76 +9836,74 @@
           <t>North</t>
         </is>
       </c>
       <c r="M91" t="n">
         <v>2.0</v>
       </c>
       <c r="N91" t="n">
         <v>3.0</v>
       </c>
       <c r="O91" t="n">
         <v>48.61</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q91" t="n">
         <v>30.0</v>
       </c>
       <c r="R91" t="n">
         <v>16.0</v>
       </c>
       <c r="S91" t="inlineStr">
         <is>
-          <t/>
+          <t>Mineral Oil</t>
         </is>
       </c>
       <c r="T91" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U91" t="n">
+        <v>0.005</v>
       </c>
       <c r="V91" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X91" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z91" t="inlineStr">
         <is>
-          <t/>
+          <t>Wellheads - Annular Communication</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2026/7530/PON1</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>09 April 2026 07:45</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
@@ -12302,55 +12297,55 @@
         <v>19.54</v>
       </c>
       <c r="P115" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q115" t="n">
         <v>16.0</v>
       </c>
       <c r="R115" t="n">
         <v>26.0</v>
       </c>
       <c r="S115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T115" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V115" t="inlineStr">
         <is>
-          <t>TEG (Triethylene glycol)</t>
+          <t>CRW85733</t>
         </is>
       </c>
       <c r="W115" t="n">
-        <v>203.6</v>
+        <v>4.0</v>
       </c>
       <c r="X115" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z115" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>IRS/2026/7632/PON1</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
@@ -12406,55 +12401,55 @@
         <v>19.54</v>
       </c>
       <c r="P116" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q116" t="n">
         <v>16.0</v>
       </c>
       <c r="R116" t="n">
         <v>26.0</v>
       </c>
       <c r="S116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V116" t="inlineStr">
         <is>
-          <t>CRW85733</t>
+          <t>TEG (Triethylene glycol)</t>
         </is>
       </c>
       <c r="W116" t="n">
-        <v>4.0</v>
+        <v>203.6</v>
       </c>
       <c r="X116" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="Z116" t="inlineStr">
         <is>
           <t>Heating Medium Plate Pack - Leak from Plate Pack</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2026/7637/PON1</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
@@ -12825,51 +12820,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q120" t="n">
         <v>204.0</v>
       </c>
       <c r="R120" t="n">
         <v>20.0</v>
       </c>
       <c r="S120" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T120" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U120" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V120" t="inlineStr">
         <is>
-          <t>Chelating Agent U42</t>
+          <t>Iron Stabilizing Agent L1</t>
         </is>
       </c>
       <c r="W120" t="n">
         <v>0.001</v>
       </c>
       <c r="X120" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z120" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -12932,51 +12927,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q121" t="n">
         <v>204.0</v>
       </c>
       <c r="R121" t="n">
         <v>20.0</v>
       </c>
       <c r="S121" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T121" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U121" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V121" t="inlineStr">
         <is>
-          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
+          <t>EZEFLO* Surfactant B482</t>
         </is>
       </c>
       <c r="W121" t="n">
         <v>0.001</v>
       </c>
       <c r="X121" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z121" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13039,55 +13034,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q122" t="n">
         <v>204.0</v>
       </c>
       <c r="R122" t="n">
         <v>20.0</v>
       </c>
       <c r="S122" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T122" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U122" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V122" t="inlineStr">
         <is>
-          <t>SAFE-SCAV HSN</t>
+          <t>Hydrochloric Acid 15%</t>
         </is>
       </c>
       <c r="W122" t="n">
-        <v>0.001</v>
+        <v>0.01</v>
       </c>
       <c r="X122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z122" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
@@ -13146,51 +13141,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q123" t="n">
         <v>204.0</v>
       </c>
       <c r="R123" t="n">
         <v>20.0</v>
       </c>
       <c r="S123" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T123" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U123" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V123" t="inlineStr">
         <is>
-          <t>Iron Stabilizing Agent L1</t>
+          <t>Acid Corrosion Inhibitor A292</t>
         </is>
       </c>
       <c r="W123" t="n">
         <v>0.001</v>
       </c>
       <c r="X123" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z123" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13253,51 +13248,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q124" t="n">
         <v>204.0</v>
       </c>
       <c r="R124" t="n">
         <v>20.0</v>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U124" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V124" t="inlineStr">
         <is>
-          <t>EZEFLO* Surfactant B482</t>
+          <t>Chelating Agent U42</t>
         </is>
       </c>
       <c r="W124" t="n">
         <v>0.001</v>
       </c>
       <c r="X124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z124" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13360,51 +13355,51 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q125" t="n">
         <v>204.0</v>
       </c>
       <c r="R125" t="n">
         <v>20.0</v>
       </c>
       <c r="S125" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T125" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U125" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V125" t="inlineStr">
         <is>
-          <t>Acid Corrosion Inhibitor A292</t>
+          <t xml:space="preserve">Non-Emulsifying Agent B636 </t>
         </is>
       </c>
       <c r="W125" t="n">
         <v>0.001</v>
       </c>
       <c r="X125" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z125" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2026/7649/PON1</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
@@ -13467,55 +13462,55 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q126" t="n">
         <v>204.0</v>
       </c>
       <c r="R126" t="n">
         <v>20.0</v>
       </c>
       <c r="S126" t="inlineStr">
         <is>
           <t>Unknown</t>
         </is>
       </c>
       <c r="T126" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U126" t="n">
         <v>1.72116E-4</v>
       </c>
       <c r="V126" t="inlineStr">
         <is>
-          <t>Hydrochloric Acid 15%</t>
+          <t>SAFE-SCAV HSN</t>
         </is>
       </c>
       <c r="W126" t="n">
-        <v>0.01</v>
+        <v>0.001</v>
       </c>
       <c r="X126" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z126" t="inlineStr">
         <is>
           <t>Spill - During Manual Operations</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2026/7661/PON1</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
@@ -14723,2826 +14718,2833 @@
           <t>Calculated</t>
         </is>
       </c>
       <c r="U138" t="n">
         <v>0.005</v>
       </c>
       <c r="V138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X138" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z138" t="inlineStr">
         <is>
           <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>IRS/2026/7699/PON1</t>
+          <t>IRS/2026/7700/PON1</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>16 May 2026 11:49</t>
+          <t>16 May 2026 15:15</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Nelson</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>lomond</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
         </is>
       </c>
       <c r="I139" t="n">
         <v>57.0</v>
       </c>
       <c r="J139" t="n">
-        <v>42.0</v>
+        <v>17.0</v>
       </c>
       <c r="K139" t="n">
-        <v>1.0</v>
+        <v>15.15</v>
       </c>
       <c r="L139" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M139" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N139" t="n">
-        <v>0.0</v>
+        <v>10.0</v>
       </c>
       <c r="O139" t="n">
-        <v>0.0</v>
+        <v>41.51</v>
       </c>
       <c r="P139" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q139" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="R139" t="n">
+        <v>21.0</v>
+      </c>
       <c r="S139" t="inlineStr">
         <is>
-          <t/>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T139" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U139" t="n">
+        <v>1.62E-7</v>
       </c>
       <c r="V139" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X139" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z139" t="inlineStr">
         <is>
-          <t/>
+          <t>Sheen - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>IRS/2026/7700/PON1</t>
+          <t>IRS/2026/7703/PON1</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>16 May 2026 15:15</t>
+          <t>16 May 2026 20:00</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>lomond</t>
+          <t>Alba Northern Platform</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>LOMOND</t>
+          <t>ALBA</t>
         </is>
       </c>
       <c r="I140" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="J140" t="n">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
       <c r="K140" t="n">
-        <v>15.15</v>
+        <v>31.0</v>
       </c>
       <c r="L140" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M140" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N140" t="n">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="O140" t="n">
-        <v>41.51</v>
+        <v>53.0</v>
       </c>
       <c r="P140" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q140" t="n">
-        <v>23.0</v>
+        <v>16.0</v>
       </c>
       <c r="R140" t="n">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
       <c r="S140" t="inlineStr">
         <is>
-          <t>Oily Waste</t>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T140" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U140" t="n">
-        <v>1.62E-7</v>
+        <v>1.51776E-4</v>
       </c>
       <c r="V140" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X140" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z140" t="inlineStr">
         <is>
-          <t>Sheen - Unknown Cause</t>
+          <t>Diesel Systems - Failure Of Equipment</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>IRS/2026/7703/PON1</t>
+          <t>IRS/2026/7706/PON1</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>16 May 2026 20:00</t>
+          <t>17 May 2026 11:00</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>ADURA ENERGY LIMITED, STENA DRILLING LIMITED</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Alba Northern Platform</t>
+          <t>Stena Don</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>NPI</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>ALBA</t>
+          <t>PENGUIN A {PENGUIN WEST}</t>
         </is>
       </c>
       <c r="I141" t="n">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="J141" t="n">
-        <v>3.0</v>
+        <v>37.0</v>
       </c>
       <c r="K141" t="n">
-        <v>31.0</v>
+        <v>48.0</v>
       </c>
       <c r="L141" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M141" t="n">
         <v>1.0</v>
       </c>
       <c r="N141" t="n">
-        <v>4.0</v>
+        <v>29.0</v>
       </c>
       <c r="O141" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="P141" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q141" t="n">
-        <v>16.0</v>
+        <v>211.0</v>
       </c>
       <c r="R141" t="n">
-        <v>26.0</v>
+        <v>13.0</v>
       </c>
       <c r="S141" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t/>
         </is>
       </c>
       <c r="T141" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>1.51776E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V141" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Saraline 185V</t>
+        </is>
+      </c>
+      <c r="W141" t="n">
+        <v>7.9</v>
       </c>
       <c r="X141" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z141" t="inlineStr">
         <is>
-          <t>Diesel Systems - Failure Of Equipment</t>
+          <t>Drill Floor - Diverter</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>IRS/2026/7706/PON1</t>
+          <t>IRS/2026/7709/PON1</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>17 May 2026 11:00</t>
+          <t>17 May 2026 21:20</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>ADURA ENERGY LIMITED, STENA DRILLING LIMITED</t>
+          <t>TAQA BRATANI LIMITED, TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Stena Don</t>
+          <t>Noble Patriot</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>NPI</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>PENGUIN A {PENGUIN WEST}</t>
+          <t>CLADHAN</t>
         </is>
       </c>
       <c r="I142" t="n">
         <v>61.0</v>
       </c>
       <c r="J142" t="n">
-        <v>37.0</v>
+        <v>8.0</v>
       </c>
       <c r="K142" t="n">
-        <v>48.0</v>
+        <v>53.0</v>
       </c>
       <c r="L142" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M142" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N142" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="O142" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="P142" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q142" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="R142" t="n">
         <v>29.0</v>
       </c>
-      <c r="O142" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="S142" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T142" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U142" t="n">
+        <v>8.6E-4</v>
       </c>
       <c r="V142" t="inlineStr">
         <is>
-          <t>Saraline 185V</t>
-[...3 lines deleted...]
-        <v>7.9</v>
+          <t/>
+        </is>
       </c>
       <c r="X142" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z142" t="inlineStr">
         <is>
-          <t>Drill Floor - Diverter</t>
+          <t>Subsea Intervention Work - Unexpected Fluid Present</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>IRS/2026/7709/PON1</t>
+          <t>IRS/2026/7711/PON1</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>17 May 2026 21:20</t>
+          <t>16 May 2026 15:40</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED, TAQA BRATANI LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Noble Patriot</t>
+          <t>Clair Phase 1 Platform</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Other</t>
-[...4 lines deleted...]
-          <t>CLADHAN</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I143" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="J143" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K143" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L143" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M143" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N143" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O143" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P143" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q143" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R143" t="n">
         <v>8.0</v>
       </c>
-      <c r="K143" t="n">
-[...26 lines deleted...]
-      </c>
       <c r="S143" t="inlineStr">
         <is>
-          <t>Crude</t>
+          <t/>
         </is>
       </c>
       <c r="T143" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>8.6E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V143" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SODIUM HYPOCHLORITE (ALL DILUTIONS).</t>
+        </is>
+      </c>
+      <c r="W143" t="n">
+        <v>0.001</v>
       </c>
       <c r="X143" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z143" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Unexpected Fluid Present</t>
+          <t>ring main - during repair work</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>IRS/2026/7711/PON1</t>
+          <t>IRS/2026/7717/PON1</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>16 May 2026 15:40</t>
+          <t>18 May 2016 14:11</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Clair Phase 1 Platform</t>
+          <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>BRENT</t>
         </is>
       </c>
       <c r="I144" t="n">
-        <v>60.0</v>
+        <v>61.0</v>
       </c>
       <c r="J144" t="n">
-        <v>41.0</v>
+        <v>5.0</v>
       </c>
       <c r="K144" t="n">
-        <v>30.0</v>
+        <v>44.252</v>
       </c>
       <c r="L144" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M144" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N144" t="n">
-        <v>32.0</v>
+        <v>43.0</v>
       </c>
       <c r="O144" t="n">
-        <v>40.0</v>
+        <v>12.337</v>
       </c>
       <c r="P144" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q144" t="n">
-        <v>206.0</v>
+        <v>211.0</v>
       </c>
       <c r="R144" t="n">
-        <v>8.0</v>
+        <v>29.0</v>
       </c>
       <c r="S144" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T144" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U144" t="n">
+        <v>4.33E-4</v>
       </c>
       <c r="V144" t="inlineStr">
         <is>
-          <t>SODIUM HYPOCHLORITE (ALL DILUTIONS).</t>
-[...3 lines deleted...]
-        <v>0.001</v>
+          <t/>
+        </is>
       </c>
       <c r="X144" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z144" t="inlineStr">
         <is>
-          <t>ring main - during repair work</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>IRS/2026/7717/PON1</t>
+          <t>IRS/2026/7718/PON1</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>18 May 2016 14:11</t>
+          <t>18 May 2026 20:00</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Brent C Platform</t>
+          <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Other</t>
-[...4 lines deleted...]
-          <t>BRENT</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I145" t="n">
-        <v>61.0</v>
+        <v>59.0</v>
       </c>
       <c r="J145" t="n">
-        <v>5.0</v>
+        <v>36.0</v>
       </c>
       <c r="K145" t="n">
-        <v>44.252</v>
+        <v>37.23</v>
       </c>
       <c r="L145" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M145" t="n">
         <v>1.0</v>
       </c>
       <c r="N145" t="n">
-        <v>43.0</v>
+        <v>30.0</v>
       </c>
       <c r="O145" t="n">
-        <v>12.337</v>
+        <v>45.87</v>
       </c>
       <c r="P145" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q145" t="n">
-        <v>211.0</v>
+        <v>9.0</v>
       </c>
       <c r="R145" t="n">
-        <v>29.0</v>
+        <v>13.0</v>
       </c>
       <c r="S145" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T145" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>4.33E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V145" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X145" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y145" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z145" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>IRS/2026/7718/PON1</t>
+          <t>IRS/2026/7725/PON1</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>18 May 2026 20:00</t>
+          <t>21 May 2026 06:24</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>APACHE BERYL I LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Beryl B Platform</t>
+          <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>BRENT</t>
         </is>
       </c>
       <c r="I146" t="n">
-        <v>59.0</v>
+        <v>61.0</v>
       </c>
       <c r="J146" t="n">
-        <v>36.0</v>
+        <v>5.0</v>
       </c>
       <c r="K146" t="n">
-        <v>37.23</v>
+        <v>44.252</v>
       </c>
       <c r="L146" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M146" t="n">
         <v>1.0</v>
       </c>
       <c r="N146" t="n">
-        <v>30.0</v>
+        <v>43.0</v>
       </c>
       <c r="O146" t="n">
-        <v>45.87</v>
+        <v>12.337</v>
       </c>
       <c r="P146" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q146" t="n">
-        <v>9.0</v>
+        <v>211.0</v>
       </c>
       <c r="R146" t="n">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
       <c r="S146" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T146" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U146" t="n">
+        <v>2.72E-4</v>
       </c>
       <c r="V146" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X146" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z146" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>IRS/2026/7725/PON1</t>
+          <t>IRS/2026/7732/PON1</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>21 May 2026 06:24</t>
+          <t>21 May 2026 18:00</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Brent C Platform</t>
+          <t>Morecambe South AP1 Platform</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>BRENT</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="I147" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="J147" t="n">
-        <v>5.0</v>
+        <v>50.0</v>
       </c>
       <c r="K147" t="n">
-        <v>44.252</v>
+        <v>44.31</v>
       </c>
       <c r="L147" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M147" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="N147" t="n">
-        <v>43.0</v>
+        <v>35.0</v>
       </c>
       <c r="O147" t="n">
-        <v>12.337</v>
+        <v>0.38</v>
       </c>
       <c r="P147" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q147" t="n">
-        <v>211.0</v>
+        <v>110.0</v>
       </c>
       <c r="R147" t="n">
-        <v>29.0</v>
+        <v>3.0</v>
       </c>
       <c r="S147" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T147" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>2.72E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V147" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X147" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y147" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z147" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>IRS/2026/7732/PON1</t>
+          <t>IRS/2026/7733/PON1</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>21 May 2026 18:00</t>
+          <t>21 May 2026 15:10</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>ENI HEWETT LIMITED</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Morecambe South AP1 Platform</t>
+          <t>Little Dotty WHPS 48/30-9</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>LITTLE DOTTY [Part of HEWETT]</t>
         </is>
       </c>
       <c r="I148" t="n">
         <v>53.0</v>
       </c>
       <c r="J148" t="n">
-        <v>50.0</v>
+        <v>2.0</v>
       </c>
       <c r="K148" t="n">
-        <v>44.31</v>
+        <v>12.52</v>
       </c>
       <c r="L148" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M148" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="N148" t="n">
-        <v>35.0</v>
+        <v>52.0</v>
       </c>
       <c r="O148" t="n">
-        <v>0.38</v>
+        <v>30.59</v>
       </c>
       <c r="P148" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q148" t="n">
-        <v>110.0</v>
+        <v>48.0</v>
       </c>
       <c r="R148" t="n">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="S148" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T148" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U148" t="n">
+        <v>1.0E-4</v>
       </c>
       <c r="V148" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X148" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z148" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>IRS/2026/7733/PON1</t>
+          <t>IRS/2026/7737/PON1</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>21 May 2026 15:10</t>
+          <t>23 May 2026 15:05</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>ENI HEWETT LIMITED</t>
+          <t>CNOOC UK LIMITED</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Little Dotty WHPS 48/30-9</t>
+          <t>Buzzard Wellhead Platform</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>LITTLE DOTTY [Part of HEWETT]</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="I149" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="J149" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K149" t="n">
+        <v>53.915</v>
+      </c>
+      <c r="L149" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M149" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N149" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O149" t="n">
+        <v>22.047</v>
+      </c>
+      <c r="P149" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q149" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R149" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S149" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T149" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V149" t="inlineStr">
+        <is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W149" t="n">
         <v>2.0</v>
       </c>
-      <c r="K149" t="n">
-[...44 lines deleted...]
-      </c>
       <c r="X149" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z149" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Hose (Topsides, Not Bunkering) - fatigue</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>IRS/2026/7737/PON1</t>
+          <t>IRS/2026/7741/PON1</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>23 May 2026 15:05</t>
+          <t>24 May 2026 11:30</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>CNOOC UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Buzzard Wellhead Platform</t>
+          <t>Marnock ETAP QU Platform</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
-        </is>
-[...3 lines deleted...]
-          <t>BUZZARD</t>
         </is>
       </c>
       <c r="I150" t="n">
         <v>57.0</v>
       </c>
       <c r="J150" t="n">
-        <v>48.0</v>
+        <v>17.0</v>
       </c>
       <c r="K150" t="n">
-        <v>53.915</v>
+        <v>42.0</v>
       </c>
       <c r="L150" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M150" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N150" t="n">
-        <v>58.0</v>
+        <v>39.0</v>
       </c>
       <c r="O150" t="n">
-        <v>22.047</v>
+        <v>46.0</v>
       </c>
       <c r="P150" t="inlineStr">
         <is>
-          <t>West</t>
-[...6 lines deleted...]
-        <v>6.0</v>
+          <t>East</t>
+        </is>
       </c>
       <c r="S150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V150" t="inlineStr">
         <is>
-          <t>Castrol Transaqua HT2</t>
+          <t>CORR10003A</t>
         </is>
       </c>
       <c r="W150" t="n">
         <v>2.0</v>
       </c>
       <c r="X150" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z150" t="inlineStr">
         <is>
-          <t>Hose (Topsides, Not Bunkering) - fatigue</t>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>IRS/2026/7741/PON1</t>
+          <t>IRS/2026/7743/PON1</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>24 May 2026 11:30</t>
+          <t>25 May 2026 16:45</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Marnock ETAP QU Platform</t>
+          <t>Strathspey Manifold</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>STRATHSPEY</t>
+        </is>
+      </c>
       <c r="I151" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="J151" t="n">
-        <v>17.0</v>
+        <v>55.0</v>
       </c>
       <c r="K151" t="n">
-        <v>42.0</v>
+        <v>38.57</v>
       </c>
       <c r="L151" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M151" t="n">
         <v>1.0</v>
       </c>
       <c r="N151" t="n">
-        <v>39.0</v>
+        <v>42.0</v>
       </c>
       <c r="O151" t="n">
-        <v>46.0</v>
+        <v>24.73</v>
       </c>
       <c r="P151" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q151" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R151" t="n">
+        <v>4.0</v>
+      </c>
       <c r="S151" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T151" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V151" t="inlineStr">
         <is>
-          <t>CORR10003A</t>
+          <t>Oceanic HW540 E</t>
         </is>
       </c>
       <c r="W151" t="n">
-        <v>2.0</v>
+        <v>80.16</v>
       </c>
       <c r="X151" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="Z151" t="inlineStr">
         <is>
-          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+          <t>Subsea Intervention Work - Release During Operation</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>IRS/2026/7743/PON1</t>
+          <t>IRS/2026/7758/PON1</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>25 May 2026 16:45</t>
+          <t>31 May 2026 10:15</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Strathspey Manifold</t>
+          <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>STRATHSPEY</t>
+          <t>THISTLE</t>
         </is>
       </c>
       <c r="I152" t="n">
-        <v>60.0</v>
+        <v>61.0</v>
       </c>
       <c r="J152" t="n">
-        <v>55.0</v>
+        <v>21.0</v>
       </c>
       <c r="K152" t="n">
-        <v>38.57</v>
+        <v>46.901</v>
       </c>
       <c r="L152" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M152" t="n">
         <v>1.0</v>
       </c>
       <c r="N152" t="n">
-        <v>42.0</v>
+        <v>34.0</v>
       </c>
       <c r="O152" t="n">
-        <v>24.73</v>
+        <v>47.1</v>
       </c>
       <c r="P152" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q152" t="n">
-        <v>3.0</v>
+        <v>211.0</v>
       </c>
       <c r="R152" t="n">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="S152" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T152" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U152" t="n">
+        <v>0.002064</v>
       </c>
       <c r="V152" t="inlineStr">
         <is>
-          <t>Oceanic HW540 E</t>
-[...3 lines deleted...]
-        <v>80.16</v>
+          <t/>
+        </is>
       </c>
       <c r="X152" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z152" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Release During Operation</t>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>IRS/2026/7758/PON1</t>
+          <t>IRS/2026/7760/PON1</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>31 May 2026 10:15</t>
+          <t>31 May 2026 21:15</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>NOBLE DRILLING UK LTD</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Thistle A Platform</t>
+          <t>Noble Innovator</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>NPI</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>THISTLE</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I153" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="J153" t="n">
-        <v>21.0</v>
+        <v>22.0</v>
       </c>
       <c r="K153" t="n">
-        <v>46.901</v>
+        <v>26.27</v>
       </c>
       <c r="L153" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M153" t="n">
         <v>1.0</v>
       </c>
       <c r="N153" t="n">
-        <v>34.0</v>
+        <v>59.0</v>
       </c>
       <c r="O153" t="n">
-        <v>47.1</v>
+        <v>53.18</v>
       </c>
       <c r="P153" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q153" t="n">
-        <v>211.0</v>
+        <v>22.0</v>
       </c>
       <c r="R153" t="n">
-        <v>18.0</v>
+        <v>20.0</v>
       </c>
       <c r="S153" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t/>
         </is>
       </c>
       <c r="T153" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>0.002064</v>
+          <t/>
+        </is>
       </c>
       <c r="V153" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X153" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y153" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z153" t="inlineStr">
         <is>
-          <t>Decommissioning Related</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>IRS/2026/7760/PON1</t>
+          <t>IRS/2026/7765/PON1</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>31 May 2026 21:15</t>
+          <t>01 June 2026 12:45</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>NOBLE DRILLING UK LTD</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Noble Innovator</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>NPI</t>
-[...4 lines deleted...]
-          <t>MUNGO</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I154" t="n">
         <v>57.0</v>
       </c>
       <c r="J154" t="n">
-        <v>22.0</v>
+        <v>39.0</v>
       </c>
       <c r="K154" t="n">
-        <v>26.27</v>
+        <v>44.022</v>
       </c>
       <c r="L154" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M154" t="n">
         <v>1.0</v>
       </c>
       <c r="N154" t="n">
-        <v>59.0</v>
+        <v>8.0</v>
       </c>
       <c r="O154" t="n">
-        <v>53.18</v>
+        <v>38.397</v>
       </c>
       <c r="P154" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q154" t="n">
         <v>22.0</v>
       </c>
       <c r="R154" t="n">
-        <v>20.0</v>
+        <v>11.0</v>
       </c>
       <c r="S154" t="inlineStr">
         <is>
-          <t/>
+          <t>Unknown</t>
         </is>
       </c>
       <c r="T154" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U154" t="n">
+        <v>4.428E-4</v>
       </c>
       <c r="V154" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X154" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z154" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Pipelines - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>IRS/2026/7765/PON1</t>
+          <t>IRS/2026/7767/PON1</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>01 June 2026 12:45</t>
+          <t>01 June 2026 15:00</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Britannia</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I155" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="J155" t="n">
-        <v>39.0</v>
+        <v>2.0</v>
       </c>
       <c r="K155" t="n">
-        <v>44.022</v>
+        <v>55.13</v>
       </c>
       <c r="L155" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M155" t="n">
         <v>1.0</v>
       </c>
       <c r="N155" t="n">
         <v>8.0</v>
       </c>
       <c r="O155" t="n">
-        <v>38.397</v>
+        <v>19.54</v>
       </c>
       <c r="P155" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q155" t="n">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="R155" t="n">
-        <v>11.0</v>
+        <v>26.0</v>
       </c>
       <c r="S155" t="inlineStr">
         <is>
-          <t>Unknown</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T155" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="U155" t="n">
-        <v>4.428E-4</v>
+        <v>5.0E-4</v>
       </c>
       <c r="V155" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X155" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="Z155" t="inlineStr">
         <is>
-          <t>Subsea Pipelines - Unknown Cause</t>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - failure of secondary containment</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>IRS/2026/7767/PON1</t>
+          <t>IRS/2026/7768/PON1</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>01 June 2026 15:00</t>
+          <t>01 June 2026 14:30</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Britannia</t>
+          <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
       <c r="I156" t="n">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="J156" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K156" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L156" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M156" t="n">
         <v>2.0</v>
       </c>
-      <c r="K156" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="N156" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O156" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P156" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q156" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R156" t="n">
         <v>8.0</v>
       </c>
-      <c r="O156" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="S156" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T156" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>5.0E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X156" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y156" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z156" t="inlineStr">
         <is>
-          <t>Fixed Chemical Pipework (Utility Chemicals) - failure of secondary containment</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>IRS/2026/7768/PON1</t>
+          <t>IRS/2026/7770/PON1</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>01 June 2026 14:30</t>
+          <t>01 June 2026 18:00</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Clair Ridge Platform</t>
+          <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+          <t>FULMAR</t>
         </is>
       </c>
       <c r="I157" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="J157" t="n">
-        <v>44.0</v>
+        <v>29.0</v>
       </c>
       <c r="K157" t="n">
-        <v>10.0</v>
+        <v>37.1</v>
       </c>
       <c r="L157" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M157" t="n">
         <v>2.0</v>
       </c>
       <c r="N157" t="n">
-        <v>29.0</v>
+        <v>9.0</v>
       </c>
       <c r="O157" t="n">
-        <v>39.0</v>
+        <v>16.67</v>
       </c>
       <c r="P157" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q157" t="n">
-        <v>206.0</v>
+        <v>30.0</v>
       </c>
       <c r="R157" t="n">
-        <v>8.0</v>
+        <v>16.0</v>
       </c>
       <c r="S157" t="inlineStr">
         <is>
-          <t/>
+          <t>Mineral Oil</t>
         </is>
       </c>
       <c r="T157" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U157" t="n">
+        <v>3.312E-5</v>
       </c>
       <c r="V157" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X157" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z157" t="inlineStr">
         <is>
-          <t/>
+          <t>Wellheads - Spill Whilst Topping Up Annulus</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>IRS/2026/7770/PON1</t>
+          <t>IRS/2026/7779/PON1</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>01 June 2026 18:00</t>
+          <t>05 June 2026 14:05</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY LIMITED</t>
+          <t>ENI HEWETT LIMITED</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Fulmar A Platform</t>
+          <t>Deborah 48/30-8 Subsea WHPS</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>FULMAR</t>
+          <t>DEBORAH [Part of HEWETT]</t>
         </is>
       </c>
       <c r="I158" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="J158" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K158" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="L158" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M158" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N158" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O158" t="n">
+        <v>4.6</v>
+      </c>
+      <c r="P158" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q158" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R158" t="n">
         <v>29.0</v>
       </c>
-      <c r="K158" t="n">
-[...26 lines deleted...]
-      </c>
       <c r="S158" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T158" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U158" t="n">
+        <v>1.5E-5</v>
       </c>
       <c r="V158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X158" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z158" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>IRS/2026/7779/PON1</t>
+          <t>IRS/2026/7781/PON1</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>05 June 2026 14:05</t>
+          <t>06 June 2026 02:00</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>ENI HEWETT LIMITED</t>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Deborah 48/30-8 Subsea WHPS</t>
+          <t>rov</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>DEBORAH [Part of HEWETT]</t>
+          <t>CYGNUS BRAVO</t>
         </is>
       </c>
       <c r="I159" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="J159" t="n">
-        <v>5.0</v>
+        <v>35.0</v>
       </c>
       <c r="K159" t="n">
-        <v>13.0</v>
+        <v>59.75</v>
       </c>
       <c r="L159" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M159" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N159" t="n">
-        <v>51.0</v>
+        <v>11.0</v>
       </c>
       <c r="O159" t="n">
-        <v>4.6</v>
+        <v>41.33</v>
       </c>
       <c r="P159" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q159" t="n">
-        <v>48.0</v>
+        <v>44.0</v>
       </c>
       <c r="R159" t="n">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
       <c r="S159" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T159" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U159" t="n">
-        <v>1.5E-5</v>
+        <v>0.0015</v>
       </c>
       <c r="V159" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X159" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z159" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>IRS/2026/7781/PON1</t>
+          <t>IRS/2026/7786/PON1</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>06 June 2026 02:00</t>
+          <t>07 June 2026 09:05</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>ITHACA (NE) E&amp;P LIMITED</t>
+          <t>NOBLE OFFSHORE DRILLING (UK) LTD, NET ZERO NORTH SEA STORAGE LIMITED</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>rov</t>
+          <t>Noble Intrepid</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>NPI</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>CYGNUS BRAVO</t>
+          <t>BC-39</t>
         </is>
       </c>
       <c r="I160" t="n">
         <v>54.0</v>
       </c>
       <c r="J160" t="n">
-        <v>35.0</v>
+        <v>9.0</v>
       </c>
       <c r="K160" t="n">
-        <v>59.75</v>
+        <v>20.088</v>
       </c>
       <c r="L160" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M160" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N160" t="n">
-        <v>11.0</v>
+        <v>50.0</v>
       </c>
       <c r="O160" t="n">
-        <v>41.33</v>
+        <v>30.242</v>
       </c>
       <c r="P160" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q160" t="n">
-        <v>44.0</v>
+        <v>43.0</v>
       </c>
       <c r="R160" t="n">
-        <v>11.0</v>
+        <v>30.0</v>
       </c>
       <c r="S160" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T160" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>0.0015</v>
+          <t/>
+        </is>
       </c>
       <c r="V160" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CEMENT - CLASS G</t>
+        </is>
+      </c>
+      <c r="W160" t="n">
+        <v>23.0</v>
       </c>
       <c r="X160" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z160" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>IRS/2026/7786/PON1</t>
+          <t>IRS/2026/7804/PON1</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>07 June 2026 09:05</t>
+          <t>11 June 2026 20:15</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>NOBLE OFFSHORE DRILLING (UK) LTD, NET ZERO NORTH SEA STORAGE LIMITED</t>
+          <t>PREMIER OIL UK LIMITED</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Noble Intrepid</t>
+          <t>HLV Sleipnir</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>NPI</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>BC-39</t>
+          <t>SOLAN</t>
         </is>
       </c>
       <c r="I161" t="n">
-        <v>54.0</v>
+        <v>60.0</v>
       </c>
       <c r="J161" t="n">
-        <v>9.0</v>
+        <v>3.0</v>
       </c>
       <c r="K161" t="n">
-        <v>20.088</v>
+        <v>36.7</v>
       </c>
       <c r="L161" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M161" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="N161" t="n">
-        <v>50.0</v>
+        <v>57.0</v>
       </c>
       <c r="O161" t="n">
-        <v>30.242</v>
+        <v>58.2</v>
       </c>
       <c r="P161" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q161" t="n">
-        <v>43.0</v>
+        <v>205.0</v>
       </c>
       <c r="R161" t="n">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="S161" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T161" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U161" t="n">
+        <v>0.0042</v>
       </c>
       <c r="V161" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X161" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z161" t="inlineStr">
         <is>
-          <t/>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>IRS/2026/7804/PON1</t>
+          <t>IRS/2026/7805/PON1</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>11 June 2026 20:15</t>
+          <t>12 June 2026 08:00</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>PREMIER OIL UK LIMITED</t>
+          <t>PERENCO GAS (UK) LIMITED</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>HLV Sleipnir</t>
+          <t>Neptune Platform</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>SOLAN</t>
+          <t>NEPTUNE</t>
         </is>
       </c>
       <c r="I162" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="J162" t="n">
-        <v>3.0</v>
+        <v>59.0</v>
       </c>
       <c r="K162" t="n">
-        <v>36.7</v>
+        <v>0.11</v>
       </c>
       <c r="L162" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M162" t="n">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="N162" t="n">
-        <v>57.0</v>
+        <v>47.0</v>
       </c>
       <c r="O162" t="n">
-        <v>58.2</v>
+        <v>20.78</v>
       </c>
       <c r="P162" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q162" t="n">
-        <v>205.0</v>
+        <v>47.0</v>
       </c>
       <c r="R162" t="n">
-        <v>26.0</v>
+        <v>4.0</v>
       </c>
       <c r="S162" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T162" t="inlineStr">
         <is>
           <t>Calculated</t>
         </is>
       </c>
       <c r="U162" t="n">
-        <v>0.0042</v>
+        <v>5.0E-4</v>
       </c>
       <c r="V162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X162" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z162" t="inlineStr">
         <is>
-          <t>Decommissioning Related</t>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>IRS/2026/7805/PON1</t>
+          <t>IRS/2026/7809/PON1</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>12 June 2026 08:00</t>
+          <t>13 June 2026 14:30</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>PERENCO GAS (UK) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Neptune Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>NEPTUNE</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="I163" t="n">
-        <v>53.0</v>
+        <v>59.0</v>
       </c>
       <c r="J163" t="n">
-        <v>59.0</v>
+        <v>35.0</v>
       </c>
       <c r="K163" t="n">
-        <v>0.11</v>
+        <v>18.716</v>
       </c>
       <c r="L163" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M163" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N163" t="n">
-        <v>47.0</v>
+        <v>3.0</v>
       </c>
       <c r="O163" t="n">
-        <v>20.78</v>
+        <v>19.323</v>
       </c>
       <c r="P163" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q163" t="n">
-        <v>47.0</v>
+        <v>9.0</v>
       </c>
       <c r="R163" t="n">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="S163" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T163" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>5.0E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X163" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y163" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z163" t="inlineStr">
         <is>
-          <t>Fixed Chemical Pipework (Utility Chemicals) - Release From Joint</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>IRS/2026/7809/PON1</t>
+          <t>IRS/2026/7810/PON1</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>13 June 2026 14:30</t>
+          <t>09 June 2026 09:00</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Harding Platform</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>MARINER</t>
+          <t>HARDING</t>
         </is>
       </c>
       <c r="I164" t="n">
         <v>59.0</v>
       </c>
       <c r="J164" t="n">
-        <v>35.0</v>
+        <v>16.0</v>
       </c>
       <c r="K164" t="n">
-        <v>18.716</v>
+        <v>46.24</v>
       </c>
       <c r="L164" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M164" t="n">
         <v>1.0</v>
       </c>
       <c r="N164" t="n">
-        <v>3.0</v>
+        <v>30.0</v>
       </c>
       <c r="O164" t="n">
-        <v>19.323</v>
+        <v>58.04</v>
       </c>
       <c r="P164" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q164" t="n">
         <v>9.0</v>
       </c>
       <c r="R164" t="n">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
       <c r="S164" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T164" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V164" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Erifon 818 v3</t>
+        </is>
+      </c>
+      <c r="W164" t="n">
+        <v>8.01</v>
       </c>
       <c r="X164" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z164" t="inlineStr">
         <is>
-          <t/>
+          <t>Conductor Tensioner - Seal Failure</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>IRS/2026/7810/PON1</t>
+          <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>09 June 2026 09:00</t>
+          <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Harding Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>HARDING</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="I165" t="n">
         <v>59.0</v>
       </c>
       <c r="J165" t="n">
-        <v>16.0</v>
+        <v>35.0</v>
       </c>
       <c r="K165" t="n">
-        <v>46.24</v>
+        <v>18.716</v>
       </c>
       <c r="L165" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M165" t="n">
         <v>1.0</v>
       </c>
       <c r="N165" t="n">
-        <v>30.0</v>
+        <v>3.0</v>
       </c>
       <c r="O165" t="n">
-        <v>58.04</v>
+        <v>19.523</v>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q165" t="n">
         <v>9.0</v>
       </c>
       <c r="R165" t="n">
-        <v>23.0</v>
+        <v>11.0</v>
       </c>
       <c r="S165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T165" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V165" t="inlineStr">
         <is>
-          <t>Erifon 818 v3</t>
-[...3 lines deleted...]
-        <v>8.01</v>
+          <t/>
+        </is>
       </c>
       <c r="X165" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y165" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z165" t="inlineStr">
         <is>
-          <t>Conductor Tensioner - Seal Failure</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2026/7820/PON1</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>16 June 2026 08:35</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
@@ -18459,1681 +18461,1681 @@
       </c>
       <c r="V174" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X174" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y174" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z174" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>IRS/2026/7820/PON1</t>
+          <t>IRS/2026/7825/PON1</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>16 June 2026 08:35</t>
+          <t>16 June 2026 13:21</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT+ ENERGY UK LIMITED</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Global Producer III</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H175" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I175" t="n">
-        <v>59.0</v>
+        <v>58.0</v>
       </c>
       <c r="J175" t="n">
-        <v>35.0</v>
+        <v>21.0</v>
       </c>
       <c r="K175" t="n">
-        <v>18.716</v>
+        <v>38.6</v>
       </c>
       <c r="L175" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M175" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N175" t="n">
-        <v>3.0</v>
+        <v>52.0</v>
       </c>
       <c r="O175" t="n">
-        <v>19.523</v>
+        <v>4.69</v>
       </c>
       <c r="P175" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q175" t="n">
-        <v>9.0</v>
+        <v>15.0</v>
       </c>
       <c r="R175" t="n">
-        <v>11.0</v>
+        <v>20.0</v>
       </c>
       <c r="S175" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T175" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U175" t="n">
+        <v>7.0E-5</v>
       </c>
       <c r="V175" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X175" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z175" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>IRS/2026/7825/PON1</t>
+          <t>IRS/2026/7828/PON1</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>16 June 2026 13:21</t>
+          <t>17 June 2026 14:20</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Global Producer III</t>
+          <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
       <c r="I176" t="n">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="J176" t="n">
-        <v>21.0</v>
+        <v>44.0</v>
       </c>
       <c r="K176" t="n">
-        <v>38.6</v>
+        <v>13.0</v>
       </c>
       <c r="L176" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M176" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N176" t="n">
-        <v>52.0</v>
+        <v>29.0</v>
       </c>
       <c r="O176" t="n">
-        <v>4.69</v>
+        <v>32.0</v>
       </c>
       <c r="P176" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q176" t="n">
-        <v>15.0</v>
+        <v>206.0</v>
       </c>
       <c r="R176" t="n">
-        <v>20.0</v>
+        <v>8.0</v>
       </c>
       <c r="S176" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T176" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>7.0E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="V176" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X176" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y176" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z176" t="inlineStr">
         <is>
-          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>IRS/2026/7828/PON1</t>
+          <t>IRS/2026/7829/PON1</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>17 June 2026 14:20</t>
+          <t>17 June 2026 12:00</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Clair Ridge Platform</t>
+          <t>Havila Phoenix</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="I177" t="n">
         <v>60.0</v>
       </c>
       <c r="J177" t="n">
-        <v>44.0</v>
+        <v>19.0</v>
       </c>
       <c r="K177" t="n">
-        <v>13.0</v>
+        <v>47.0</v>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M177" t="n">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="N177" t="n">
-        <v>29.0</v>
+        <v>5.0</v>
       </c>
       <c r="O177" t="n">
-        <v>32.0</v>
+        <v>50.0</v>
       </c>
       <c r="P177" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q177" t="n">
-        <v>206.0</v>
+        <v>204.0</v>
       </c>
       <c r="R177" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
       <c r="S177" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T177" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U177" t="n">
+        <v>2.322E-5</v>
       </c>
       <c r="V177" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X177" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z177" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>IRS/2026/7829/PON1</t>
+          <t>IRS/2026/7830/PON1</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>17 June 2026 12:00</t>
+          <t>17 June 2026 17:45</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CNOOC UK LIMITED</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Havila Phoenix</t>
+          <t>Buzzard Wellhead Platform</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="I178" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J178" t="n">
-        <v>19.0</v>
+        <v>48.0</v>
       </c>
       <c r="K178" t="n">
-        <v>47.0</v>
+        <v>53.915</v>
       </c>
       <c r="L178" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M178" t="n">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="N178" t="n">
-        <v>5.0</v>
+        <v>58.0</v>
       </c>
       <c r="O178" t="n">
-        <v>50.0</v>
+        <v>22.047</v>
       </c>
       <c r="P178" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q178" t="n">
-        <v>204.0</v>
+        <v>20.0</v>
       </c>
       <c r="R178" t="n">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="S178" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T178" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>2.322E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="V178" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Transaqua HT2</t>
+        </is>
+      </c>
+      <c r="W178" t="n">
+        <v>0.025</v>
       </c>
       <c r="X178" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z178" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Hydraulic Manifold/Control Panel - Hydraulic Hose</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>IRS/2026/7830/PON1</t>
+          <t>IRS/2026/7840/PON1</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>17 June 2026 17:45</t>
+          <t>20 June 2026 15:16</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>CNOOC UK LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Buzzard Wellhead Platform</t>
+          <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="I179" t="n">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="J179" t="n">
-        <v>48.0</v>
+        <v>46.0</v>
       </c>
       <c r="K179" t="n">
-        <v>53.915</v>
+        <v>58.0</v>
       </c>
       <c r="L179" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M179" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N179" t="n">
-        <v>58.0</v>
+        <v>6.0</v>
       </c>
       <c r="O179" t="n">
-        <v>22.047</v>
+        <v>38.0</v>
       </c>
       <c r="P179" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q179" t="n">
-        <v>20.0</v>
+        <v>30.0</v>
       </c>
       <c r="R179" t="n">
         <v>6.0</v>
       </c>
       <c r="S179" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T179" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U179" t="n">
+        <v>0.00415</v>
       </c>
       <c r="V179" t="inlineStr">
         <is>
-          <t>Castrol Transaqua HT2</t>
-[...3 lines deleted...]
-        <v>0.025</v>
+          <t/>
+        </is>
       </c>
       <c r="X179" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z179" t="inlineStr">
         <is>
-          <t>Hydraulic Manifold/Control Panel - Hydraulic Hose</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>IRS/2026/7840/PON1</t>
+          <t>IRS/2026/7841/PON1</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>20 June 2026 15:16</t>
+          <t>20 June 2026 16:00</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Stella FPF-1</t>
+          <t>leman golf</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="I180" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="J180" t="n">
-        <v>46.0</v>
+        <v>7.0</v>
       </c>
       <c r="K180" t="n">
-        <v>58.0</v>
+        <v>6.0</v>
       </c>
       <c r="L180" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M180" t="n">
         <v>2.0</v>
       </c>
       <c r="N180" t="n">
         <v>6.0</v>
       </c>
       <c r="O180" t="n">
-        <v>38.0</v>
+        <v>21.0</v>
       </c>
       <c r="P180" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q180" t="n">
-        <v>30.0</v>
+        <v>49.0</v>
       </c>
       <c r="R180" t="n">
-        <v>6.0</v>
+        <v>26.0</v>
       </c>
       <c r="S180" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t>rape seed</t>
         </is>
       </c>
       <c r="T180" t="inlineStr">
         <is>
-          <t>Measured</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="U180" t="n">
-        <v>0.00415</v>
+        <v>1.38E-6</v>
       </c>
       <c r="V180" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X180" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z180" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Below Drill Floor to Riser / Conductor - Overflow from conductor</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>IRS/2026/7841/PON1</t>
+          <t>IRS/2026/7842/PON1</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>20 June 2026 16:00</t>
+          <t>21 June 2026 09:45</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>leman golf</t>
+          <t>Excalibur</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>LAPS</t>
         </is>
       </c>
       <c r="I181" t="n">
         <v>53.0</v>
       </c>
       <c r="J181" t="n">
-        <v>7.0</v>
+        <v>27.0</v>
       </c>
       <c r="K181" t="n">
-        <v>6.0</v>
+        <v>51.4993</v>
       </c>
       <c r="L181" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M181" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N181" t="n">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="O181" t="n">
-        <v>21.0</v>
+        <v>35.2349</v>
       </c>
       <c r="P181" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q181" t="n">
-        <v>49.0</v>
+        <v>48.0</v>
       </c>
       <c r="R181" t="n">
-        <v>26.0</v>
+        <v>1.0</v>
       </c>
       <c r="S181" t="inlineStr">
         <is>
-          <t>rape seed</t>
+          <t/>
         </is>
       </c>
       <c r="T181" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>1.38E-6</v>
+          <t/>
+        </is>
       </c>
       <c r="V181" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X181" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y181" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z181" t="inlineStr">
         <is>
-          <t>Below Drill Floor to Riser / Conductor - Overflow from conductor</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>IRS/2026/7842/PON1</t>
+          <t>IRS/2026/7843/PON1</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>21 June 2026 09:45</t>
+          <t>21 June 2026 10:21</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Excalibur</t>
+          <t>Douglas DD Platform</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>LAPS</t>
+          <t>LIVERPOOL BAY</t>
         </is>
       </c>
       <c r="I182" t="n">
         <v>53.0</v>
       </c>
       <c r="J182" t="n">
-        <v>27.0</v>
+        <v>32.0</v>
       </c>
       <c r="K182" t="n">
-        <v>51.4993</v>
+        <v>13.91</v>
       </c>
       <c r="L182" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M182" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="N182" t="n">
-        <v>20.0</v>
+        <v>34.0</v>
       </c>
       <c r="O182" t="n">
-        <v>35.2349</v>
+        <v>42.29</v>
       </c>
       <c r="P182" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q182" t="n">
-        <v>48.0</v>
+        <v>110.0</v>
       </c>
       <c r="R182" t="n">
-        <v>1.0</v>
+        <v>13.0</v>
       </c>
       <c r="S182" t="inlineStr">
         <is>
-          <t/>
+          <t>Condensate</t>
         </is>
       </c>
       <c r="T182" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U182" t="n">
+        <v>0.001</v>
       </c>
       <c r="V182" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X182" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z182" t="inlineStr">
         <is>
-          <t/>
+          <t>Pipework - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>IRS/2026/7843/PON1</t>
+          <t>IRS/2026/7846/PON1</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>21 June 2026 10:21</t>
+          <t>21 June 2026 20:15</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>ENI UK LIMITED</t>
+          <t>PERENCO SNS LIMITED</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Douglas DD Platform</t>
+          <t>ROV</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>LIVERPOOL BAY</t>
+          <t>APOLLO</t>
         </is>
       </c>
       <c r="I183" t="n">
         <v>53.0</v>
       </c>
       <c r="J183" t="n">
-        <v>32.0</v>
+        <v>53.0</v>
       </c>
       <c r="K183" t="n">
-        <v>13.91</v>
+        <v>58.642</v>
       </c>
       <c r="L183" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M183" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N183" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="O183" t="n">
+        <v>4.929</v>
+      </c>
+      <c r="P183" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q183" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R183" t="n">
         <v>3.0</v>
       </c>
-      <c r="N183" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="S183" t="inlineStr">
         <is>
-          <t>Condensate</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T183" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>Measured</t>
         </is>
       </c>
       <c r="U183" t="n">
-        <v>0.001</v>
+        <v>2.0E-5</v>
       </c>
       <c r="V183" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X183" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z183" t="inlineStr">
         <is>
-          <t>Pipework - Release From Joint</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>IRS/2026/7846/PON1</t>
+          <t>IRS/2026/7847/PON1</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>21 June 2026 20:15</t>
+          <t>21 June 2026 22:59</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>PERENCO SNS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>ROV</t>
+          <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>APOLLO</t>
+          <t>BRENT</t>
         </is>
       </c>
       <c r="I184" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="J184" t="n">
-        <v>53.0</v>
+        <v>5.0</v>
       </c>
       <c r="K184" t="n">
-        <v>58.642</v>
+        <v>44.252</v>
       </c>
       <c r="L184" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M184" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N184" t="n">
-        <v>33.0</v>
+        <v>43.0</v>
       </c>
       <c r="O184" t="n">
-        <v>4.929</v>
+        <v>12.337</v>
       </c>
       <c r="P184" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q184" t="n">
-        <v>47.0</v>
+        <v>211.0</v>
       </c>
       <c r="R184" t="n">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
       <c r="S184" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T184" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>2.0E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="V184" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X184" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y184" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z184" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>IRS/2026/7847/PON1</t>
+          <t>IRS/2026/7849/PON1</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>21 June 2026 22:59</t>
+          <t>22 June 2026 11:17</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ENI HEWETT LIMITED</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Brent C Platform</t>
+          <t>deborah 48/30-10 Subsea WHPS</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>BRENT</t>
+          <t>DEBORAH [Part of HEWETT]</t>
         </is>
       </c>
       <c r="I185" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="J185" t="n">
         <v>5.0</v>
       </c>
       <c r="K185" t="n">
-        <v>44.252</v>
+        <v>12.98</v>
       </c>
       <c r="L185" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M185" t="n">
         <v>1.0</v>
       </c>
       <c r="N185" t="n">
-        <v>43.0</v>
+        <v>51.0</v>
       </c>
       <c r="O185" t="n">
-        <v>12.337</v>
+        <v>4.63</v>
       </c>
       <c r="P185" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q185" t="n">
-        <v>211.0</v>
+        <v>48.0</v>
       </c>
       <c r="R185" t="n">
-        <v>29.0</v>
+        <v>30.0</v>
       </c>
       <c r="S185" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T185" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U185" t="n">
+        <v>2.5E-4</v>
       </c>
       <c r="V185" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X185" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z185" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsea Intervention Work - Failure Of Equipment</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>IRS/2026/7849/PON1</t>
+          <t>IRS/2026/7856/PON1</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>22 June 2026 11:17</t>
+          <t>25 June 2026 01:30</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>ENI HEWETT LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>deborah 48/30-10 Subsea WHPS</t>
+          <t>Marnock ETAP PDR Platform</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>DEBORAH [Part of HEWETT]</t>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
         </is>
       </c>
       <c r="I186" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="J186" t="n">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="K186" t="n">
-        <v>12.98</v>
+        <v>42.357</v>
       </c>
       <c r="L186" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M186" t="n">
         <v>1.0</v>
       </c>
       <c r="N186" t="n">
-        <v>51.0</v>
+        <v>39.0</v>
       </c>
       <c r="O186" t="n">
-        <v>4.63</v>
+        <v>46.88</v>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q186" t="n">
-        <v>48.0</v>
+        <v>22.0</v>
       </c>
       <c r="R186" t="n">
-        <v>30.0</v>
+        <v>24.0</v>
       </c>
       <c r="S186" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T186" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>2.5E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V186" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X186" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y186" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z186" t="inlineStr">
         <is>
-          <t>Subsea Intervention Work - Failure Of Equipment</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>IRS/2026/7856/PON1</t>
+          <t>IRS/2026/7857/PON1</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>25 June 2026 01:30</t>
+          <t>26 June 2026 06:10</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Marnock ETAP PDR Platform</t>
+          <t>Hewett 48/29 FTP Platform</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+          <t>HEWETT</t>
         </is>
       </c>
       <c r="I187" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J187" t="n">
-        <v>17.0</v>
+        <v>1.0</v>
       </c>
       <c r="K187" t="n">
-        <v>42.357</v>
+        <v>4.0</v>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M187" t="n">
         <v>1.0</v>
       </c>
       <c r="N187" t="n">
-        <v>39.0</v>
+        <v>47.0</v>
       </c>
       <c r="O187" t="n">
-        <v>46.88</v>
+        <v>45.0</v>
       </c>
       <c r="P187" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q187" t="n">
-        <v>22.0</v>
+        <v>48.0</v>
       </c>
       <c r="R187" t="n">
-        <v>24.0</v>
+        <v>29.0</v>
       </c>
       <c r="S187" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T187" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U187" t="n">
+        <v>5.40855E-4</v>
       </c>
       <c r="V187" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X187" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z187" t="inlineStr">
         <is>
-          <t/>
+          <t>Decommissioning Related</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>IRS/2026/7857/PON1</t>
+          <t>IRS/2026/7860/PON1</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>26 June 2026 06:10</t>
+          <t>26 June 2026 16:47</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
+          <t>CHRYSAOR NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Hewett 48/29 FTP Platform</t>
+          <t>Armada Platform</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I188" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="J188" t="n">
-        <v>1.0</v>
+        <v>57.0</v>
       </c>
       <c r="K188" t="n">
-        <v>4.0</v>
+        <v>26.0</v>
       </c>
       <c r="L188" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M188" t="n">
         <v>1.0</v>
       </c>
       <c r="N188" t="n">
-        <v>47.0</v>
+        <v>50.0</v>
       </c>
       <c r="O188" t="n">
-        <v>45.0</v>
+        <v>42.0</v>
       </c>
       <c r="P188" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q188" t="n">
-        <v>48.0</v>
+        <v>22.0</v>
       </c>
       <c r="R188" t="n">
-        <v>29.0</v>
+        <v>5.0</v>
       </c>
       <c r="S188" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T188" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>5.40855E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V188" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>BIOC41000A</t>
+        </is>
+      </c>
+      <c r="W188" t="n">
+        <v>0.073634</v>
       </c>
       <c r="X188" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z188" t="inlineStr">
         <is>
-          <t>Decommissioning Related</t>
+          <t>Entrained Chemicals - Utility System</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>IRS/2026/7860/PON1</t>
+          <t>IRS/2026/7861/PON1</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>26 June 2026 16:47</t>
+          <t>27 June 2026 19:30</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>CHRYSAOR NORTH SEA LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Armada Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
       <c r="I189" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="J189" t="n">
-        <v>57.0</v>
+        <v>35.0</v>
       </c>
       <c r="K189" t="n">
-        <v>26.0</v>
+        <v>18.716</v>
       </c>
       <c r="L189" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M189" t="n">
         <v>1.0</v>
       </c>
       <c r="N189" t="n">
-        <v>50.0</v>
+        <v>3.0</v>
       </c>
       <c r="O189" t="n">
-        <v>42.0</v>
+        <v>19.323</v>
       </c>
       <c r="P189" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q189" t="n">
-        <v>22.0</v>
+        <v>9.0</v>
       </c>
       <c r="R189" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="S189" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T189" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V189" t="inlineStr">
         <is>
-          <t>BIOC41000A</t>
-[...3 lines deleted...]
-        <v>0.073634</v>
+          <t/>
+        </is>
       </c>
       <c r="X189" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y189" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z189" t="inlineStr">
         <is>
-          <t>Entrained Chemicals - Utility System</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>IRS/2026/7861/PON1</t>
+          <t>IRS/2026/7868/PON1</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>27 June 2026 19:30</t>
+          <t>28 June 2026 19:35</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>MARINER</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="I190" t="n">
-        <v>59.0</v>
+        <v>56.0</v>
       </c>
       <c r="J190" t="n">
-        <v>35.0</v>
+        <v>41.0</v>
       </c>
       <c r="K190" t="n">
-        <v>18.716</v>
+        <v>48.3</v>
       </c>
       <c r="L190" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M190" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N190" t="n">
-        <v>3.0</v>
+        <v>20.0</v>
       </c>
       <c r="O190" t="n">
-        <v>19.323</v>
+        <v>13.35</v>
       </c>
       <c r="P190" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q190" t="n">
-        <v>9.0</v>
+        <v>30.0</v>
       </c>
       <c r="R190" t="n">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="S190" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T190" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V190" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X190" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y190" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -20231,899 +20233,897 @@
       </c>
       <c r="V191" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X191" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y191" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z191" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>IRS/2026/7868/PON1</t>
+          <t>IRS/2026/7870/PON1</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>28 June 2026 19:35</t>
+          <t>29 June 2026 10:52</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Everest North Platform</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>EVEREST</t>
         </is>
       </c>
       <c r="I192" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="J192" t="n">
-        <v>41.0</v>
+        <v>45.0</v>
       </c>
       <c r="K192" t="n">
-        <v>48.3</v>
+        <v>30.89</v>
       </c>
       <c r="L192" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M192" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N192" t="n">
-        <v>20.0</v>
+        <v>48.0</v>
       </c>
       <c r="O192" t="n">
-        <v>13.35</v>
+        <v>5.96</v>
       </c>
       <c r="P192" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q192" t="n">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="R192" t="n">
-        <v>7.0</v>
+        <v>9.0</v>
       </c>
       <c r="S192" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T192" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U192" t="n">
+        <v>2.53E-6</v>
       </c>
       <c r="V192" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X192" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z192" t="inlineStr">
         <is>
-          <t/>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>IRS/2026/7870/PON1</t>
+          <t>IRS/2026/7874/PON1</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>29 June 2026 10:52</t>
+          <t>30 June 2026 12:00</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>CHRYSAOR LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Everest North Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>EVEREST</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="I193" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="J193" t="n">
-        <v>45.0</v>
+        <v>35.0</v>
       </c>
       <c r="K193" t="n">
-        <v>30.89</v>
+        <v>18.716</v>
       </c>
       <c r="L193" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M193" t="n">
         <v>1.0</v>
       </c>
       <c r="N193" t="n">
-        <v>48.0</v>
+        <v>3.0</v>
       </c>
       <c r="O193" t="n">
-        <v>5.96</v>
+        <v>19.323</v>
       </c>
       <c r="P193" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q193" t="n">
-        <v>22.0</v>
+        <v>9.0</v>
       </c>
       <c r="R193" t="n">
-        <v>9.0</v>
+        <v>11.0</v>
       </c>
       <c r="S193" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T193" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="U193" t="n">
-        <v>2.53E-6</v>
+        <v>1.0E-6</v>
       </c>
       <c r="V193" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X193" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z193" t="inlineStr">
         <is>
-          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>IRS/2026/7874/PON1</t>
+          <t>IRS/2026/7883/PON1</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>30 June 2026 12:00</t>
+          <t>02 July 2026 08:14</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Brent C Platform</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>MARINER</t>
+          <t>BRENT</t>
         </is>
       </c>
       <c r="I194" t="n">
-        <v>59.0</v>
+        <v>61.0</v>
       </c>
       <c r="J194" t="n">
-        <v>35.0</v>
+        <v>5.0</v>
       </c>
       <c r="K194" t="n">
-        <v>18.716</v>
+        <v>44.252</v>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M194" t="n">
         <v>1.0</v>
       </c>
       <c r="N194" t="n">
-        <v>3.0</v>
+        <v>43.0</v>
       </c>
       <c r="O194" t="n">
-        <v>19.323</v>
+        <v>12.337</v>
       </c>
       <c r="P194" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q194" t="n">
-        <v>9.0</v>
+        <v>211.0</v>
       </c>
       <c r="R194" t="n">
-        <v>11.0</v>
+        <v>29.0</v>
       </c>
       <c r="S194" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T194" t="inlineStr">
         <is>
           <t>Calculated</t>
         </is>
       </c>
       <c r="U194" t="n">
-        <v>1.0E-6</v>
+        <v>1.02E-4</v>
       </c>
       <c r="V194" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X194" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z194" t="inlineStr">
         <is>
-          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>IRS/2026/7883/PON1</t>
+          <t>IRS/2026/7888/PON1</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>02 July 2026 08:14</t>
+          <t>02 July 2026 15:30</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Brent C Platform</t>
+          <t>Marnock ETAP PDR Platform</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>BRENT</t>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
         </is>
       </c>
       <c r="I195" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="J195" t="n">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="K195" t="n">
-        <v>44.252</v>
+        <v>42.357</v>
       </c>
       <c r="L195" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M195" t="n">
         <v>1.0</v>
       </c>
       <c r="N195" t="n">
-        <v>43.0</v>
+        <v>39.0</v>
       </c>
       <c r="O195" t="n">
-        <v>12.337</v>
+        <v>46.88</v>
       </c>
       <c r="P195" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q195" t="n">
-        <v>211.0</v>
+        <v>22.0</v>
       </c>
       <c r="R195" t="n">
-        <v>29.0</v>
+        <v>24.0</v>
       </c>
       <c r="S195" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T195" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>1.02E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V195" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X195" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y195" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z195" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>IRS/2026/7888/PON1</t>
+          <t>IRS/2026/7894/PON1</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>02 July 2026 15:30</t>
+          <t>03 July 2026 19:18</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Marnock ETAP PDR Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+          <t>MUNGO</t>
         </is>
       </c>
       <c r="I196" t="n">
         <v>57.0</v>
       </c>
       <c r="J196" t="n">
-        <v>17.0</v>
+        <v>22.0</v>
       </c>
       <c r="K196" t="n">
-        <v>42.357</v>
+        <v>31.288</v>
       </c>
       <c r="L196" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M196" t="n">
         <v>1.0</v>
       </c>
       <c r="N196" t="n">
-        <v>39.0</v>
+        <v>59.0</v>
       </c>
       <c r="O196" t="n">
-        <v>46.88</v>
+        <v>53.524</v>
       </c>
       <c r="P196" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q196" t="n">
-        <v>22.0</v>
+        <v>23.0</v>
       </c>
       <c r="R196" t="n">
-        <v>24.0</v>
+        <v>16.0</v>
       </c>
       <c r="S196" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T196" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V196" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Castrol Brayco Micronic LV/3</t>
+        </is>
+      </c>
+      <c r="W196" t="n">
+        <v>0.052</v>
       </c>
       <c r="X196" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z196" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>IRS/2026/7894/PON1</t>
+          <t>IRS/2026/7907/PON1</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>03 July 2026 19:18</t>
+          <t>05 July 2026 15:00</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Clair Ridge Platform</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>MUNGO</t>
+          <t>CLAIR</t>
         </is>
       </c>
       <c r="I197" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="J197" t="n">
-        <v>22.0</v>
+        <v>44.0</v>
       </c>
       <c r="K197" t="n">
-        <v>31.288</v>
+        <v>10.0</v>
       </c>
       <c r="L197" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M197" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N197" t="n">
-        <v>59.0</v>
+        <v>29.0</v>
       </c>
       <c r="O197" t="n">
-        <v>53.524</v>
+        <v>39.0</v>
       </c>
       <c r="P197" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q197" t="n">
-        <v>23.0</v>
+        <v>206.0</v>
       </c>
       <c r="R197" t="n">
-        <v>16.0</v>
+        <v>8.0</v>
       </c>
       <c r="S197" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T197" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V197" t="inlineStr">
         <is>
-          <t>Castrol Brayco Micronic LV/3</t>
-[...3 lines deleted...]
-        <v>0.052</v>
+          <t/>
+        </is>
       </c>
       <c r="X197" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y197" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z197" t="inlineStr">
         <is>
-          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>IRS/2026/7907/PON1</t>
+          <t>IRS/2026/7908/PON1</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>05 July 2026 15:00</t>
+          <t>07 July 2026 00:39</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>BP P.L.C.</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Clair Ridge Platform</t>
+          <t>Havila Phoenix</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>CLAIR</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="I198" t="n">
         <v>60.0</v>
       </c>
       <c r="J198" t="n">
-        <v>44.0</v>
+        <v>20.0</v>
       </c>
       <c r="K198" t="n">
-        <v>10.0</v>
+        <v>7.64</v>
       </c>
       <c r="L198" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M198" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N198" t="n">
         <v>2.0</v>
       </c>
-      <c r="N198" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O198" t="n">
-        <v>39.0</v>
+        <v>21.13</v>
       </c>
       <c r="P198" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q198" t="n">
-        <v>206.0</v>
+        <v>204.0</v>
       </c>
       <c r="R198" t="n">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
       <c r="S198" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T198" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U198" t="n">
+        <v>0.003674</v>
       </c>
       <c r="V198" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X198" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z198" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>IRS/2026/7908/PON1</t>
+          <t>IRS/2026/7913/PON1</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>07 July 2026 00:39</t>
+          <t>07 July 2026 21:53</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>BP P.L.C.</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Havila Phoenix</t>
+          <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>STELLA</t>
         </is>
       </c>
       <c r="I199" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="J199" t="n">
-        <v>20.0</v>
+        <v>46.0</v>
       </c>
       <c r="K199" t="n">
-        <v>7.64</v>
+        <v>58.0</v>
       </c>
       <c r="L199" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M199" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="N199" t="n">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="O199" t="n">
-        <v>21.13</v>
+        <v>38.0</v>
       </c>
       <c r="P199" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q199" t="n">
-        <v>204.0</v>
+        <v>30.0</v>
       </c>
       <c r="R199" t="n">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="S199" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T199" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U199" t="n">
-        <v>0.003674</v>
+        <v>2.12E-4</v>
       </c>
       <c r="V199" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X199" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z199" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>IRS/2026/7913/PON1</t>
+          <t>IRS/2026/7914/PON1</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>07 July 2026 21:53</t>
+          <t>08 July 2026 02:20</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Stella FPF-1</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>STELLA</t>
@@ -21152,1200 +21152,1200 @@
       <c r="O200" t="n">
         <v>38.0</v>
       </c>
       <c r="P200" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q200" t="n">
         <v>30.0</v>
       </c>
       <c r="R200" t="n">
         <v>6.0</v>
       </c>
       <c r="S200" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T200" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U200" t="n">
-        <v>2.12E-4</v>
+        <v>4.3E-4</v>
       </c>
       <c r="V200" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X200" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z200" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>IRS/2026/7914/PON1</t>
+          <t>IRS/2026/7915/PON1</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>08 July 2026 02:20</t>
+          <t>08 July 2026 10:55</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Stella FPF-1</t>
+          <t>Judy Platform</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>STELLA</t>
+          <t>JUDY</t>
         </is>
       </c>
       <c r="I201" t="n">
         <v>56.0</v>
       </c>
       <c r="J201" t="n">
-        <v>46.0</v>
+        <v>41.0</v>
       </c>
       <c r="K201" t="n">
-        <v>58.0</v>
+        <v>48.3</v>
       </c>
       <c r="L201" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M201" t="n">
         <v>2.0</v>
       </c>
       <c r="N201" t="n">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
       <c r="O201" t="n">
-        <v>38.0</v>
+        <v>13.35</v>
       </c>
       <c r="P201" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q201" t="n">
         <v>30.0</v>
       </c>
       <c r="R201" t="n">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="S201" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T201" t="inlineStr">
         <is>
-          <t>Measured</t>
+          <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U201" t="n">
-        <v>4.3E-4</v>
+        <v>2.7675E-5</v>
       </c>
       <c r="V201" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X201" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z201" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Drainage Systems - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>IRS/2026/7915/PON1</t>
+          <t>IRS/2026/7916/PON1</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>08 July 2026 10:55</t>
+          <t>08 July 2026 16:00</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Judy Platform</t>
+          <t>Marnock ETAP PDR Platform</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>JUDY</t>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
         </is>
       </c>
       <c r="I202" t="n">
-        <v>56.0</v>
+        <v>57.0</v>
       </c>
       <c r="J202" t="n">
-        <v>41.0</v>
+        <v>17.0</v>
       </c>
       <c r="K202" t="n">
-        <v>48.3</v>
+        <v>42.357</v>
       </c>
       <c r="L202" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M202" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N202" t="n">
-        <v>20.0</v>
+        <v>39.0</v>
       </c>
       <c r="O202" t="n">
-        <v>13.35</v>
+        <v>46.88</v>
       </c>
       <c r="P202" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q202" t="n">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="R202" t="n">
-        <v>7.0</v>
+        <v>24.0</v>
       </c>
       <c r="S202" t="inlineStr">
         <is>
-          <t>Oily Waste</t>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T202" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Measured</t>
         </is>
       </c>
       <c r="U202" t="n">
-        <v>2.7675E-5</v>
+        <v>0.001</v>
       </c>
       <c r="V202" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X202" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z202" t="inlineStr">
         <is>
-          <t>Drainage Systems - Pipework Failure</t>
+          <t>Diesel Systems - Spilled Whilst Filling</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>IRS/2026/7916/PON1</t>
+          <t>IRS/2026/7917/PON1</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>08 July 2026 16:00</t>
+          <t>08 July 2026 16:45</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Marnock ETAP PDR Platform</t>
+          <t>Olympic Ares</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+          <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="I203" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J203" t="n">
-        <v>17.0</v>
+        <v>11.0</v>
       </c>
       <c r="K203" t="n">
-        <v>42.357</v>
+        <v>23.0</v>
       </c>
       <c r="L203" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M203" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N203" t="n">
-        <v>39.0</v>
+        <v>51.0</v>
       </c>
       <c r="O203" t="n">
-        <v>46.88</v>
+        <v>45.0</v>
       </c>
       <c r="P203" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q203" t="n">
-        <v>22.0</v>
+        <v>49.0</v>
       </c>
       <c r="R203" t="n">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="S203" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T203" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U203" t="n">
+        <v>2.5984E-4</v>
       </c>
       <c r="V203" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X203" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z203" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>IRS/2026/7917/PON1</t>
+          <t>IRS/2026/7921/PON1</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>08 July 2026 16:45</t>
+          <t>09 July 2026 15:22</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>ENI HEWETT LIMITED</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Olympic Ares</t>
+          <t>deborah 48/30-15 Subsea WHPS</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Remote well (not connected to an installation)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>SOUTH SEAN</t>
+          <t>HEWETT</t>
         </is>
       </c>
       <c r="I204" t="n">
         <v>53.0</v>
       </c>
       <c r="J204" t="n">
-        <v>11.0</v>
+        <v>5.0</v>
       </c>
       <c r="K204" t="n">
-        <v>23.0</v>
+        <v>12.94</v>
       </c>
       <c r="L204" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M204" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N204" t="n">
         <v>51.0</v>
       </c>
       <c r="O204" t="n">
-        <v>45.0</v>
+        <v>4.93</v>
       </c>
       <c r="P204" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q204" t="n">
-        <v>49.0</v>
+        <v>48.0</v>
       </c>
       <c r="R204" t="n">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="S204" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T204" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>2.5984E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V204" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Shell S2MX22</t>
+        </is>
+      </c>
+      <c r="W204" t="n">
+        <v>0.2</v>
       </c>
       <c r="X204" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z204" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>IRS/2026/7921/PON1</t>
+          <t>IRS/2026/7944/PON1</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>09 July 2026 15:22</t>
+          <t>14 July 2026 16:30</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>ENI HEWETT LIMITED</t>
+          <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>deborah 48/30-15 Subsea WHPS</t>
+          <t>Shearwater A Wellhead Platform</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Remote well (not connected to an installation)</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>HEWETT</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="I205" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="J205" t="n">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="K205" t="n">
-        <v>12.94</v>
+        <v>53.58</v>
       </c>
       <c r="L205" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M205" t="n">
         <v>1.0</v>
       </c>
       <c r="N205" t="n">
-        <v>51.0</v>
+        <v>57.0</v>
       </c>
       <c r="O205" t="n">
-        <v>4.93</v>
+        <v>19.22</v>
       </c>
       <c r="P205" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q205" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S205" t="inlineStr">
         <is>
-          <t/>
+          <t>Condensate</t>
         </is>
       </c>
       <c r="T205" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U205" t="n">
+        <v>2.1E-4</v>
       </c>
       <c r="V205" t="inlineStr">
         <is>
-          <t>Shell S2MX22</t>
-[...3 lines deleted...]
-        <v>0.2</v>
+          <t/>
+        </is>
       </c>
       <c r="X205" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z205" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>IRS/2026/7944/PON1</t>
+          <t>IRS/2026/7945/PON1</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>14 July 2026 16:30</t>
+          <t>14 July 2026 15:00</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>ADURA ENERGY LIMITED</t>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Shearwater A Wellhead Platform</t>
+          <t>Rough CD Platform</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>ROUGH</t>
         </is>
       </c>
       <c r="I206" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J206" t="n">
-        <v>1.0</v>
+        <v>50.0</v>
       </c>
       <c r="K206" t="n">
-        <v>53.58</v>
+        <v>4.0</v>
       </c>
       <c r="L206" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M206" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N206" t="n">
-        <v>57.0</v>
+        <v>26.0</v>
       </c>
       <c r="O206" t="n">
-        <v>19.22</v>
+        <v>34.8</v>
       </c>
       <c r="P206" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q206" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R206" t="n">
+        <v>3.0</v>
+      </c>
       <c r="S206" t="inlineStr">
         <is>
-          <t>Condensate</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T206" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U206" t="n">
-        <v>2.1E-4</v>
+        <v>1.01362E-4</v>
       </c>
       <c r="V206" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X206" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z206" t="inlineStr">
         <is>
-          <t>Hose (Topsides, Not Bunkering) - Release From Joint</t>
+          <t>Wellheads - Spill around wellhead</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>IRS/2026/7945/PON1</t>
+          <t>IRS/2026/7946/PON1</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>14 July 2026 15:00</t>
+          <t>14 July 2026 17:48</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Rough CD Platform</t>
+          <t>Olympic Ares</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
-[...4 lines deleted...]
-          <t>ROUGH</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="I207" t="n">
         <v>53.0</v>
       </c>
       <c r="J207" t="n">
-        <v>50.0</v>
+        <v>13.0</v>
       </c>
       <c r="K207" t="n">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="L207" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M207" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N207" t="n">
-        <v>26.0</v>
+        <v>49.0</v>
       </c>
       <c r="O207" t="n">
-        <v>34.8</v>
+        <v>6.0</v>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q207" t="n">
-        <v>47.0</v>
+        <v>49.0</v>
       </c>
       <c r="R207" t="n">
-        <v>3.0</v>
+        <v>25.0</v>
       </c>
       <c r="S207" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T207" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Measured</t>
         </is>
       </c>
       <c r="U207" t="n">
-        <v>1.01362E-4</v>
+        <v>0.00261</v>
       </c>
       <c r="V207" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X207" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z207" t="inlineStr">
         <is>
-          <t>Wellheads - Spill around wellhead</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>IRS/2026/7946/PON1</t>
+          <t>IRS/2026/7947/PON1</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>14 July 2026 17:48</t>
+          <t>15 July 2026 03:30</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Olympic Ares</t>
+          <t>Alba FSU</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>ALBA</t>
         </is>
       </c>
       <c r="I208" t="n">
-        <v>53.0</v>
+        <v>58.0</v>
       </c>
       <c r="J208" t="n">
-        <v>13.0</v>
+        <v>2.0</v>
       </c>
       <c r="K208" t="n">
-        <v>5.0</v>
+        <v>54.0</v>
       </c>
       <c r="L208" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M208" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N208" t="n">
         <v>2.0</v>
       </c>
-      <c r="N208" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="O208" t="n">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="P208" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q208" t="n">
-        <v>49.0</v>
+        <v>16.0</v>
       </c>
       <c r="R208" t="n">
-        <v>25.0</v>
+        <v>26.0</v>
       </c>
       <c r="S208" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T208" t="inlineStr">
         <is>
           <t>Measured</t>
         </is>
       </c>
       <c r="U208" t="n">
-        <v>0.00261</v>
+        <v>0.00359</v>
       </c>
       <c r="V208" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X208" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z208" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>IRS/2026/7947/PON1</t>
+          <t>IRS/2026/7948/PON1</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>15 July 2026 03:30</t>
+          <t>15 July 2026 04:45</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Alba FSU</t>
+          <t>Well-Safe Defender</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>NPI</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>ALBA</t>
+          <t>MAGNUS SOUTH</t>
         </is>
       </c>
       <c r="I209" t="n">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="J209" t="n">
-        <v>2.0</v>
+        <v>34.0</v>
       </c>
       <c r="K209" t="n">
-        <v>54.0</v>
+        <v>5.0</v>
       </c>
       <c r="L209" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M209" t="n">
         <v>1.0</v>
       </c>
       <c r="N209" t="n">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="O209" t="n">
-        <v>3.0</v>
+        <v>44.0</v>
       </c>
       <c r="P209" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q209" t="n">
-        <v>16.0</v>
+        <v>211.0</v>
       </c>
       <c r="R209" t="n">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="S209" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T209" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>0.00359</v>
+          <t/>
+        </is>
       </c>
       <c r="V209" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Oceanic HW443ND</t>
+        </is>
+      </c>
+      <c r="W209" t="n">
+        <v>10.9</v>
       </c>
       <c r="X209" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z209" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Hoses (Subsea) - Hydraulic Hose</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>IRS/2026/7948/PON1</t>
+          <t>IRS/2026/7952/PON1</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>15 July 2026 04:45</t>
+          <t>16 July 2026 18:28</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Well-Safe Defender</t>
+          <t>Northern Ocean</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>NPI</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>MAGNUS SOUTH</t>
+          <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="I210" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="J210" t="n">
-        <v>34.0</v>
+        <v>23.0</v>
       </c>
       <c r="K210" t="n">
+        <v>23.15</v>
+      </c>
+      <c r="L210" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M210" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="N210" t="n">
         <v>5.0</v>
       </c>
-      <c r="L210" t="inlineStr">
-[...9 lines deleted...]
-      </c>
       <c r="O210" t="n">
-        <v>44.0</v>
+        <v>56.0</v>
       </c>
       <c r="P210" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q210" t="n">
-        <v>211.0</v>
+        <v>204.0</v>
       </c>
       <c r="R210" t="n">
-        <v>12.0</v>
+        <v>20.0</v>
       </c>
       <c r="S210" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T210" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U210" t="n">
+        <v>9.8E-5</v>
       </c>
       <c r="V210" t="inlineStr">
         <is>
-          <t>Oceanic HW443ND</t>
-[...3 lines deleted...]
-        <v>10.9</v>
+          <t/>
+        </is>
       </c>
       <c r="X210" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z210" t="inlineStr">
         <is>
-          <t>Hoses (Subsea) - Hydraulic Hose</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>IRS/2026/7952/PON1</t>
+          <t>IRS/2026/7953/PON1</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>16 July 2026 18:28</t>
+          <t>17 July 2026 07:00</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Northern Ocean</t>
+          <t>Rowan Norway</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>NPI</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>SCHIEHALLION</t>
+          <t>CYGNUS</t>
         </is>
       </c>
       <c r="I211" t="n">
-        <v>60.0</v>
+        <v>56.0</v>
       </c>
       <c r="J211" t="n">
-        <v>23.0</v>
+        <v>34.0</v>
       </c>
       <c r="K211" t="n">
-        <v>23.15</v>
+        <v>0.166</v>
       </c>
       <c r="L211" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M211" t="n">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="N211" t="n">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="O211" t="n">
-        <v>56.0</v>
+        <v>0.526</v>
       </c>
       <c r="P211" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q211" t="n">
-        <v>204.0</v>
+        <v>44.0</v>
       </c>
       <c r="R211" t="n">
-        <v>20.0</v>
+        <v>12.0</v>
       </c>
       <c r="S211" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T211" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>9.8E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="V211" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X211" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y211" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z211" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>IRS/2026/7953/PON1</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>17 July 2026 07:00</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
@@ -23050,757 +23050,755 @@
       </c>
       <c r="V218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z218" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>IRS/2026/7953/PON1</t>
+          <t>IRS/2026/7956/PON1</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>17 July 2026 07:00</t>
+          <t>18 July 2026 08:26</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>ITHACA (NE) UKCS LIMITED, VALARIS PLC</t>
+          <t>PERENCO NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Rowan Norway</t>
+          <t>Ravenspurn South C Platform</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>NPI</t>
-[...4 lines deleted...]
-          <t>CYGNUS</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I219" t="n">
-        <v>56.0</v>
+        <v>54.0</v>
       </c>
       <c r="J219" t="n">
-        <v>34.0</v>
+        <v>4.0</v>
       </c>
       <c r="K219" t="n">
-        <v>0.166</v>
+        <v>57.0</v>
       </c>
       <c r="L219" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M219" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="N219" t="n">
-        <v>17.0</v>
+        <v>49.0</v>
       </c>
       <c r="O219" t="n">
-        <v>0.526</v>
+        <v>25.0</v>
       </c>
       <c r="P219" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q219" t="n">
-        <v>44.0</v>
+        <v>43.0</v>
       </c>
       <c r="R219" t="n">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
       <c r="S219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z219" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>IRS/2026/7956/PON1</t>
+          <t>IRS/2026/7959/PON1</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>18 July 2026 08:26</t>
+          <t>18 July 2026 13:35</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>PERENCO NORTH SEA LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED, DOLPHIN DRILLING LIMITED</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Ravenspurn South C Platform</t>
+          <t>Well 13/22a-UB07P (B15)</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
       <c r="I220" t="n">
-        <v>54.0</v>
+        <v>58.0</v>
       </c>
       <c r="J220" t="n">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="K220" t="n">
-        <v>57.0</v>
+        <v>3.0</v>
       </c>
       <c r="L220" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M220" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="N220" t="n">
-        <v>49.0</v>
+        <v>42.0</v>
       </c>
       <c r="O220" t="n">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="P220" t="inlineStr">
         <is>
-          <t>East</t>
+          <t>West</t>
         </is>
       </c>
       <c r="Q220" t="n">
-        <v>43.0</v>
+        <v>13.0</v>
       </c>
       <c r="R220" t="n">
-        <v>26.0</v>
+        <v>22.0</v>
       </c>
       <c r="S220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z220" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>IRS/2026/7959/PON1</t>
+          <t>IRS/2026/7960/PON1</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>18 July 2026 13:35</t>
+          <t>19 July 2026 08:15</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED, DOLPHIN DRILLING LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Well 13/22a-UB07P (B15)</t>
+          <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H221" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I221" t="n">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="J221" t="n">
-        <v>18.0</v>
+        <v>37.0</v>
       </c>
       <c r="K221" t="n">
-        <v>3.0</v>
+        <v>45.92</v>
       </c>
       <c r="L221" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M221" t="n">
         <v>1.0</v>
       </c>
       <c r="N221" t="n">
-        <v>42.0</v>
+        <v>39.0</v>
       </c>
       <c r="O221" t="n">
-        <v>23.0</v>
+        <v>8.85</v>
       </c>
       <c r="P221" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="Q221" t="n">
-        <v>13.0</v>
+        <v>3.0</v>
       </c>
       <c r="R221" t="n">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="S221" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T221" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U221" t="n">
+        <v>0.0088</v>
       </c>
       <c r="V221" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X221" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z221" t="inlineStr">
         <is>
-          <t/>
+          <t>Hose (Topsides, Not Bunkering) - Total Rupture</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>IRS/2026/7960/PON1</t>
+          <t>IRS/2026/7969/PON1</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>19 July 2026 08:15</t>
+          <t>21 July 2026 13:30</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Dunbar Platform</t>
+          <t>Marnock ETAP QU Platform</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I222" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J222" t="n">
-        <v>37.0</v>
+        <v>17.0</v>
       </c>
       <c r="K222" t="n">
-        <v>45.92</v>
+        <v>39.329</v>
       </c>
       <c r="L222" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M222" t="n">
         <v>1.0</v>
       </c>
       <c r="N222" t="n">
         <v>39.0</v>
       </c>
       <c r="O222" t="n">
-        <v>8.85</v>
+        <v>44.472</v>
       </c>
       <c r="P222" t="inlineStr">
         <is>
-          <t>West</t>
-[...6 lines deleted...]
-        <v>14.0</v>
+          <t>East</t>
+        </is>
       </c>
       <c r="S222" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T222" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U222" t="n">
-        <v>0.0088</v>
+        <v>5.1408E-4</v>
       </c>
       <c r="V222" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X222" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z222" t="inlineStr">
         <is>
-          <t>Hose (Topsides, Not Bunkering) - Total Rupture</t>
+          <t>Diesel Systems - Diesel pump change-out</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>IRS/2026/7969/PON1</t>
+          <t>IRS/2026/7973/PON1</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>21 July 2026 13:30</t>
+          <t>22 July 2026 19:45</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Marnock ETAP QU Platform</t>
+          <t>ROV</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>APOLLO</t>
+        </is>
+      </c>
       <c r="I223" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J223" t="n">
-        <v>17.0</v>
+        <v>53.0</v>
       </c>
       <c r="K223" t="n">
-        <v>39.329</v>
+        <v>58.773</v>
       </c>
       <c r="L223" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M223" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="N223" t="n">
-        <v>39.0</v>
+        <v>33.0</v>
       </c>
       <c r="O223" t="n">
-        <v>44.472</v>
+        <v>5.633</v>
       </c>
       <c r="P223" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q223" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="R223" t="n">
+        <v>3.0</v>
+      </c>
       <c r="S223" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T223" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Measured</t>
         </is>
       </c>
       <c r="U223" t="n">
-        <v>5.1408E-4</v>
+        <v>1.0E-5</v>
       </c>
       <c r="V223" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X223" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z223" t="inlineStr">
         <is>
-          <t>Diesel Systems - Diesel pump change-out</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>IRS/2026/7973/PON1</t>
+          <t>IRS/2026/7978/PON1</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>22 July 2026 19:45</t>
+          <t>23 July 2026 18:00</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>Kenneth Blackwood</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>ROV</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Other</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>APOLLO</t>
+          <t>JACKDAW</t>
         </is>
       </c>
       <c r="I224" t="n">
-        <v>53.0</v>
+        <v>55.0</v>
       </c>
       <c r="J224" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="K224" t="n">
-        <v>58.773</v>
+        <v>3.0</v>
       </c>
       <c r="L224" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M224" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="N224" t="n">
-        <v>33.0</v>
+        <v>22.0</v>
       </c>
       <c r="O224" t="n">
-        <v>5.633</v>
+        <v>51.0</v>
       </c>
       <c r="P224" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q224" t="n">
-        <v>47.0</v>
+        <v>30.0</v>
       </c>
       <c r="R224" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="S224" t="inlineStr">
         <is>
           <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T224" t="inlineStr">
         <is>
-          <t>Measured</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="U224" t="n">
-        <v>1.0E-5</v>
+        <v>0.001</v>
       </c>
       <c r="V224" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X224" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z224" t="inlineStr">
         <is>
           <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>IRS/2026/7978/PON1</t>
+          <t>IRS/2026/7986/PON1</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>23 July 2026 18:00</t>
+          <t>26 July 2026 07:30</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Kenneth Blackwood</t>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>ROV</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Other</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>JACKDAW</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="I225" t="n">
-        <v>55.0</v>
+        <v>59.0</v>
       </c>
       <c r="J225" t="n">
-        <v>54.0</v>
+        <v>36.0</v>
       </c>
       <c r="K225" t="n">
-        <v>3.0</v>
+        <v>29.841</v>
       </c>
       <c r="L225" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M225" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N225" t="n">
-        <v>22.0</v>
+        <v>4.0</v>
       </c>
       <c r="O225" t="n">
-        <v>51.0</v>
+        <v>34.971</v>
       </c>
       <c r="P225" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q225" t="n">
-        <v>30.0</v>
+        <v>9.0</v>
       </c>
       <c r="R225" t="n">
-        <v>2.0</v>
+        <v>11.0</v>
       </c>
       <c r="S225" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T225" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>0.001</v>
+          <t/>
+        </is>
       </c>
       <c r="V225" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>DUO-VIS</t>
+        </is>
+      </c>
+      <c r="W225" t="n">
+        <v>0.05</v>
       </c>
       <c r="X225" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z225" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Drainage Systems - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>IRS/2026/7986/PON1</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>26 July 2026 07:30</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
@@ -23847,55 +23845,55 @@
         <v>34.971</v>
       </c>
       <c r="P226" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q226" t="n">
         <v>9.0</v>
       </c>
       <c r="R226" t="n">
         <v>11.0</v>
       </c>
       <c r="S226" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T226" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V226" t="inlineStr">
         <is>
-          <t>DUO-VIS</t>
+          <t>DEFOAM PLUS NS</t>
         </is>
       </c>
       <c r="W226" t="n">
-        <v>0.05</v>
+        <v>0.0014</v>
       </c>
       <c r="X226" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z226" t="inlineStr">
         <is>
           <t>Drainage Systems - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>IRS/2026/7986/PON1</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
@@ -23951,1174 +23949,1174 @@
         <v>34.971</v>
       </c>
       <c r="P227" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q227" t="n">
         <v>9.0</v>
       </c>
       <c r="R227" t="n">
         <v>11.0</v>
       </c>
       <c r="S227" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T227" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V227" t="inlineStr">
         <is>
-          <t>DEFOAM PLUS NS</t>
+          <t>Potassium Chloride Brine</t>
         </is>
       </c>
       <c r="W227" t="n">
-        <v>0.0014</v>
+        <v>1.137</v>
       </c>
       <c r="X227" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z227" t="inlineStr">
         <is>
           <t>Drainage Systems - Water Based Chemicals</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>IRS/2026/7986/PON1</t>
+          <t>IRS/2026/7996/PON1</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>26 July 2026 07:30</t>
+          <t>05 April 2026 13:00</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Barque PB Platform</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>MARINER</t>
+          <t>BARQUE</t>
         </is>
       </c>
       <c r="I228" t="n">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="J228" t="n">
         <v>36.0</v>
       </c>
       <c r="K228" t="n">
-        <v>29.841</v>
+        <v>47.0</v>
       </c>
       <c r="L228" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M228" t="n">
         <v>1.0</v>
       </c>
       <c r="N228" t="n">
-        <v>4.0</v>
+        <v>31.0</v>
       </c>
       <c r="O228" t="n">
-        <v>34.971</v>
+        <v>35.0</v>
       </c>
       <c r="P228" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q228" t="n">
-        <v>9.0</v>
+        <v>48.0</v>
       </c>
       <c r="R228" t="n">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
       <c r="S228" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T228" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V228" t="inlineStr">
         <is>
-          <t>Potassium Chloride Brine</t>
+          <t>CORR22617A</t>
         </is>
       </c>
       <c r="W228" t="n">
-        <v>1.137</v>
+        <v>6.0</v>
       </c>
       <c r="X228" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z228" t="inlineStr">
         <is>
-          <t>Drainage Systems - Water Based Chemicals</t>
+          <t>Chemical Injection - Valve Failure</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>IRS/2026/7996/PON1</t>
+          <t>IRS/2026/7997/PON1</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>05 April 2026 13:00</t>
+          <t>28 July 2026 11:05</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Barque PB Platform</t>
+          <t>Olympic Ares</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>BARQUE</t>
+          <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="I229" t="n">
         <v>53.0</v>
       </c>
       <c r="J229" t="n">
-        <v>36.0</v>
+        <v>11.0</v>
       </c>
       <c r="K229" t="n">
-        <v>47.0</v>
+        <v>23.0</v>
       </c>
       <c r="L229" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M229" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N229" t="n">
-        <v>31.0</v>
+        <v>51.0</v>
       </c>
       <c r="O229" t="n">
-        <v>35.0</v>
+        <v>45.0</v>
       </c>
       <c r="P229" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q229" t="n">
-        <v>48.0</v>
+        <v>49.0</v>
       </c>
       <c r="R229" t="n">
-        <v>13.0</v>
+        <v>25.0</v>
       </c>
       <c r="S229" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T229" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U229" t="n">
+        <v>5.0E-4</v>
       </c>
       <c r="V229" t="inlineStr">
         <is>
-          <t>CORR22617A</t>
-[...3 lines deleted...]
-        <v>6.0</v>
+          <t/>
+        </is>
       </c>
       <c r="X229" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z229" t="inlineStr">
         <is>
-          <t>Chemical Injection - Valve Failure</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>IRS/2026/7997/PON1</t>
+          <t>IRS/2026/8015/PON1</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>28 July 2026 11:05</t>
+          <t>03 August 2026 12:45</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Olympic Ares</t>
+          <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>SOUTH SEAN</t>
+          <t>SHEARWATER</t>
         </is>
       </c>
       <c r="I230" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J230" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K230" t="n">
         <v>53.0</v>
       </c>
-      <c r="J230" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="L230" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M230" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N230" t="n">
-        <v>51.0</v>
+        <v>57.0</v>
       </c>
       <c r="O230" t="n">
-        <v>45.0</v>
+        <v>19.0</v>
       </c>
       <c r="P230" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q230" t="n">
-        <v>49.0</v>
+        <v>22.0</v>
       </c>
       <c r="R230" t="n">
-        <v>25.0</v>
+        <v>30.0</v>
       </c>
       <c r="S230" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T230" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>5.0E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V230" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X230" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y230" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z230" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>IRS/2026/8015/PON1</t>
+          <t>IRS/2026/8021/PON1</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>03 August 2026 12:45</t>
+          <t>04 August 2026 15:52</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Shearwater C PUQ Platform</t>
+          <t>Grampian Talisker</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>Leman Golf</t>
         </is>
       </c>
       <c r="I231" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J231" t="n">
-        <v>1.0</v>
+        <v>7.0</v>
       </c>
       <c r="K231" t="n">
-        <v>53.0</v>
+        <v>0.6</v>
       </c>
       <c r="L231" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M231" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N231" t="n">
-        <v>57.0</v>
+        <v>6.0</v>
       </c>
       <c r="O231" t="n">
-        <v>19.0</v>
+        <v>21.0</v>
       </c>
       <c r="P231" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q231" t="n">
-        <v>22.0</v>
+        <v>49.0</v>
       </c>
       <c r="R231" t="n">
-        <v>30.0</v>
+        <v>26.0</v>
       </c>
       <c r="S231" t="inlineStr">
         <is>
-          <t/>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T231" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U231" t="n">
+        <v>0.001664</v>
       </c>
       <c r="V231" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X231" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="Z231" t="inlineStr">
         <is>
-          <t/>
+          <t>Bunkering Hose - Pinhole Leak</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>IRS/2026/8021/PON1</t>
+          <t>IRS/2026/8022/PON1</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>04 August 2026 15:52</t>
+          <t>04 August 2026 15:00</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Grampian Talisker</t>
+          <t>Magnus Platform</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Leman Golf</t>
+          <t>MAGNUS</t>
         </is>
       </c>
       <c r="I232" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="J232" t="n">
-        <v>7.0</v>
+        <v>37.0</v>
       </c>
       <c r="K232" t="n">
-        <v>0.6</v>
+        <v>12.41</v>
       </c>
       <c r="L232" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M232" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N232" t="n">
-        <v>6.0</v>
+        <v>18.0</v>
       </c>
       <c r="O232" t="n">
-        <v>21.0</v>
+        <v>25.92</v>
       </c>
       <c r="P232" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q232" t="n">
-        <v>49.0</v>
+        <v>211.0</v>
       </c>
       <c r="R232" t="n">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
       <c r="S232" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T232" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U232" t="n">
-        <v>0.001664</v>
+        <v>0.00729</v>
       </c>
       <c r="V232" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X232" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="Z232" t="inlineStr">
         <is>
-          <t>Bunkering Hose - Pinhole Leak</t>
+          <t>Drainage Systems - Pipework Failure</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>IRS/2026/8022/PON1</t>
+          <t>IRS/2026/8025/PON1</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>04 August 2026 15:00</t>
+          <t>05 August 2026 13:30</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Magnus Platform</t>
+          <t>Mungo NUI Platform</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I233" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="J233" t="n">
-        <v>37.0</v>
+        <v>22.0</v>
       </c>
       <c r="K233" t="n">
-        <v>12.41</v>
+        <v>31.288</v>
       </c>
       <c r="L233" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M233" t="n">
         <v>1.0</v>
       </c>
       <c r="N233" t="n">
-        <v>18.0</v>
+        <v>59.0</v>
       </c>
       <c r="O233" t="n">
-        <v>25.92</v>
+        <v>53.12</v>
       </c>
       <c r="P233" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q233" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S233" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T233" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U233" t="n">
+        <v>2.649E-6</v>
       </c>
       <c r="V233" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X233" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z233" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>IRS/2026/8025/PON1</t>
+          <t>IRS/2026/8028/PON1</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>05 August 2026 13:30</t>
+          <t>05 August 2026 15:00</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Mungo NUI Platform</t>
+          <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I234" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="J234" t="n">
-        <v>22.0</v>
+        <v>48.0</v>
       </c>
       <c r="K234" t="n">
-        <v>31.288</v>
+        <v>33.0</v>
       </c>
       <c r="L234" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M234" t="n">
         <v>1.0</v>
       </c>
       <c r="N234" t="n">
-        <v>59.0</v>
+        <v>44.0</v>
       </c>
       <c r="O234" t="n">
-        <v>53.12</v>
+        <v>15.0</v>
       </c>
       <c r="P234" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q234" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R234" t="n">
+        <v>9.0</v>
+      </c>
       <c r="S234" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t>Diesel</t>
         </is>
       </c>
       <c r="T234" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U234" t="n">
-        <v>2.649E-6</v>
+        <v>5.07E-4</v>
       </c>
       <c r="V234" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X234" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z234" t="inlineStr">
         <is>
-          <t>Hydraulic Manifold/Control Panel - Small Bore Fittings</t>
+          <t>Diesel Systems - Failure Of Equipment</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>IRS/2026/8028/PON1</t>
+          <t>IRS/2026/8029/PON1</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>05 August 2026 15:00</t>
+          <t>06 August 2026 05:00</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Alwyn North NAA Platform</t>
+          <t>Marnock ETAP QU Platform</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I235" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J235" t="n">
-        <v>48.0</v>
+        <v>17.0</v>
       </c>
       <c r="K235" t="n">
-        <v>33.0</v>
+        <v>42.0</v>
       </c>
       <c r="L235" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M235" t="n">
         <v>1.0</v>
       </c>
       <c r="N235" t="n">
-        <v>44.0</v>
+        <v>39.0</v>
       </c>
       <c r="O235" t="n">
-        <v>15.0</v>
+        <v>46.0</v>
       </c>
       <c r="P235" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q235" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S235" t="inlineStr">
         <is>
-          <t>Diesel</t>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T235" t="inlineStr">
         <is>
           <t>Estimated using Bonn Agreement Code</t>
         </is>
       </c>
       <c r="U235" t="n">
-        <v>5.07E-4</v>
+        <v>4.6687E-5</v>
       </c>
       <c r="V235" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X235" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z235" t="inlineStr">
         <is>
-          <t>Diesel Systems - Failure Of Equipment</t>
+          <t>Drainage Systems - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>IRS/2026/8029/PON1</t>
+          <t>IRS/2026/8036/PON1</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>06 August 2026 05:00</t>
+          <t>07 August 2026 21:45</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Marnock ETAP QU Platform</t>
+          <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I236" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="J236" t="n">
-        <v>17.0</v>
+        <v>43.0</v>
       </c>
       <c r="K236" t="n">
-        <v>42.0</v>
+        <v>0.86</v>
       </c>
       <c r="L236" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M236" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N236" t="n">
-        <v>39.0</v>
+        <v>51.0</v>
       </c>
       <c r="O236" t="n">
-        <v>46.0</v>
+        <v>17.9</v>
       </c>
       <c r="P236" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S236" t="inlineStr">
         <is>
-          <t>Crude</t>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T236" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
+          <t>Measured</t>
         </is>
       </c>
       <c r="U236" t="n">
-        <v>4.6687E-5</v>
+        <v>0.0015</v>
       </c>
       <c r="V236" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X236" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z236" t="inlineStr">
         <is>
-          <t>Drainage Systems - Unknown Cause</t>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>IRS/2026/8036/PON1</t>
+          <t>IRS/2026/8040/PON1</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>07 August 2026 21:45</t>
+          <t>08 August 2026 15:00</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Grove Wellhead Platform</t>
+          <t>Clair Phase 1 Platform</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
+        </is>
+      </c>
       <c r="I237" t="n">
-        <v>53.0</v>
+        <v>60.0</v>
       </c>
       <c r="J237" t="n">
-        <v>43.0</v>
+        <v>41.0</v>
       </c>
       <c r="K237" t="n">
-        <v>0.86</v>
+        <v>30.0</v>
       </c>
       <c r="L237" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M237" t="n">
         <v>2.0</v>
       </c>
       <c r="N237" t="n">
-        <v>51.0</v>
+        <v>32.0</v>
       </c>
       <c r="O237" t="n">
-        <v>17.9</v>
+        <v>40.0</v>
       </c>
       <c r="P237" t="inlineStr">
         <is>
-          <t>East</t>
-        </is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q237" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R237" t="n">
+        <v>8.0</v>
       </c>
       <c r="S237" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t>Oily Waste</t>
         </is>
       </c>
       <c r="T237" t="inlineStr">
         <is>
-          <t>Measured</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="U237" t="n">
-        <v>0.0015</v>
+        <v>2.0E-4</v>
       </c>
       <c r="V237" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X237" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="Z237" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t>Pipework - Release From Joint</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>IRS/2026/8040/PON1</t>
+          <t>IRS/2026/8041/PON1</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>08 August 2026 15:00</t>
+          <t>08 August 2026 23:00</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Oil release</t>
+          <t>Chemical release</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Clair Phase 1 Platform</t>
+          <t>Mariner PDQ Platform</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>CLAIR-PHASE 1 [Part of CLAIR]</t>
+          <t>MARINER</t>
         </is>
       </c>
       <c r="I238" t="n">
-        <v>60.0</v>
+        <v>59.0</v>
       </c>
       <c r="J238" t="n">
-        <v>41.0</v>
+        <v>35.0</v>
       </c>
       <c r="K238" t="n">
-        <v>30.0</v>
+        <v>18.716</v>
       </c>
       <c r="L238" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M238" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N238" t="n">
-        <v>32.0</v>
+        <v>3.0</v>
       </c>
       <c r="O238" t="n">
-        <v>40.0</v>
+        <v>19.523</v>
       </c>
       <c r="P238" t="inlineStr">
         <is>
-          <t>West</t>
+          <t>East</t>
         </is>
       </c>
       <c r="Q238" t="n">
-        <v>206.0</v>
+        <v>9.0</v>
       </c>
       <c r="R238" t="n">
-        <v>8.0</v>
+        <v>11.0</v>
       </c>
       <c r="S238" t="inlineStr">
         <is>
-          <t>Oily Waste</t>
+          <t/>
         </is>
       </c>
       <c r="T238" t="inlineStr">
         <is>
-          <t>Calculated</t>
-[...3 lines deleted...]
-        <v>2.0E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V238" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X238" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y238" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z238" t="inlineStr">
         <is>
-          <t>Pipework - Release From Joint</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>IRS/2026/8041/PON1</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>08 August 2026 23:00</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Chemical release</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
@@ -25823,1059 +25821,5089 @@
       </c>
       <c r="V245" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X245" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y245" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z245" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>IRS/2026/8041/PON1</t>
+          <t>IRS/2026/8046/PON1</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>08 August 2026 23:00</t>
+          <t>09 August 2026 14:00</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Chemical release</t>
+          <t>Oil release</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED, ADURA OPERATIONS LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Mariner PDQ Platform</t>
+          <t>Marnock ETAP QU Platform</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I246" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="J246" t="n">
-        <v>35.0</v>
+        <v>17.0</v>
       </c>
       <c r="K246" t="n">
-        <v>18.716</v>
+        <v>42.0</v>
       </c>
       <c r="L246" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M246" t="n">
         <v>1.0</v>
       </c>
       <c r="N246" t="n">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
       <c r="O246" t="n">
-        <v>19.523</v>
+        <v>46.0</v>
       </c>
       <c r="P246" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q246" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="S246" t="inlineStr">
         <is>
-          <t/>
+          <t>Crude</t>
         </is>
       </c>
       <c r="T246" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U246" t="n">
+        <v>8.7586E-5</v>
       </c>
       <c r="V246" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X246" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z246" t="inlineStr">
         <is>
-          <t/>
+          <t>Drainage Systems - Unknown Cause</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>IRS/2026/8046/PON1</t>
+          <t>IRS/2026/8057/PON1</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>09 August 2026 14:00</t>
+          <t>13 August 2026 05:30</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Marnock ETAP QU Platform</t>
+          <t>Ninian Central Platform</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
       <c r="I247" t="n">
-        <v>57.0</v>
+        <v>60.0</v>
       </c>
       <c r="J247" t="n">
-        <v>17.0</v>
+        <v>51.0</v>
       </c>
       <c r="K247" t="n">
-        <v>42.0</v>
+        <v>24.42</v>
       </c>
       <c r="L247" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M247" t="n">
         <v>1.0</v>
       </c>
       <c r="N247" t="n">
-        <v>39.0</v>
+        <v>28.0</v>
       </c>
       <c r="O247" t="n">
-        <v>46.0</v>
+        <v>8.73</v>
       </c>
       <c r="P247" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q247" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="R247" t="n">
+        <v>3.0</v>
+      </c>
       <c r="S247" t="inlineStr">
         <is>
-          <t>Crude</t>
+          <t/>
         </is>
       </c>
       <c r="T247" t="inlineStr">
         <is>
-          <t>Estimated using Bonn Agreement Code</t>
-[...3 lines deleted...]
-        <v>8.7586E-5</v>
+          <t/>
+        </is>
       </c>
       <c r="V247" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X247" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y247" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z247" t="inlineStr">
         <is>
-          <t>Drainage Systems - Unknown Cause</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>IRS/2026/8057/PON1</t>
+          <t>IRS/2026/8059/PON1</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>13 August 2026 05:30</t>
+          <t>13 August 2026 17:30</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Ninian Central Platform</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
-      <c r="H248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="I248" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J248" t="n">
-        <v>51.0</v>
+        <v>39.0</v>
       </c>
       <c r="K248" t="n">
-        <v>24.42</v>
+        <v>8.0</v>
       </c>
       <c r="L248" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M248" t="n">
         <v>1.0</v>
       </c>
       <c r="N248" t="n">
-        <v>28.0</v>
+        <v>9.0</v>
       </c>
       <c r="O248" t="n">
-        <v>8.73</v>
+        <v>2.0</v>
       </c>
       <c r="P248" t="inlineStr">
         <is>
           <t>East</t>
         </is>
-      </c>
-[...4 lines deleted...]
-        <v>3.0</v>
       </c>
       <c r="S248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z248" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>IRS/2026/8059/PON1</t>
+          <t>IRS/2026/8078/PON1</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>13 August 2026 17:30</t>
+          <t>17 August 2026 18:48</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Bruce PUQ Platform</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
         </is>
       </c>
       <c r="I249" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="J249" t="n">
-        <v>39.0</v>
+        <v>44.0</v>
       </c>
       <c r="K249" t="n">
-        <v>8.0</v>
+        <v>34.0</v>
       </c>
       <c r="L249" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M249" t="n">
         <v>1.0</v>
       </c>
       <c r="N249" t="n">
-        <v>9.0</v>
+        <v>40.0</v>
       </c>
       <c r="O249" t="n">
-        <v>2.0</v>
+        <v>17.0</v>
       </c>
       <c r="P249" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="S249" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T249" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U249" t="n">
+        <v>3.4E-5</v>
       </c>
       <c r="V249" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X249" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z249" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>IRS/2026/8078/PON1</t>
+          <t>IRS/2026/8085/PON1</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>17 August 2026 18:48</t>
+          <t>19 August 2026 08:55</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>stril server</t>
+          <t>Bruce PUQ Platform</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>BRUCE</t>
         </is>
       </c>
       <c r="I250" t="n">
         <v>59.0</v>
       </c>
       <c r="J250" t="n">
         <v>44.0</v>
       </c>
       <c r="K250" t="n">
         <v>34.0</v>
       </c>
       <c r="L250" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M250" t="n">
         <v>1.0</v>
       </c>
       <c r="N250" t="n">
         <v>40.0</v>
       </c>
       <c r="O250" t="n">
         <v>17.0</v>
       </c>
       <c r="P250" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
+      <c r="Q250" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R250" t="n">
+        <v>9.0</v>
+      </c>
       <c r="S250" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T250" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U250" t="n">
+        <v>4.44E-4</v>
       </c>
       <c r="V250" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X250" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z250" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>IRS/2026/8085/PON1</t>
+          <t>IRS/2026/8088/PON1</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>19 August 2026 08:55</t>
+          <t>20 August 2026 04:45</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+          <t>PERENCO UK LIMITED, PETRODEC UK LIMITED, PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Stril Server</t>
+          <t>ROV</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Vessel</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>BRUCE</t>
+          <t>LEMAN SOUTH</t>
         </is>
       </c>
       <c r="I251" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="J251" t="n">
         <v>59.0</v>
       </c>
-      <c r="J251" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="K251" t="n">
-        <v>34.0</v>
+        <v>4.99</v>
       </c>
       <c r="L251" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M251" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="N251" t="n">
-        <v>40.0</v>
+        <v>18.0</v>
       </c>
       <c r="O251" t="n">
-        <v>17.0</v>
+        <v>11.343</v>
       </c>
       <c r="P251" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q251" t="n">
-        <v>9.0</v>
+        <v>53.0</v>
       </c>
       <c r="R251" t="n">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="S251" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T251" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U251" t="n">
+        <v>4.5E-4</v>
       </c>
       <c r="V251" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X251" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z251" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>IRS/2026/8088/PON1</t>
+          <t>IRS/2026/8090/PON1</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>20 August 2026 04:45</t>
+          <t>22 August 2026 23:33</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED, PETRODEC UK LIMITED, PERENCO UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>ROV</t>
+          <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Vessel</t>
-[...4 lines deleted...]
-          <t>LEMAN SOUTH</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="I252" t="n">
-        <v>52.0</v>
+        <v>60.0</v>
       </c>
       <c r="J252" t="n">
-        <v>59.0</v>
+        <v>37.0</v>
       </c>
       <c r="K252" t="n">
-        <v>4.99</v>
+        <v>45.92</v>
       </c>
       <c r="L252" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M252" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="N252" t="n">
-        <v>18.0</v>
+        <v>39.0</v>
       </c>
       <c r="O252" t="n">
-        <v>11.343</v>
+        <v>8.85</v>
       </c>
       <c r="P252" t="inlineStr">
         <is>
-          <t>East</t>
-[...6 lines deleted...]
-        <v>2.0</v>
+          <t>West</t>
+        </is>
       </c>
       <c r="S252" t="inlineStr">
         <is>
-          <t>Hydraulic Oil</t>
+          <t/>
         </is>
       </c>
       <c r="T252" t="inlineStr">
         <is>
-          <t>Measured</t>
-[...3 lines deleted...]
-        <v>4.5E-4</v>
+          <t/>
+        </is>
       </c>
       <c r="V252" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X252" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
+        </is>
+      </c>
+      <c r="Y252" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Z252" t="inlineStr">
         <is>
-          <t>ROV/Vessel Operations</t>
+          <t/>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>IRS/2026/8090/PON1</t>
+          <t>IRS/2026/8096/PON1</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>22 August 2026 23:33</t>
+          <t>25 August 2026 13:54</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Dunbar Platform</t>
+          <t>Shearwater A Wellhead Platform</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
       <c r="I253" t="n">
-        <v>60.0</v>
+        <v>57.0</v>
       </c>
       <c r="J253" t="n">
-        <v>37.0</v>
+        <v>1.0</v>
       </c>
       <c r="K253" t="n">
-        <v>45.92</v>
+        <v>53.58</v>
       </c>
       <c r="L253" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M253" t="n">
         <v>1.0</v>
       </c>
       <c r="N253" t="n">
-        <v>39.0</v>
+        <v>57.0</v>
       </c>
       <c r="O253" t="n">
-        <v>8.85</v>
+        <v>19.22</v>
       </c>
       <c r="P253" t="inlineStr">
         <is>
-          <t>West</t>
-        </is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q253" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R253" t="n">
+        <v>30.0</v>
       </c>
       <c r="S253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Z253" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>IRS/2026/8096/PON1</t>
+          <t>IRS/2026/8097/PON1</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>25 August 2026 13:54</t>
+          <t>25 August 2026 19:50</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Shearwater A Wellhead Platform</t>
+          <t>Bruce PUQ Platform</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Production installation (including any connected infrastructure)</t>
+          <t>Vessel</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>SHEARWATER</t>
+          <t>BRUCE</t>
         </is>
       </c>
       <c r="I254" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="J254" t="n">
-        <v>1.0</v>
+        <v>44.0</v>
       </c>
       <c r="K254" t="n">
-        <v>53.58</v>
+        <v>34.0</v>
       </c>
       <c r="L254" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M254" t="n">
         <v>1.0</v>
       </c>
       <c r="N254" t="n">
-        <v>57.0</v>
+        <v>40.0</v>
       </c>
       <c r="O254" t="n">
-        <v>19.22</v>
+        <v>17.0</v>
       </c>
       <c r="P254" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="Q254" t="n">
-        <v>22.0</v>
+        <v>9.0</v>
       </c>
       <c r="R254" t="n">
-        <v>30.0</v>
+        <v>9.0</v>
       </c>
       <c r="S254" t="inlineStr">
         <is>
-          <t/>
+          <t>Hydraulic Oil</t>
         </is>
       </c>
       <c r="T254" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U254" t="n">
+        <v>3.4E-5</v>
       </c>
       <c r="V254" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X254" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="Z254" t="inlineStr">
         <is>
-          <t/>
+          <t>ROV/Vessel Operations</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>IRS/2026/8097/PON1</t>
+          <t>IRS/2026/8101/PON1</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>25 August 2026 19:50</t>
+          <t>27 August 2026 08:30</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Oil release</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Stril Server</t>
+          <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Vessel</t>
+          <t>Production installation (including any connected infrastructure)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>BRUCE</t>
+          <t>ARBROATH</t>
         </is>
       </c>
       <c r="I255" t="n">
-        <v>59.0</v>
+        <v>57.0</v>
       </c>
       <c r="J255" t="n">
-        <v>44.0</v>
+        <v>22.0</v>
       </c>
       <c r="K255" t="n">
-        <v>34.0</v>
+        <v>29.084</v>
       </c>
       <c r="L255" t="inlineStr">
         <is>
           <t>North</t>
         </is>
       </c>
       <c r="M255" t="n">
         <v>1.0</v>
       </c>
       <c r="N255" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="O255" t="n">
+        <v>59.036</v>
+      </c>
+      <c r="P255" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q255" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R255" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="S255" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T255" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U255" t="n">
+        <v>1.2456E-4</v>
+      </c>
+      <c r="V255" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X255" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z255" t="inlineStr">
+        <is>
+          <t>Bunkering Hose - Hose Parted from Coupling / Break Away Coupling</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="inlineStr">
+        <is>
+          <t>IRS/2026/8102/PON1</t>
+        </is>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>27 August 2026 13:15</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>ADURA ENERGY LIMITED, HELIX ENERGY SOLUTIONS (U.K.) LIMITED, ADURA ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>Gannet Subsea Well GD-A02</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>GANNET D</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J256" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="K256" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="L256" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M256" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N256" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="O256" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="P256" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q256" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="R256" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="S256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z256" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="inlineStr">
+        <is>
+          <t>IRS/2026/8103/PON1</t>
+        </is>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>27 August 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>Oil release, Chemical release</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>BP P.L.C.</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J257" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K257" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L257" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M257" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N257" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O257" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="P257" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S257" t="inlineStr">
+        <is>
+          <t>Crude</t>
+        </is>
+      </c>
+      <c r="T257" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U257" t="n">
+        <v>1.0E-5</v>
+      </c>
+      <c r="V257" t="inlineStr">
+        <is>
+          <t>CORROSION AND SCALE INHIBITOR</t>
+        </is>
+      </c>
+      <c r="W257" t="n">
+        <v>0.001</v>
+      </c>
+      <c r="X257" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z257" t="inlineStr">
+        <is>
+          <t>Turbines, Pumps, etc. - Seal Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="inlineStr">
+        <is>
+          <t>IRS/2026/8105/PON1</t>
+        </is>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>27 August 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>Ravenspurn South B Platform</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J258" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K258" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M258" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N258" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="O258" t="n">
+        <v>54.9</v>
+      </c>
+      <c r="P258" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q258" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="R258" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="S258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z258" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="inlineStr">
+        <is>
+          <t>IRS/2026/8107/PON1</t>
+        </is>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>27 August 2026 21:32</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J259" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K259" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M259" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N259" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O259" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P259" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q259" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R259" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S259" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T259" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U259" t="n">
+        <v>4.0E-4</v>
+      </c>
+      <c r="V259" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X259" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z259" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="inlineStr">
+        <is>
+          <t>IRS/2026/8111/PON1</t>
+        </is>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>28 August 2026 11:12</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>Cormorant North Platform</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>CORMORANT NORTH</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J260" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="K260" t="n">
+        <v>21.8</v>
+      </c>
+      <c r="L260" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M260" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N260" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O260" t="n">
+        <v>51.58</v>
+      </c>
+      <c r="P260" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q260" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R260" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="S260" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T260" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V260" t="inlineStr">
+        <is>
+          <t>Shell Tellus 32</t>
+        </is>
+      </c>
+      <c r="W260" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="X260" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z260" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="inlineStr">
+        <is>
+          <t>IRS/2026/8116/PON1</t>
+        </is>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>30 August 2026 09:55</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>Britannia Platform</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>BRITANNIA</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J261" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K261" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="L261" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M261" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N261" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O261" t="n">
+        <v>19.54</v>
+      </c>
+      <c r="P261" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q261" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R261" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z261" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="inlineStr">
+        <is>
+          <t>IRS/2026/8117/PON1</t>
+        </is>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>31 August 2026 05:40</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>CHRYSAOR (U.K.) BRITANNIA LIMITED</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>Britannia</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I262" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J262" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K262" t="n">
+        <v>55.13</v>
+      </c>
+      <c r="L262" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M262" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N262" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="O262" t="n">
+        <v>19.54</v>
+      </c>
+      <c r="P262" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q262" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="R262" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S262" t="inlineStr">
+        <is>
+          <t>Diesel</t>
+        </is>
+      </c>
+      <c r="T262" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U262" t="n">
+        <v>1.845E-4</v>
+      </c>
+      <c r="V262" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X262" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z262" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Overflow of caisson</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="inlineStr">
+        <is>
+          <t>IRS/2026/8119/PON1</t>
+        </is>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>31 August 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>Stril Server</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J263" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K263" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L263" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M263" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N263" t="n">
         <v>40.0</v>
       </c>
-      <c r="O255" t="n">
+      <c r="O263" t="n">
         <v>17.0</v>
       </c>
-      <c r="P255" t="inlineStr">
+      <c r="P263" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
-      <c r="Q255" t="n">
+      <c r="Q263" t="n">
         <v>9.0</v>
       </c>
-      <c r="R255" t="n">
+      <c r="R263" t="n">
         <v>9.0</v>
       </c>
-      <c r="S255" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Z255" t="inlineStr">
+      <c r="S263" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T263" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U263" t="n">
+        <v>2.0E-5</v>
+      </c>
+      <c r="V263" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X263" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z263" t="inlineStr">
+        <is>
+          <t>Subsea Intervention Work - Unexpected Fluid Present</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="inlineStr">
+        <is>
+          <t>IRS/2026/8133/PON1</t>
+        </is>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>03 September 2026 05:00</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED, STENA DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>Stena Don</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>PENGUIN WEST</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J264" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="K264" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="L264" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M264" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N264" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O264" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="P264" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q264" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R264" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S264" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T264" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U264" t="n">
+        <v>1.67E-4</v>
+      </c>
+      <c r="V264" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X264" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z264" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="inlineStr">
+        <is>
+          <t>IRS/2026/8134/PON1</t>
+        </is>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>03 September 2026 05:00</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED, DOLPHIN DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>Paul B. Loyd, Jnr</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J265" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K265" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L265" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M265" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N265" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="O265" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="P265" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q265" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="R265" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="S265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z265" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="inlineStr">
+        <is>
+          <t>IRS/2026/8135/PON1</t>
+        </is>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>03 September 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J266" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K266" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L266" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M266" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N266" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O266" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P266" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q266" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R266" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z266" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="inlineStr">
+        <is>
+          <t>IRS/2026/8137/PON1</t>
+        </is>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>03 September 2026 18:45</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>Bruce D Platform</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I267" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J267" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K267" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L267" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M267" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N267" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="O267" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="P267" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q267" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R267" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S267" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T267" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U267" t="n">
+        <v>0.0018</v>
+      </c>
+      <c r="V267" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X267" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z267" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="inlineStr">
+        <is>
+          <t>IRS/2026/8138/PON1</t>
+        </is>
+      </c>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>04 September 2026 02:17</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>SHELL ENERGY UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J268" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="K268" t="n">
+        <v>44.252</v>
+      </c>
+      <c r="L268" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M268" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N268" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="O268" t="n">
+        <v>12.337</v>
+      </c>
+      <c r="P268" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q268" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R268" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="S268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z268" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="inlineStr">
+        <is>
+          <t>IRS/2026/8140/PON1</t>
+        </is>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>04 September 2026 10:10</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>Well-Safe Guardian</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>Other</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>BUCHAN</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J269" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="K269" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L269" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M269" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N269" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="O269" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="P269" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q269" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R269" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S269" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="T269" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U269" t="n">
+        <v>0.00950625</v>
+      </c>
+      <c r="V269" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X269" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z269" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Deck Washing</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="inlineStr">
+        <is>
+          <t>IRS/2026/8142/PON1</t>
+        </is>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>04 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>Bruce PUQ Platform</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J270" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K270" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L270" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M270" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N270" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="O270" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="P270" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q270" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R270" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="S270" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T270" t="inlineStr">
+        <is>
+          <t>Calculated</t>
+        </is>
+      </c>
+      <c r="U270" t="n">
+        <v>8.0E-4</v>
+      </c>
+      <c r="V270" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X270" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z270" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="inlineStr">
+        <is>
+          <t>IRS/2026/8149/PON1</t>
+        </is>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>07 September 2026 04:45</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J271" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K271" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L271" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M271" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N271" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O271" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P271" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q271" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R271" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z271" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="inlineStr">
+        <is>
+          <t>IRS/2026/8150/PON1</t>
+        </is>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>08 September 2026 11:50</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>THREE60 OPERATIONS SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>Clyde Platform</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>CLYDE</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="J272" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="K272" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L272" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M272" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N272" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="O272" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="P272" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q272" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="R272" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="S272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z272" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="inlineStr">
+        <is>
+          <t>IRS/2026/8152/PON1</t>
+        </is>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>31 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>Hoton Platform</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>HOTON</t>
+        </is>
+      </c>
+      <c r="I273" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J273" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K273" t="n">
+        <v>9.9619</v>
+      </c>
+      <c r="L273" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M273" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N273" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="O273" t="n">
+        <v>22.6056</v>
+      </c>
+      <c r="P273" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q273" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R273" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z273" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="inlineStr">
+        <is>
+          <t>IRS/2026/8158/PON1</t>
+        </is>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>09 September 2026 19:35</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY (PRODUCTION) LIMITED</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>DONAN</t>
+        </is>
+      </c>
+      <c r="I274" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J274" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="K274" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M274" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N274" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="O274" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="P274" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S274" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T274" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V274" t="inlineStr">
+        <is>
+          <t>Methanol</t>
+        </is>
+      </c>
+      <c r="W274" t="n">
+        <v>79.2</v>
+      </c>
+      <c r="X274" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z274" t="inlineStr">
+        <is>
+          <t>Chemical Injection - Unknown Cause</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="inlineStr">
+        <is>
+          <t>IRS/2026/8159/PON1</t>
+        </is>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>09 September 2026 18:58</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY (UKCS) LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>Buchan Template</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>NPI</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>BUCHAN</t>
+        </is>
+      </c>
+      <c r="I275" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J275" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="K275" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M275" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N275" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O275" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="P275" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q275" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R275" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z275" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="inlineStr">
+        <is>
+          <t>IRS/2026/8160/PON1</t>
+        </is>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>09 September 2026 21:50</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>ADURA ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>TFMC Deep discoverer</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>penguins</t>
+        </is>
+      </c>
+      <c r="I276" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J276" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="K276" t="n">
+        <v>59.27</v>
+      </c>
+      <c r="L276" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M276" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N276" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O276" t="n">
+        <v>47.71</v>
+      </c>
+      <c r="P276" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q276" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R276" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="S276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z276" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="inlineStr">
+        <is>
+          <t>IRS/2026/8175/PON1</t>
+        </is>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>14 September 2026 02:58</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED, WELL-SAFE SOLUTIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>Buchan Template</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>BUCHAN</t>
+        </is>
+      </c>
+      <c r="I277" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J277" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="K277" t="n">
+        <v>13.07</v>
+      </c>
+      <c r="L277" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M277" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N277" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="O277" t="n">
+        <v>55.71</v>
+      </c>
+      <c r="P277" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q277" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R277" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="S277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z277" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="inlineStr">
+        <is>
+          <t>IRS/2026/8177/PON1</t>
+        </is>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>14 September 2026 14:25</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>Buzzard Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>BUZZARD</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J278" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K278" t="n">
+        <v>53.915</v>
+      </c>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M278" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N278" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="O278" t="n">
+        <v>22.047</v>
+      </c>
+      <c r="P278" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q278" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="R278" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="S278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z278" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="inlineStr">
+        <is>
+          <t>IRS/2026/8180/PON1</t>
+        </is>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>14 September 2026 13:28</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>EDT, WINTERSHALL NOORDZEE B.V.</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>MPSV Prometheus</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>WINGATE</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J279" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="K279" t="n">
+        <v>56.61</v>
+      </c>
+      <c r="L279" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M279" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N279" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="O279" t="n">
+        <v>12.39</v>
+      </c>
+      <c r="P279" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q279" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R279" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="S279" t="inlineStr">
+        <is>
+          <t>Hydraulic Oil</t>
+        </is>
+      </c>
+      <c r="T279" t="inlineStr">
+        <is>
+          <t>Measured</t>
+        </is>
+      </c>
+      <c r="U279" t="n">
+        <v>5.0E-6</v>
+      </c>
+      <c r="V279" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X279" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z279" t="inlineStr">
+        <is>
+          <t>ROV/Vessel Operations</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="inlineStr">
+        <is>
+          <t>IRS/2026/8181/PON1</t>
+        </is>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>15 September 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>haz drains caisson</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J280" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K280" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L280" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M280" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N280" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="O280" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="P280" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z280" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="inlineStr">
+        <is>
+          <t>IRS/2026/8183/PON1</t>
+        </is>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>16 September 2026 03:30</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>CLAIR-RIDGE [Part of CLAIR]</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J281" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="K281" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L281" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M281" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N281" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="O281" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="P281" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q281" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R281" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S281" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T281" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V281" t="inlineStr">
+        <is>
+          <t>SODIUM HYPOCHLORITE SOLUTION GENERATED IN SITU</t>
+        </is>
+      </c>
+      <c r="W281" t="n">
+        <v>0.2</v>
+      </c>
+      <c r="X281" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z281" t="inlineStr">
+        <is>
+          <t>Fixed Chemical Pipework (Utility Chemicals) - Total Rupture</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="inlineStr">
+        <is>
+          <t>IRS/2026/8186/PON1</t>
+        </is>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>08 September 2026 02:00</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J282" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="K282" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L282" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M282" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N282" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="O282" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="P282" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z282" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="inlineStr">
+        <is>
+          <t>IRS/2026/8188/PON1</t>
+        </is>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>17 September 2026 11:03</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>Dina Star</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>Vessel</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>SOUTH CORMORANT</t>
+        </is>
+      </c>
+      <c r="I283" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J283" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="K283" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="L283" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M283" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N283" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O283" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="P283" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q283" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R283" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="S283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z283" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="inlineStr">
+        <is>
+          <t>IRS/2026/8193/PON1</t>
+        </is>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>19 September 2026 07:45</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>Cygnus B Platform</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="I284" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="J284" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="K284" t="n">
+        <v>59.75</v>
+      </c>
+      <c r="L284" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M284" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N284" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="O284" t="n">
+        <v>41.33</v>
+      </c>
+      <c r="P284" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q284" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="R284" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="S284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z284" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="inlineStr">
+        <is>
+          <t>IRS/2026/8197/PON1</t>
+        </is>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>20 September 2026 23:16</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>ENI LIVERPOOL BAY OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>Hamilton North Platform</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I285" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J285" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="K285" t="n">
+        <v>46.94</v>
+      </c>
+      <c r="L285" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M285" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N285" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="O285" t="n">
+        <v>41.13</v>
+      </c>
+      <c r="P285" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="S285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z285" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="inlineStr">
+        <is>
+          <t>IRS/2026/8200/PON1</t>
+        </is>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>23 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="I286" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="J286" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="K286" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L286" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M286" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N286" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="O286" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="P286" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q286" t="n">
+        <v>206.0</v>
+      </c>
+      <c r="R286" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="S286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z286" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="inlineStr">
+        <is>
+          <t>IRS/2026/8203/PON1</t>
+        </is>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>23 September 2026 07:30</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>Noble Patriot</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>PELICAN</t>
+        </is>
+      </c>
+      <c r="I287" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J287" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K287" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="L287" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M287" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N287" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="O287" t="n">
+        <v>47.279</v>
+      </c>
+      <c r="P287" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q287" t="n">
+        <v>210.0</v>
+      </c>
+      <c r="R287" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z287" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="inlineStr">
+        <is>
+          <t>IRS/2026/8204/PON1</t>
+        </is>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>23 September 2026 10:00</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>Hoton Platform</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I288" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J288" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="K288" t="n">
+        <v>9.9619</v>
+      </c>
+      <c r="L288" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M288" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N288" t="n">
+        <v>12.0</v>
+      </c>
+      <c r="O288" t="n">
+        <v>22.6056</v>
+      </c>
+      <c r="P288" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q288" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="R288" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="S288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z288" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="inlineStr">
+        <is>
+          <t>IRS/2026/8205/PON1</t>
+        </is>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>23 September 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>Marnock ETAP QU Platform</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="I289" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J289" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="K289" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="L289" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M289" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N289" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="O289" t="n">
+        <v>46.8</v>
+      </c>
+      <c r="P289" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="S289" t="inlineStr">
+        <is>
+          <t>Crude</t>
+        </is>
+      </c>
+      <c r="T289" t="inlineStr">
+        <is>
+          <t>Estimated using Bonn Agreement Code</t>
+        </is>
+      </c>
+      <c r="U289" t="n">
+        <v>1.275E-4</v>
+      </c>
+      <c r="V289" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X289" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z289" t="inlineStr">
+        <is>
+          <t>Drainage Systems - Overflow Of Vessel</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="inlineStr">
+        <is>
+          <t>IRS/2026/8206/PON1</t>
+        </is>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>24 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>Chemical release</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="I290" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J290" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="K290" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="L290" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M290" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N290" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="O290" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="P290" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q290" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="R290" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="S290" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T290" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V290" t="inlineStr">
+        <is>
+          <t>Erifon 818 v3</t>
+        </is>
+      </c>
+      <c r="W290" t="n">
+        <v>34.1</v>
+      </c>
+      <c r="X290" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="Z290" t="inlineStr">
+        <is>
+          <t>Conductor Tensioner - Seal Failure</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="inlineStr">
+        <is>
+          <t>IRS/2026/8208/PON1</t>
+        </is>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>24 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>Gannet D Subsea Completion</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>GANNET D</t>
+        </is>
+      </c>
+      <c r="I291" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="J291" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="K291" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M291" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N291" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="O291" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="P291" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q291" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="R291" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z291" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="inlineStr">
+        <is>
+          <t>IRS/2026/8210/PON1</t>
+        </is>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>22 September 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>Sean PD Platform</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J292" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="K292" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="L292" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M292" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="N292" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="O292" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="P292" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q292" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="R292" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="S292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z292" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="inlineStr">
+        <is>
+          <t>IRS/2026/8212/PON1</t>
+        </is>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>24 September 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>Noble Patriot</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>Remote well (not connected to an installation)</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>PELICAN</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="J293" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K293" t="n">
+        <v>0.96</v>
+      </c>
+      <c r="L293" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M293" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="N293" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="O293" t="n">
+        <v>47.279</v>
+      </c>
+      <c r="P293" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="Q293" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="R293" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="S293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z293" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="inlineStr">
+        <is>
+          <t>IRS/2026/8213/PON1</t>
+        </is>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>24 September 2026 17:45</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>Oil release</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>Morecambe South AP1 Platform</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>Production installation (including any connected infrastructure)</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="I294" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="J294" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="K294" t="n">
+        <v>47.52</v>
+      </c>
+      <c r="L294" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="M294" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="N294" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="O294" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="P294" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="Q294" t="n">
+        <v>110.0</v>
+      </c>
+      <c r="R294" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="S294" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T294" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V294" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X294" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y294" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z294" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>