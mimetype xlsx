--- v0 (2025-10-07)
+++ v1 (2026-04-30)
@@ -1546,51 +1546,51 @@
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2021/89/PON10</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>60.0</v>
       </c>
       <c r="G7" t="n">
         <v>48.0</v>
       </c>
       <c r="H7" t="n">
         <v>36.0</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -3476,51 +3476,51 @@
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2021/198/PON10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>58.0</v>
       </c>
       <c r="G18" t="n">
         <v>25.0</v>
       </c>
       <c r="H18" t="n">
         <v>1.0</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6226,51 +6226,51 @@
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2021/318/PON10</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>56.0</v>
       </c>
       <c r="G34" t="n">
         <v>29.0</v>
       </c>
       <c r="H34" t="n">
         <v>37.0</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6416,51 +6416,51 @@
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR34" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>IRS/2021/320/PON10</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>FRANKLIN</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>56.0</v>
       </c>
       <c r="G35" t="n">
         <v>57.0</v>
       </c>
       <c r="H35" t="n">
         <v>8.0</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -7151,51 +7151,51 @@
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2021/353/PON10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F39" t="n">
         <v>57.0</v>
       </c>
       <c r="G39" t="n">
         <v>27.0</v>
       </c>
       <c r="H39" t="n">
         <v>4.0</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -13656,51 +13656,51 @@
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>IRS/2021/539/PON10</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Beatrice C Platform</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>BEATRICE</t>
         </is>
       </c>
       <c r="F76" t="n">
         <v>58.0</v>
       </c>
       <c r="G76" t="n">
         <v>5.0</v>
       </c>
       <c r="H76" t="n">
         <v>41.0</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -15336,51 +15336,51 @@
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2021/555/PON10</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F85" t="n">
         <v>58.0</v>
       </c>
       <c r="G85" t="n">
         <v>25.0</v>
       </c>
       <c r="H85" t="n">
         <v>1.0</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>N</t>
         </is>