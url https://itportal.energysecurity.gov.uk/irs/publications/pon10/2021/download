--- v1 (2026-04-30)
+++ v2 (2026-09-09)
@@ -3226,51 +3226,51 @@
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2021/181/PON10</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>53.0</v>
       </c>
       <c r="G16" t="n">
         <v>5.0</v>
       </c>
       <c r="H16" t="n">
         <v>52.0</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -3686,51 +3686,51 @@
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights, primary power supply failure, Secondary Lights, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2021/202/PON10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>53.0</v>
       </c>
       <c r="G19" t="n">
         <v>3.0</v>
       </c>
       <c r="H19" t="n">
         <v>16.0</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -4796,51 +4796,51 @@
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>IRS/2021/262/PON10</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F26" t="n">
         <v>53.0</v>
       </c>
       <c r="G26" t="n">
         <v>3.0</v>
       </c>
       <c r="H26" t="n">
         <v>16.0</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -10121,51 +10121,51 @@
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2021/435/PON10</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Hewett 48/29 Q Platform</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>53.0</v>
       </c>
       <c r="G56" t="n">
         <v>1.0</v>
       </c>
       <c r="H56" t="n">
         <v>6.0</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>N</t>
         </is>