--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -2466,51 +2466,51 @@
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR11" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2022/654/PON10</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Beatrice C Platform</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>BEATRICE</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>58.0</v>
       </c>
       <c r="G12" t="n">
         <v>5.0</v>
       </c>
       <c r="H12" t="n">
         <v>41.0</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6561,51 +6561,51 @@
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR34" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights, Operations during the Works, Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>IRS/2022/824/PON10</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED, NEO ENERGY (SNS) LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED, NEO NEXT+ ENERGY (SNS) LIMITED</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Babbage Platform</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>BABBAGE</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>53.0</v>
       </c>
       <c r="G35" t="n">
         <v>47.0</v>
       </c>
       <c r="H35" t="n">
         <v>59.0</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6666,51 +6666,51 @@
       </c>
       <c r="AP35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2022/827/PON10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>57.0</v>
       </c>
       <c r="G36" t="n">
         <v>22.0</v>
       </c>
       <c r="H36" t="n">
         <v>29.0</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8916,51 +8916,51 @@
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2022/904/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>58.0</v>
       </c>
       <c r="G49" t="n">
         <v>22.0</v>
       </c>
       <c r="H49" t="n">
         <v>11.0</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -9486,51 +9486,51 @@
       </c>
       <c r="AQ51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR51" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2022/939/PON10</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>58.0</v>
       </c>
       <c r="G52" t="n">
         <v>25.0</v>
       </c>
       <c r="H52" t="n">
         <v>1.0</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -10916,51 +10916,51 @@
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
         <is>
           <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2022/972/PON10</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F60" t="n">
         <v>60.0</v>
       </c>
       <c r="G60" t="n">
         <v>48.0</v>
       </c>
       <c r="H60" t="n">
         <v>36.0</v>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -11841,51 +11841,51 @@
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2022/1016/PON10</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>56.0</v>
       </c>
       <c r="G65" t="n">
         <v>57.0</v>
       </c>
       <c r="H65" t="n">
         <v>8.0</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12871,51 +12871,51 @@
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2022/1050/PON10</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F71" t="n">
         <v>57.0</v>
       </c>
       <c r="G71" t="n">
         <v>27.0</v>
       </c>
       <c r="H71" t="n">
         <v>4.0</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -15101,51 +15101,51 @@
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>IRS/2022/1163/PON10</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F84" t="n">
         <v>58.0</v>
       </c>
       <c r="G84" t="n">
         <v>22.0</v>
       </c>
       <c r="H84" t="n">
         <v>11.0</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -15196,51 +15196,51 @@
       </c>
       <c r="AO84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2022/1177/PON10</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ailsa FSO</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F85" t="n">
         <v>57.0</v>
       </c>
       <c r="G85" t="n">
         <v>11.0</v>
       </c>
       <c r="H85" t="n">
         <v>43.0</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16581,51 +16581,51 @@
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>IRS/2022/1226/PON10</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="F93" t="n">
         <v>60.0</v>
       </c>
       <c r="G93" t="n">
         <v>37.0</v>
       </c>
       <c r="H93" t="n">
         <v>45.0</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -17841,51 +17841,51 @@
       </c>
       <c r="AQ99" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR99" t="inlineStr">
         <is>
           <t>Main Lights, Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>IRS/2022/1273/PON10</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F100" t="n">
         <v>58.0</v>
       </c>
       <c r="G100" t="n">
         <v>22.0</v>
       </c>
       <c r="H100" t="n">
         <v>11.0</v>
       </c>
       <c r="I100" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21241,51 +21241,51 @@
       </c>
       <c r="AQ118" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR118" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>IRS/2022/1441/PON10</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F119" t="n">
         <v>60.0</v>
       </c>
       <c r="G119" t="n">
         <v>48.0</v>
       </c>
       <c r="H119" t="n">
         <v>36.0</v>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21936,51 +21936,51 @@
       </c>
       <c r="AQ122" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR122" t="inlineStr">
         <is>
           <t>Main Lights, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2022/1459/PON10</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F123" t="n">
         <v>57.0</v>
       </c>
       <c r="G123" t="n">
         <v>27.0</v>
       </c>
       <c r="H123" t="n">
         <v>4.0</v>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22396,51 +22396,51 @@
       </c>
       <c r="AQ125" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR125" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2022/1477/PON10</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>AUK</t>
         </is>
       </c>
       <c r="F126" t="n">
         <v>56.0</v>
       </c>
       <c r="G126" t="n">
         <v>24.0</v>
       </c>
       <c r="H126" t="n">
         <v>1.0</v>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22921,51 +22921,51 @@
       </c>
       <c r="AQ128" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR128" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>IRS/2022/1493/PON10</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Franklin Wellhead Platform</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>FRANKLIN</t>
         </is>
       </c>
       <c r="F129" t="n">
         <v>56.0</v>
       </c>
       <c r="G129" t="n">
         <v>57.0</v>
       </c>
       <c r="H129" t="n">
         <v>58.0</v>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -23046,51 +23046,51 @@
       </c>
       <c r="AQ129" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR129" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2022/1496/PON10</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="F130" t="n">
         <v>58.0</v>
       </c>
       <c r="G130" t="n">
         <v>6.0</v>
       </c>
       <c r="H130" t="n">
         <v>5.0</v>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -24046,51 +24046,51 @@
       </c>
       <c r="AQ136" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR136" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>IRS/2022/1511/PON10</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Culzean Processing Platform</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F137" t="n">
         <v>57.0</v>
       </c>
       <c r="G137" t="n">
         <v>11.0</v>
       </c>
       <c r="H137" t="n">
         <v>28.0</v>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -25921,51 +25921,51 @@
       </c>
       <c r="AQ146" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AR146" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>IRS/2022/1574/PON10</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F147" t="n">
         <v>60.0</v>
       </c>
       <c r="G147" t="n">
         <v>48.0</v>
       </c>
       <c r="H147" t="n">
         <v>36.0</v>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -26111,51 +26111,51 @@
       </c>
       <c r="AQ147" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR147" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>IRS/2022/1580/PON10</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F148" t="n">
         <v>58.0</v>
       </c>
       <c r="G148" t="n">
         <v>25.0</v>
       </c>
       <c r="H148" t="n">
         <v>1.0</v>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -31936,51 +31936,51 @@
       </c>
       <c r="AQ179" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR179" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>IRS/2022/1874/PON10</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F180" t="n">
         <v>58.0</v>
       </c>
       <c r="G180" t="n">
         <v>25.0</v>
       </c>
       <c r="H180" t="n">
         <v>1.0</v>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -32336,51 +32336,51 @@
       </c>
       <c r="AQ181" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR181" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>IRS/2022/1888/PON10</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F182" t="n">
         <v>58.0</v>
       </c>
       <c r="G182" t="n">
         <v>27.0</v>
       </c>
       <c r="H182" t="n">
         <v>40.0</v>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -32526,51 +32526,51 @@
       </c>
       <c r="AQ182" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR182" t="inlineStr">
         <is>
           <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2022/1893/PON10</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F183" t="n">
         <v>60.0</v>
       </c>
       <c r="G183" t="n">
         <v>48.0</v>
       </c>
       <c r="H183" t="n">
         <v>36.0</v>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t/>
         </is>
@@ -32631,51 +32631,51 @@
       </c>
       <c r="AP183" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ183" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>IRS/2022/1902/PON10</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Elgin Wellhead Platform B</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F184" t="n">
         <v>57.0</v>
       </c>
       <c r="G184" t="n">
         <v>0.0</v>
       </c>
       <c r="H184" t="n">
         <v>44.0</v>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -33346,51 +33346,51 @@
       </c>
       <c r="AQ187" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR187" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2022/1918/PON10</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F188" t="n">
         <v>57.0</v>
       </c>
       <c r="G188" t="n">
         <v>27.0</v>
       </c>
       <c r="H188" t="n">
         <v>4.0</v>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -34836,51 +34836,51 @@
       </c>
       <c r="AQ196" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR196" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>IRS/2022/1980/PON10</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F197" t="n">
         <v>60.0</v>
       </c>
       <c r="G197" t="n">
         <v>48.0</v>
       </c>
       <c r="H197" t="n">
         <v>36.0</v>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -35216,51 +35216,51 @@
       </c>
       <c r="AQ198" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR198" t="inlineStr">
         <is>
           <t>Operations during the Works, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>IRS/2022/1997/PON10</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="F199" t="n">
         <v>58.0</v>
       </c>
       <c r="G199" t="n">
         <v>6.0</v>
       </c>
       <c r="H199" t="n">
         <v>5.0</v>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -42546,51 +42546,51 @@
       </c>
       <c r="AQ238" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR238" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>IRS/2022/2268/PON10</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Ailsa FSO</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F239" t="n">
         <v>57.0</v>
       </c>
       <c r="G239" t="n">
         <v>11.0</v>
       </c>
       <c r="H239" t="n">
         <v>43.0</v>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>N</t>
         </is>