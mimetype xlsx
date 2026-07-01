--- v1 (2026-04-10)
+++ v2 (2026-07-01)
@@ -11651,51 +11651,51 @@
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2022/1008/PON10</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F64" t="n">
         <v>58.0</v>
       </c>
       <c r="G64" t="n">
         <v>21.0</v>
       </c>
       <c r="H64" t="n">
         <v>38.0</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>N</t>
         </is>