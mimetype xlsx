--- v2 (2026-07-01)
+++ v3 (2026-09-09)
@@ -6351,51 +6351,51 @@
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR33" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2022/822/PON10</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>53.0</v>
       </c>
       <c r="G34" t="n">
         <v>3.0</v>
       </c>
       <c r="H34" t="n">
         <v>16.0</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6791,51 +6791,51 @@
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR36" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>IRS/2022/832/PON10</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F37" t="n">
         <v>53.0</v>
       </c>
       <c r="G37" t="n">
         <v>3.0</v>
       </c>
       <c r="H37" t="n">
         <v>16.0</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -9106,51 +9106,51 @@
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>Main 15 mile Lanterns power supply tripped</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>IRS/2022/921/PON10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F50" t="n">
         <v>53.0</v>
       </c>
       <c r="G50" t="n">
         <v>1.0</v>
       </c>
       <c r="H50" t="n">
         <v>3.0</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12996,51 +12996,51 @@
       </c>
       <c r="AQ71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AR71" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>IRS/2022/1066/PON10</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F72" t="n">
         <v>53.0</v>
       </c>
       <c r="G72" t="n">
         <v>3.0</v>
       </c>
       <c r="H72" t="n">
         <v>16.0</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -17316,51 +17316,51 @@
       </c>
       <c r="AQ96" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR96" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>IRS/2022/1247/PON10</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F97" t="n">
         <v>53.0</v>
       </c>
       <c r="G97" t="n">
         <v>3.0</v>
       </c>
       <c r="H97" t="n">
         <v>16.0</v>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -24806,51 +24806,51 @@
       </c>
       <c r="AQ140" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR140" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>IRS/2022/1531/PON10</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F141" t="n">
         <v>53.0</v>
       </c>
       <c r="G141" t="n">
         <v>3.0</v>
       </c>
       <c r="H141" t="n">
         <v>16.0</v>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -25186,51 +25186,51 @@
       </c>
       <c r="AQ142" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR142" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>IRS/2022/1551/PON10</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="F143" t="n">
         <v>57.0</v>
       </c>
       <c r="G143" t="n">
         <v>28.0</v>
       </c>
       <c r="H143" t="n">
         <v>6.0</v>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -27731,51 +27731,51 @@
       </c>
       <c r="AQ156" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR156" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>IRS/2022/1668/PON10</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F157" t="n">
         <v>53.0</v>
       </c>
       <c r="G157" t="n">
         <v>3.0</v>
       </c>
       <c r="H157" t="n">
         <v>16.0</v>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -35571,51 +35571,51 @@
       </c>
       <c r="AQ200" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR200" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights, Primary Power Supply, Secondary Lights, Secondary Power Supply, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>IRS/2022/2015/PON10</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F201" t="n">
         <v>53.0</v>
       </c>
       <c r="G201" t="n">
         <v>5.0</v>
       </c>
       <c r="H201" t="n">
         <v>52.0</v>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -38431,51 +38431,51 @@
       </c>
       <c r="AQ215" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR215" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>IRS/2022/2102/PON10</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F216" t="n">
         <v>53.0</v>
       </c>
       <c r="G216" t="n">
         <v>1.0</v>
       </c>
       <c r="H216" t="n">
         <v>3.0</v>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -40051,51 +40051,51 @@
       </c>
       <c r="AQ224" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR224" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>IRS/2022/2167/PON10</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F225" t="n">
         <v>53.0</v>
       </c>
       <c r="G225" t="n">
         <v>5.0</v>
       </c>
       <c r="H225" t="n">
         <v>52.0</v>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>N</t>
         </is>