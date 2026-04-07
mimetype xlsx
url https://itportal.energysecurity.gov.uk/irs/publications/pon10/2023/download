--- v2 (2026-02-25)
+++ v3 (2026-04-07)
@@ -1966,51 +1966,51 @@
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR8" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2023/2312/PON10</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Beatrice C Platform</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>BEATRICE</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>58.0</v>
       </c>
       <c r="G9" t="n">
         <v>5.0</v>
       </c>
       <c r="H9" t="n">
         <v>38.8</v>
       </c>
       <c r="I9" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -2511,51 +2511,51 @@
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR11" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2023/2339/PON10</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>60.0</v>
       </c>
       <c r="G12" t="n">
         <v>48.0</v>
       </c>
       <c r="H12" t="n">
         <v>36.0</v>
       </c>
       <c r="I12" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -4466,51 +4466,51 @@
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR22" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2023/2382/PON10</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F23" t="n">
         <v>60.0</v>
       </c>
       <c r="G23" t="n">
         <v>48.0</v>
       </c>
       <c r="H23" t="n">
         <v>36.0</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -7401,51 +7401,51 @@
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2023/2542/PON10</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>57.0</v>
       </c>
       <c r="G41" t="n">
         <v>0.0</v>
       </c>
       <c r="H41" t="n">
         <v>44.0</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8431,51 +8431,51 @@
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2023/2618/PON10</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F47" t="n">
         <v>58.0</v>
       </c>
       <c r="G47" t="n">
         <v>27.0</v>
       </c>
       <c r="H47" t="n">
         <v>40.0</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -9976,51 +9976,51 @@
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2023/2677/PON10</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>58.0</v>
       </c>
       <c r="G56" t="n">
         <v>26.0</v>
       </c>
       <c r="H56" t="n">
         <v>58.0</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -10501,51 +10501,51 @@
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
           <t>Radio and Radar Beacons</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2023/2680/PON10</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F59" t="n">
         <v>58.0</v>
       </c>
       <c r="G59" t="n">
         <v>27.0</v>
       </c>
       <c r="H59" t="n">
         <v>40.0</v>
       </c>
       <c r="I59" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -11616,51 +11616,51 @@
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2023/2728/PON10</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>58.0</v>
       </c>
       <c r="G65" t="n">
         <v>25.0</v>
       </c>
       <c r="H65" t="n">
         <v>1.0</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -13726,51 +13726,51 @@
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>Main Lights, Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2023/2843/PON10</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F80" t="n">
         <v>58.0</v>
       </c>
       <c r="G80" t="n">
         <v>27.0</v>
       </c>
       <c r="H80" t="n">
         <v>40.0</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -14041,51 +14041,51 @@
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>IRS/2023/2861/PON10</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F82" t="n">
         <v>58.0</v>
       </c>
       <c r="G82" t="n">
         <v>25.0</v>
       </c>
       <c r="H82" t="n">
         <v>1.0</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -14901,51 +14901,51 @@
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2023/2904/PON10</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="F87" t="n">
         <v>60.0</v>
       </c>
       <c r="G87" t="n">
         <v>37.0</v>
       </c>
       <c r="H87" t="n">
         <v>45.0</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -15216,51 +15216,51 @@
       </c>
       <c r="AQ88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR88" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2023/2942/PON10</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F89" t="n">
         <v>58.0</v>
       </c>
       <c r="G89" t="n">
         <v>25.0</v>
       </c>
       <c r="H89" t="n">
         <v>1.0</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -15741,51 +15741,51 @@
       </c>
       <c r="AQ91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR91" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2023/2954/PON10</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Culzean Utilities Living Quart</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F92" t="n">
         <v>57.0</v>
       </c>
       <c r="G92" t="n">
         <v>11.0</v>
       </c>
       <c r="H92" t="n">
         <v>28.0</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -18721,51 +18721,51 @@
       </c>
       <c r="AQ109" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR109" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>IRS/2023/3147/PON10</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="F110" t="n">
         <v>56.0</v>
       </c>
       <c r="G110" t="n">
         <v>29.0</v>
       </c>
       <c r="H110" t="n">
         <v>37.0</v>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21381,51 +21381,51 @@
       </c>
       <c r="AQ125" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR125" t="inlineStr">
         <is>
           <t>Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>IRS/2023/3313/PON10</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F126" t="n">
         <v>58.0</v>
       </c>
       <c r="G126" t="n">
         <v>27.0</v>
       </c>
       <c r="H126" t="n">
         <v>40.0</v>
       </c>
       <c r="I126" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21571,51 +21571,51 @@
       </c>
       <c r="AQ126" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR126" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2023/3374/PON10</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F127" t="n">
         <v>57.0</v>
       </c>
       <c r="G127" t="n">
         <v>27.0</v>
       </c>
       <c r="H127" t="n">
         <v>4.0</v>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22076,51 +22076,51 @@
       </c>
       <c r="AQ129" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR129" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>IRS/2023/3381/PON10</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F130" t="n">
         <v>58.0</v>
       </c>
       <c r="G130" t="n">
         <v>22.0</v>
       </c>
       <c r="H130" t="n">
         <v>11.0</v>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -23106,51 +23106,51 @@
       </c>
       <c r="AP135" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ135" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>IRS/2023/3426/PON10</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="F136" t="n">
         <v>56.0</v>
       </c>
       <c r="G136" t="n">
         <v>29.0</v>
       </c>
       <c r="H136" t="n">
         <v>37.0</v>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -23651,51 +23651,51 @@
       </c>
       <c r="AQ138" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR138" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>IRS/2023/3450/PON10</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F139" t="n">
         <v>58.0</v>
       </c>
       <c r="G139" t="n">
         <v>25.0</v>
       </c>
       <c r="H139" t="n">
         <v>1.0</v>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -24511,51 +24511,51 @@
       </c>
       <c r="AQ143" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR143" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>IRS/2023/3474/PON10</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Elgin WHP A</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F144" t="n">
         <v>57.0</v>
       </c>
       <c r="G144" t="n">
         <v>0.0</v>
       </c>
       <c r="H144" t="n">
         <v>7.0</v>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -26841,51 +26841,51 @@
       </c>
       <c r="AQ157" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR157" t="inlineStr">
         <is>
           <t>Main Lights, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>IRS/2023/3558/PON10</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F158" t="n">
         <v>58.0</v>
       </c>
       <c r="G158" t="n">
         <v>22.0</v>
       </c>
       <c r="H158" t="n">
         <v>11.0</v>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -28541,51 +28541,51 @@
       </c>
       <c r="AQ168" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR168" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>IRS/2023/3673/PON10</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F169" t="n">
         <v>58.0</v>
       </c>
       <c r="G169" t="n">
         <v>22.0</v>
       </c>
       <c r="H169" t="n">
         <v>11.0</v>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -28751,51 +28751,51 @@
       </c>
       <c r="AQ169" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR169" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>IRS/2023/3676/PON10</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="F170" t="n">
         <v>58.0</v>
       </c>
       <c r="G170" t="n">
         <v>6.0</v>
       </c>
       <c r="H170" t="n">
         <v>5.0</v>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30956,51 +30956,51 @@
       </c>
       <c r="AQ182" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR182" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2023/3764/PON10</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F183" t="n">
         <v>58.0</v>
       </c>
       <c r="G183" t="n">
         <v>22.0</v>
       </c>
       <c r="H183" t="n">
         <v>11.0</v>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -31546,51 +31546,51 @@
       </c>
       <c r="AQ185" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR185" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2023/3790/PON10</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F186" t="n">
         <v>58.0</v>
       </c>
       <c r="G186" t="n">
         <v>25.0</v>
       </c>
       <c r="H186" t="n">
         <v>1.0</v>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -32386,51 +32386,51 @@
       </c>
       <c r="AQ190" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR190" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>IRS/2023/3823/PON10</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F191" t="n">
         <v>58.0</v>
       </c>
       <c r="G191" t="n">
         <v>22.0</v>
       </c>
       <c r="H191" t="n">
         <v>11.0</v>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>N</t>
         </is>