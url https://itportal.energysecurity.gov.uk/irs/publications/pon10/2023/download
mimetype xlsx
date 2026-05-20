--- v3 (2026-04-07)
+++ v4 (2026-05-20)
@@ -9076,51 +9076,51 @@
       </c>
       <c r="AP50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2023/2640/PON10</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Hyde Platform</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>HYDE</t>
         </is>
       </c>
       <c r="F51" t="n">
         <v>53.0</v>
       </c>
       <c r="G51" t="n">
         <v>48.0</v>
       </c>
       <c r="H51" t="n">
         <v>26.0</v>
@@ -9147,63 +9147,93 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>04 April 2023 21:14</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T51" t="inlineStr">
         <is>
           <t>10. Consent non-compliance, 5. During the Works, A 5. ID Panel</t>
         </is>
       </c>
+      <c r="AL51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO51" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP51" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR51" t="inlineStr">
+        <is>
+          <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2023/2642/PON10</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>CHRYSAOR PRODUCTION (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kelvin TM Platform</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">