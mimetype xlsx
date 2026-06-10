--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -19966,51 +19966,51 @@
       </c>
       <c r="AP116" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ116" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR116" t="inlineStr">
         <is>
           <t>Main Lights, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>IRS/2023/3253/PON10</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>CENTRICA ENERGY STORAGE LIMITED</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Rough AD Platform</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>ROUGH</t>
         </is>
       </c>
       <c r="F117" t="n">
         <v>53.0</v>
       </c>
       <c r="G117" t="n">
         <v>50.0</v>
       </c>
       <c r="H117" t="n">
         <v>4.0</v>
@@ -20037,63 +20037,158 @@
       <c r="N117" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="O117" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
       <c r="P117" t="inlineStr">
         <is>
           <t>03 September 2023 21:00</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>10. Consent non-compliance, 5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y117" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN117" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO117" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP117" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR117" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>IRS/2023/3262/PON10</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>CHRYSAOR PRODUCTION (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Katy Platform</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">