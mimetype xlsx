--- v5 (2026-06-10)
+++ v6 (2026-07-01)
@@ -18561,51 +18561,51 @@
       </c>
       <c r="AQ108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR108" t="inlineStr">
         <is>
           <t>Main Lights, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2023/3133/PON10</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F109" t="n">
         <v>58.0</v>
       </c>
       <c r="G109" t="n">
         <v>21.0</v>
       </c>
       <c r="H109" t="n">
         <v>38.0</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>N</t>
         </is>