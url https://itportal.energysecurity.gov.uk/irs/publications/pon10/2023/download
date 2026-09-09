--- v6 (2026-07-01)
+++ v7 (2026-09-09)
@@ -3541,51 +3541,51 @@
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2023/2358/PON10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>53.0</v>
       </c>
       <c r="G18" t="n">
         <v>3.0</v>
       </c>
       <c r="H18" t="n">
         <v>16.0</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8621,51 +8621,51 @@
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2023/2619/PON10</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="F48" t="n">
         <v>57.0</v>
       </c>
       <c r="G48" t="n">
         <v>58.0</v>
       </c>
       <c r="H48" t="n">
         <v>8.0</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8766,51 +8766,51 @@
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2023/2635/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>53.0</v>
       </c>
       <c r="G49" t="n">
         <v>51.0</v>
       </c>
       <c r="H49" t="n">
         <v>8.0</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12921,51 +12921,51 @@
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2023/2778/PON10</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F74" t="n">
         <v>53.0</v>
       </c>
       <c r="G74" t="n">
         <v>51.0</v>
       </c>
       <c r="H74" t="n">
         <v>8.0</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -13046,51 +13046,51 @@
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights, Operations during the Works, Primary Power Supply, Secondary Lights, Secondary Power Supply, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2023/2794/PON10</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED, PETROFAC FACILITIES MANAGEMENT LIMITED, ODE ASSET MANAGEMENT LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED, CB&amp;I ASSET SOLUTIONS LIMITED, ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F75" t="n">
         <v>53.0</v>
       </c>
       <c r="G75" t="n">
         <v>10.0</v>
       </c>
       <c r="H75" t="n">
         <v>59.78</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16841,51 +16841,51 @@
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2023/2980/PON10</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F98" t="n">
         <v>53.0</v>
       </c>
       <c r="G98" t="n">
         <v>5.0</v>
       </c>
       <c r="H98" t="n">
         <v>52.0</v>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -19466,51 +19466,51 @@
       </c>
       <c r="AQ113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR113" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2023/3189/PON10</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F114" t="n">
         <v>53.0</v>
       </c>
       <c r="G114" t="n">
         <v>5.0</v>
       </c>
       <c r="H114" t="n">
         <v>52.0</v>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -20561,51 +20561,51 @@
       </c>
       <c r="AQ119" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR119" t="inlineStr">
         <is>
           <t>Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>IRS/2023/3277/PON10</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F120" t="n">
         <v>53.0</v>
       </c>
       <c r="G120" t="n">
         <v>1.0</v>
       </c>
       <c r="H120" t="n">
         <v>3.0</v>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -27346,51 +27346,51 @@
       </c>
       <c r="AQ159" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR159" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>IRS/2023/3566/PON10</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Hewett 52/5 A Platform</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F160" t="n">
         <v>52.0</v>
       </c>
       <c r="G160" t="n">
         <v>59.0</v>
       </c>
       <c r="H160" t="n">
         <v>58.0</v>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -28371,51 +28371,51 @@
       </c>
       <c r="AQ166" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AR166" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>IRS/2023/3639/PON10</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED, PETROFAC FACILITIES MANAGEMENT LIMITED, IOG, ODE ASSET MANAGEMENT LIMITED, ODE ASSET MANAGEMENT LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED, CB&amp;I ASSET SOLUTIONS LIMITED, IOG, ODE ASSET MANAGEMENT LIMITED, ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F167" t="n">
         <v>53.0</v>
       </c>
       <c r="G167" t="n">
         <v>10.0</v>
       </c>
       <c r="H167" t="n">
         <v>59.78</v>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30116,51 +30116,51 @@
       </c>
       <c r="AQ176" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR176" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>IRS/2023/3713/PON10</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="F177" t="n">
         <v>57.0</v>
       </c>
       <c r="G177" t="n">
         <v>28.0</v>
       </c>
       <c r="H177" t="n">
         <v>6.0</v>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30766,51 +30766,51 @@
       </c>
       <c r="AQ180" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR180" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>IRS/2023/3736/PON10</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F181" t="n">
         <v>53.0</v>
       </c>
       <c r="G181" t="n">
         <v>5.0</v>
       </c>
       <c r="H181" t="n">
         <v>52.0</v>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>N</t>
         </is>