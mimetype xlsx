--- v2 (2026-03-21)
+++ v3 (2026-04-10)
@@ -3366,51 +3366,51 @@
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>synchronisation</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2024/3933/PON10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>57.0</v>
       </c>
       <c r="G18" t="n">
         <v>26.0</v>
       </c>
       <c r="H18" t="n">
         <v>59.46</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -4036,51 +4036,51 @@
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR21" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2024/3972/PON10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>57.0</v>
       </c>
       <c r="G22" t="n">
         <v>0.0</v>
       </c>
       <c r="H22" t="n">
         <v>7.0</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -4851,51 +4851,51 @@
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2024/4015/PON10</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
+          <t>LASMO NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>53.0</v>
       </c>
       <c r="G28" t="n">
         <v>43.0</v>
       </c>
       <c r="H28" t="n">
         <v>0.0</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -6826,51 +6826,51 @@
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR39" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2024/4070/PON10</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="F40" t="n">
         <v>57.0</v>
       </c>
       <c r="G40" t="n">
         <v>22.0</v>
       </c>
       <c r="H40" t="n">
         <v>29.0</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -7036,51 +7036,51 @@
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>Fog Signals, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2024/4083/PON10</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>60.0</v>
       </c>
       <c r="G41" t="n">
         <v>37.0</v>
       </c>
       <c r="H41" t="n">
         <v>45.0</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8356,51 +8356,51 @@
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2024/4212/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>60.0</v>
       </c>
       <c r="G49" t="n">
         <v>48.0</v>
       </c>
       <c r="H49" t="n">
         <v>36.0</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8921,51 +8921,51 @@
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>Identification Panels, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2024/4249/PON10</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
+          <t>LASMO NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>CHISWICK</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>53.0</v>
       </c>
       <c r="G53" t="n">
         <v>56.0</v>
       </c>
       <c r="H53" t="n">
         <v>23.8</v>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -9016,51 +9016,51 @@
       </c>
       <c r="AO53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2024/4250/PON10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>58.0</v>
       </c>
       <c r="G54" t="n">
         <v>25.0</v>
       </c>
       <c r="H54" t="n">
         <v>1.0</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12466,51 +12466,51 @@
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>IRS/2024/4396/PON10</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F73" t="n">
         <v>58.0</v>
       </c>
       <c r="G73" t="n">
         <v>27.0</v>
       </c>
       <c r="H73" t="n">
         <v>40.0</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12591,51 +12591,51 @@
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2024/4416/PON10</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F74" t="n">
         <v>58.0</v>
       </c>
       <c r="G74" t="n">
         <v>25.0</v>
       </c>
       <c r="H74" t="n">
         <v>1.0</v>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16046,51 +16046,51 @@
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2024/4629/PON10</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NEDERLAND B.V., SPIRIT ENERGY NEDERLAND B.V.</t>
+          <t>LASMO NEDERLAND B.V., LASMO NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F95" t="n">
         <v>53.0</v>
       </c>
       <c r="G95" t="n">
         <v>42.0</v>
       </c>
       <c r="H95" t="n">
         <v>59.0</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16546,51 +16546,51 @@
       </c>
       <c r="AQ98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR98" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2024/4645/PON10</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NEDERLAND B.V., SPIRIT ENERGY NEDERLAND B.V.</t>
+          <t>LASMO NEDERLAND B.V., LASMO NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F99" t="n">
         <v>53.0</v>
       </c>
       <c r="G99" t="n">
         <v>42.0</v>
       </c>
       <c r="H99" t="n">
         <v>59.0</v>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -20461,51 +20461,51 @@
       </c>
       <c r="AQ122" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR122" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2024/4845/PON10</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F123" t="n">
         <v>57.0</v>
       </c>
       <c r="G123" t="n">
         <v>26.0</v>
       </c>
       <c r="H123" t="n">
         <v>59.6</v>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22741,51 +22741,51 @@
       </c>
       <c r="AQ136" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR136" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>IRS/2024/4941/PON10</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F137" t="n">
         <v>58.0</v>
       </c>
       <c r="G137" t="n">
         <v>25.0</v>
       </c>
       <c r="H137" t="n">
         <v>1.0</v>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22951,51 +22951,51 @@
       </c>
       <c r="AQ137" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR137" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>IRS/2024/4959/PON10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F138" t="n">
         <v>57.0</v>
       </c>
       <c r="G138" t="n">
         <v>0.0</v>
       </c>
       <c r="H138" t="n">
         <v>44.0</v>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -29541,51 +29541,51 @@
       </c>
       <c r="AQ177" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR177" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2024/5346/PON10</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="F178" t="n">
         <v>57.0</v>
       </c>
       <c r="G178" t="n">
         <v>22.0</v>
       </c>
       <c r="H178" t="n">
         <v>29.84</v>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30446,51 +30446,51 @@
       </c>
       <c r="AQ182" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR182" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>IRS/2024/5445/PON10</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F183" t="n">
         <v>60.0</v>
       </c>
       <c r="G183" t="n">
         <v>48.0</v>
       </c>
       <c r="H183" t="n">
         <v>36.0</v>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30846,51 +30846,51 @@
       </c>
       <c r="AP185" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ185" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2024/5454/PON10</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F186" t="n">
         <v>58.0</v>
       </c>
       <c r="G186" t="n">
         <v>25.0</v>
       </c>
       <c r="H186" t="n">
         <v>1.0</v>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -32021,51 +32021,51 @@
       </c>
       <c r="AQ192" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR192" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>IRS/2024/5481/PON10</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F193" t="n">
         <v>57.0</v>
       </c>
       <c r="G193" t="n">
         <v>27.0</v>
       </c>
       <c r="H193" t="n">
         <v>4.0</v>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>N</t>
         </is>