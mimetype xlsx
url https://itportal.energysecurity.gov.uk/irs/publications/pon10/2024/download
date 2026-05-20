--- v3 (2026-04-10)
+++ v4 (2026-05-20)
@@ -4851,51 +4851,51 @@
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2024/4015/PON10</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>53.0</v>
       </c>
       <c r="G28" t="n">
         <v>43.0</v>
       </c>
       <c r="H28" t="n">
         <v>0.0</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8921,51 +8921,51 @@
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>Identification Panels, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2024/4249/PON10</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>CHISWICK</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>53.0</v>
       </c>
       <c r="G53" t="n">
         <v>56.0</v>
       </c>
       <c r="H53" t="n">
         <v>23.8</v>
       </c>
       <c r="I53" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16046,51 +16046,51 @@
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2024/4629/PON10</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V., LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V., SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F95" t="n">
         <v>53.0</v>
       </c>
       <c r="G95" t="n">
         <v>42.0</v>
       </c>
       <c r="H95" t="n">
         <v>59.0</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16546,51 +16546,51 @@
       </c>
       <c r="AQ98" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR98" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>IRS/2024/4645/PON10</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V., LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V., SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F99" t="n">
         <v>53.0</v>
       </c>
       <c r="G99" t="n">
         <v>42.0</v>
       </c>
       <c r="H99" t="n">
         <v>59.0</v>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>N</t>
         </is>