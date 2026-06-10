--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -3076,51 +3076,51 @@
       </c>
       <c r="AP15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2024/3928/PON10</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Leman D Platform [SHELL]</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>53.0</v>
       </c>
       <c r="G16" t="n">
         <v>0.0</v>
       </c>
       <c r="H16" t="n">
         <v>31.0</v>
@@ -3147,63 +3147,113 @@
       <c r="N16" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>18 January 2024 18:00</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T16" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL16" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN16" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO16" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP16" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ16" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR16" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2024/3929/PON10</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
@@ -8916,51 +8966,51 @@
       </c>
       <c r="AP52" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ52" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR52" t="inlineStr">
         <is>
           <t>Identification Panels, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>IRS/2024/4249/PON10</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>CHISWICK</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>53.0</v>
       </c>
       <c r="G53" t="n">
         <v>56.0</v>
       </c>
       <c r="H53" t="n">
         <v>23.8</v>
@@ -8987,63 +9037,93 @@
       <c r="N53" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>04</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
           <t>23 March 2024 11:30</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T53" t="inlineStr">
         <is>
           <t>5. During the Works</t>
         </is>
       </c>
+      <c r="AL53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO53" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP53" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR53" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2024/4250/PON10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
@@ -17191,51 +17271,51 @@
       </c>
       <c r="AP102" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ102" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR102" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>IRS/2024/4662/PON10</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Leman G Platform [SHELL]</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F103" t="n">
         <v>53.0</v>
       </c>
       <c r="G103" t="n">
         <v>7.0</v>
       </c>
       <c r="H103" t="n">
         <v>2.0</v>
@@ -17262,63 +17342,158 @@
       <c r="N103" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P103" t="inlineStr">
         <is>
           <t>29 June 2024 00:10</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T103" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y103" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC103" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO103" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP103" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ103" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR103" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>IRS/2024/4694/PON10</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>27H</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
@@ -21086,51 +21261,51 @@
       </c>
       <c r="AP126" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ126" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR126" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2024/4868/PON10</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>PENGUIN WEST</t>
         </is>
       </c>
       <c r="F127" t="n">
         <v>61.0</v>
       </c>
       <c r="G127" t="n">
         <v>35.0</v>
       </c>
       <c r="H127" t="n">
         <v>1.0</v>
@@ -21157,63 +21332,93 @@
       <c r="N127" t="inlineStr">
         <is>
           <t>211</t>
         </is>
       </c>
       <c r="O127" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P127" t="inlineStr">
         <is>
           <t>13 August 2024 09:15</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R127" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T127" t="inlineStr">
         <is>
           <t>5. During the Works</t>
         </is>
       </c>
+      <c r="AL127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO127" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP127" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR127" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>IRS/2024/4876/PON10</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Lennox Platform</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
@@ -27531,51 +27736,51 @@
       </c>
       <c r="AP164" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ164" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR164" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>IRS/2024/5193/PON10</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F165" t="n">
         <v>53.0</v>
       </c>
       <c r="G165" t="n">
         <v>56.0</v>
       </c>
       <c r="H165" t="n">
         <v>23.882</v>
@@ -27602,63 +27807,93 @@
       <c r="N165" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O165" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P165" t="inlineStr">
         <is>
           <t>21 October 2024 21:00</t>
         </is>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R165" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T165" t="inlineStr">
         <is>
           <t>5. During the Works, A 1. General</t>
         </is>
       </c>
+      <c r="AL165" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN165" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO165" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP165" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ165" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR165" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2024/5195/PON10</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Douglas DD Platform</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">