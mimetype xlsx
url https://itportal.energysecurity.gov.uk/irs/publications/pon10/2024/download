--- v5 (2026-06-10)
+++ v6 (2026-07-01)
@@ -10926,51 +10926,51 @@
       </c>
       <c r="AQ63" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR63" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>IRS/2024/4343/PON10</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F64" t="n">
         <v>58.0</v>
       </c>
       <c r="G64" t="n">
         <v>21.0</v>
       </c>
       <c r="H64" t="n">
         <v>38.0</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>N</t>
         </is>