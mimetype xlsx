--- v6 (2026-07-01)
+++ v7 (2026-09-09)
@@ -3541,51 +3541,51 @@
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
           <t>Radio and Radar Beacons</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2024/3945/PON10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>53.0</v>
       </c>
       <c r="G19" t="n">
         <v>5.0</v>
       </c>
       <c r="H19" t="n">
         <v>52.0</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12166,51 +12166,51 @@
       </c>
       <c r="AQ70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR70" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2024/4381/PON10</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F71" t="n">
         <v>53.0</v>
       </c>
       <c r="G71" t="n">
         <v>5.0</v>
       </c>
       <c r="H71" t="n">
         <v>52.0</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12881,51 +12881,51 @@
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
           <t>Main Lights, Operations during the Works, Primary Power Supply, Secondary Power Supply, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2024/4427/PON10</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F75" t="n">
         <v>53.0</v>
       </c>
       <c r="G75" t="n">
         <v>1.0</v>
       </c>
       <c r="H75" t="n">
         <v>3.0</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -14606,51 +14606,51 @@
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2024/4505/PON10</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Hewett 52/5 A Platform</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F85" t="n">
         <v>52.0</v>
       </c>
       <c r="G85" t="n">
         <v>59.0</v>
       </c>
       <c r="H85" t="n">
         <v>58.0</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -17906,51 +17906,51 @@
       </c>
       <c r="AQ106" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR106" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>IRS/2024/4718/PON10</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Hewett 52/5 A Platform</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F107" t="n">
         <v>52.0</v>
       </c>
       <c r="G107" t="n">
         <v>59.0</v>
       </c>
       <c r="H107" t="n">
         <v>58.0</v>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -24546,51 +24546,51 @@
       </c>
       <c r="AQ145" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR145" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>IRS/2024/5026/PON10</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Hewett 48/29 B Platform</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F146" t="n">
         <v>53.0</v>
       </c>
       <c r="G146" t="n">
         <v>3.0</v>
       </c>
       <c r="H146" t="n">
         <v>16.8</v>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -25641,51 +25641,51 @@
       </c>
       <c r="AQ151" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR151" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>IRS/2024/5085/PON10</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F152" t="n">
         <v>53.0</v>
       </c>
       <c r="G152" t="n">
         <v>5.0</v>
       </c>
       <c r="H152" t="n">
         <v>52.0</v>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -29251,51 +29251,51 @@
       </c>
       <c r="AQ174" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR174" t="inlineStr">
         <is>
           <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>IRS/2024/5290/PON10</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Hewett 48/29 FTP Platform</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F175" t="n">
         <v>53.0</v>
       </c>
       <c r="G175" t="n">
         <v>1.0</v>
       </c>
       <c r="H175" t="n">
         <v>3.0</v>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -31606,51 +31606,51 @@
       </c>
       <c r="AQ188" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR188" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>IRS/2024/5466/PON10</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F189" t="n">
         <v>53.0</v>
       </c>
       <c r="G189" t="n">
         <v>5.0</v>
       </c>
       <c r="H189" t="n">
         <v>52.0</v>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>N</t>
         </is>