--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -4536,51 +4536,51 @@
       </c>
       <c r="AQ23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR23" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2025/5742/PON10</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Hewett 48/29 AP Platform</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>53.0</v>
       </c>
       <c r="G24" t="n">
         <v>1.0</v>
       </c>
       <c r="H24" t="n">
         <v>3.0</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8511,51 +8511,51 @@
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2025/5906/PON10</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="F46" t="n">
         <v>53.0</v>
       </c>
       <c r="G46" t="n">
         <v>5.0</v>
       </c>
       <c r="H46" t="n">
         <v>52.0</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>N</t>
         </is>