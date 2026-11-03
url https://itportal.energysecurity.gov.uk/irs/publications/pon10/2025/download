--- v12 (2026-09-19)
+++ v13 (2026-11-03)
@@ -15476,51 +15476,51 @@
       </c>
       <c r="AP87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2025/6306/PON10</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>THREE60 OPERATIONS SERVICES LIMITED</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="F88" t="n">
         <v>58.0</v>
       </c>
       <c r="G88" t="n">
         <v>22.0</v>
       </c>
       <c r="H88" t="n">
         <v>11.0</v>
@@ -15547,63 +15547,113 @@
       <c r="N88" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
           <t>31 May 2022 15:50</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T88" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO88" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP88" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR88" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2025/6307/PON10</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Clair Phase 1 Platform</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">