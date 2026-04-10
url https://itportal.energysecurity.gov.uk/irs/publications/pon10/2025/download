--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -1526,51 +1526,51 @@
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR6" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>IRS/2025/5637/PON10</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>57.0</v>
       </c>
       <c r="G7" t="n">
         <v>11.0</v>
       </c>
       <c r="H7" t="n">
         <v>28.0</v>
       </c>
       <c r="I7" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -2306,51 +2306,51 @@
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR10" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2025/5652/PON10</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>57.0</v>
       </c>
       <c r="G11" t="n">
         <v>27.0</v>
       </c>
       <c r="H11" t="n">
         <v>4.0</v>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -7201,51 +7201,51 @@
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR38" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2025/5856/PON10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F39" t="n">
         <v>57.0</v>
       </c>
       <c r="G39" t="n">
         <v>11.0</v>
       </c>
       <c r="H39" t="n">
         <v>28.0</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -8826,51 +8826,51 @@
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2025/5927/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>56.0</v>
       </c>
       <c r="G49" t="n">
         <v>27.0</v>
       </c>
       <c r="H49" t="n">
         <v>10.0</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -9996,51 +9996,51 @@
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
           <t>Battery not meeting SMS conditions</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2025/5965/PON10</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>60.0</v>
       </c>
       <c r="G56" t="n">
         <v>48.0</v>
       </c>
       <c r="H56" t="n">
         <v>36.0</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -10396,51 +10396,51 @@
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2025/5977/PON10</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="F58" t="n">
         <v>58.0</v>
       </c>
       <c r="G58" t="n">
         <v>25.0</v>
       </c>
       <c r="H58" t="n">
         <v>1.0</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -12211,51 +12211,51 @@
       </c>
       <c r="AO68" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2025/6100/PON10</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>57.0</v>
       </c>
       <c r="G69" t="n">
         <v>0.0</v>
       </c>
       <c r="H69" t="n">
         <v>44.0</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -16361,51 +16361,51 @@
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2025/6330/PON10</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F95" t="n">
         <v>56.0</v>
       </c>
       <c r="G95" t="n">
         <v>57.0</v>
       </c>
       <c r="H95" t="n">
         <v>6.0</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -18771,51 +18771,51 @@
       </c>
       <c r="AQ108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR108" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2025/6452/PON10</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
+          <t>LASMO NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F109" t="n">
         <v>53.0</v>
       </c>
       <c r="G109" t="n">
         <v>43.0</v>
       </c>
       <c r="H109" t="n">
         <v>0.0</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -19296,51 +19296,51 @@
       </c>
       <c r="AQ111" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR111" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>IRS/2025/6479/PON10</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F112" t="n">
         <v>60.0</v>
       </c>
       <c r="G112" t="n">
         <v>48.0</v>
       </c>
       <c r="H112" t="n">
         <v>36.0</v>
       </c>
       <c r="I112" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -19611,51 +19611,51 @@
       </c>
       <c r="AQ113" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR113" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2025/6493/PON10</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F114" t="n">
         <v>57.0</v>
       </c>
       <c r="G114" t="n">
         <v>11.0</v>
       </c>
       <c r="H114" t="n">
         <v>28.0</v>
       </c>
       <c r="I114" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21126,51 +21126,51 @@
       </c>
       <c r="AQ121" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR121" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>IRS/2025/6550/PON10</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F122" t="n">
         <v>60.0</v>
       </c>
       <c r="G122" t="n">
         <v>48.0</v>
       </c>
       <c r="H122" t="n">
         <v>36.0</v>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21221,51 +21221,51 @@
       </c>
       <c r="AO122" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP122" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>IRS/2025/6551/PON10</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F123" t="n">
         <v>60.0</v>
       </c>
       <c r="G123" t="n">
         <v>48.0</v>
       </c>
       <c r="H123" t="n">
         <v>36.0</v>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21346,51 +21346,51 @@
       </c>
       <c r="AQ123" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR123" t="inlineStr">
         <is>
           <t>Maintenance Management</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>IRS/2025/6552/PON10</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F124" t="n">
         <v>60.0</v>
       </c>
       <c r="G124" t="n">
         <v>48.0</v>
       </c>
       <c r="H124" t="n">
         <v>36.0</v>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21536,51 +21536,51 @@
       </c>
       <c r="AQ124" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR124" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>IRS/2025/6553/PON10</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F125" t="n">
         <v>60.0</v>
       </c>
       <c r="G125" t="n">
         <v>48.0</v>
       </c>
       <c r="H125" t="n">
         <v>36.0</v>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -21851,51 +21851,51 @@
       </c>
       <c r="AQ126" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR126" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>IRS/2025/6566/PON10</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F127" t="n">
         <v>58.0</v>
       </c>
       <c r="G127" t="n">
         <v>27.0</v>
       </c>
       <c r="H127" t="n">
         <v>40.86</v>
       </c>
       <c r="I127" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -22436,51 +22436,51 @@
       </c>
       <c r="AQ130" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR130" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>IRS/2025/6587/PON10</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F131" t="n">
         <v>60.0</v>
       </c>
       <c r="G131" t="n">
         <v>48.0</v>
       </c>
       <c r="H131" t="n">
         <v>36.0</v>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -23626,51 +23626,51 @@
       </c>
       <c r="AO137" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP137" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>IRS/2025/6615/PON10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="F138" t="n">
         <v>58.0</v>
       </c>
       <c r="G138" t="n">
         <v>27.0</v>
       </c>
       <c r="H138" t="n">
         <v>40.86</v>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -26401,51 +26401,51 @@
       </c>
       <c r="AO156" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP156" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>IRS/2025/6760/PON10</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Alwyn North</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F157" t="n">
         <v>60.0</v>
       </c>
       <c r="G157" t="n">
         <v>48.0</v>
       </c>
       <c r="H157" t="n">
         <v>36.0</v>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -26591,51 +26591,51 @@
       </c>
       <c r="AQ157" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR157" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>IRS/2025/6770/PON10</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Clyde Platform</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>CLYDE</t>
         </is>
       </c>
       <c r="F158" t="n">
         <v>56.0</v>
       </c>
       <c r="G158" t="n">
         <v>27.0</v>
       </c>
       <c r="H158" t="n">
         <v>10.0</v>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -27381,51 +27381,51 @@
       </c>
       <c r="AQ162" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR162" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>IRS/2025/6810/PON10</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="F163" t="n">
         <v>57.0</v>
       </c>
       <c r="G163" t="n">
         <v>22.0</v>
       </c>
       <c r="H163" t="n">
         <v>29.84</v>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -27791,51 +27791,51 @@
       </c>
       <c r="AQ165" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR165" t="inlineStr">
         <is>
           <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>IRS/2025/6837/PON10</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F166" t="n">
         <v>57.0</v>
       </c>
       <c r="G166" t="n">
         <v>11.0</v>
       </c>
       <c r="H166" t="n">
         <v>35.4</v>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -29681,51 +29681,51 @@
       </c>
       <c r="AQ177" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR177" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>IRS/2025/6897/PON10</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F178" t="n">
         <v>57.0</v>
       </c>
       <c r="G178" t="n">
         <v>11.0</v>
       </c>
       <c r="H178" t="n">
         <v>28.0</v>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -30731,51 +30731,51 @@
       </c>
       <c r="AQ183" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR183" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>IRS/2025/6954/PON10</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F184" t="n">
         <v>60.0</v>
       </c>
       <c r="G184" t="n">
         <v>48.0</v>
       </c>
       <c r="H184" t="n">
         <v>36.0</v>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -31436,51 +31436,51 @@
       </c>
       <c r="AQ187" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR187" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>IRS/2025/6987/PON10</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="F188" t="n">
         <v>60.0</v>
       </c>
       <c r="G188" t="n">
         <v>37.0</v>
       </c>
       <c r="H188" t="n">
         <v>45.816</v>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -35361,51 +35361,51 @@
       </c>
       <c r="AO211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP211" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>IRS/2025/7116/PON10</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F212" t="n">
         <v>57.0</v>
       </c>
       <c r="G212" t="n">
         <v>11.0</v>
       </c>
       <c r="H212" t="n">
         <v>28.0</v>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -35451,51 +35451,51 @@
       </c>
       <c r="T212" t="inlineStr">
         <is>
           <t>2. Description of Works</t>
         </is>
       </c>
       <c r="AO212" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP212" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2025/7126/PON10</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Mariner FSU</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>MARINER</t>
         </is>
       </c>
       <c r="F213" t="n">
         <v>59.0</v>
       </c>
       <c r="G213" t="n">
         <v>36.0</v>
       </c>
       <c r="H213" t="n">
         <v>29.841</v>
@@ -35522,63 +35522,178 @@
       <c r="N213" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O213" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P213" t="inlineStr">
         <is>
           <t>09 November 2025 20:00</t>
         </is>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R213" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T213" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
+      <c r="U213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W213" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y213" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD213" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AE213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL213" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN213" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO213" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP213" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ213" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR213" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>IRS/2025/7130/PON10</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Leman FD Platform [PERENCO]</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">