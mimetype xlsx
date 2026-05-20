--- v7 (2026-04-10)
+++ v8 (2026-05-20)
@@ -2871,51 +2871,51 @@
       </c>
       <c r="AP13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR13" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2025/5669/PON10</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Leman BT Platform [SHELL]</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>53.0</v>
       </c>
       <c r="G14" t="n">
         <v>4.0</v>
       </c>
       <c r="H14" t="n">
         <v>50.802</v>
@@ -2942,63 +2942,158 @@
       <c r="N14" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>19 January 2025 17:48</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO14" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP14" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR14" t="inlineStr">
+        <is>
+          <t>Secondary Lights, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2025/5678/PON10</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>PETRODEC UK LIMITED</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Wenlock Platform</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
@@ -9706,51 +9801,51 @@
       </c>
       <c r="AP53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2025/5951/PON10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Leman BT Platform [SHELL]</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>LEMAN BANK</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>53.0</v>
       </c>
       <c r="G54" t="n">
         <v>4.0</v>
       </c>
       <c r="H54" t="n">
         <v>50.0</v>
@@ -9777,63 +9872,113 @@
       <c r="N54" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
           <t>18 March 2025 14:00</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T54" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO54" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP54" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR54" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2025/5964/PON10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Douglas DW Platform</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
@@ -18771,51 +18916,51 @@
       </c>
       <c r="AQ108" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR108" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>IRS/2025/6452/PON10</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>LASMO NEDERLAND B.V.</t>
+          <t>SPIRIT ENERGY NEDERLAND B.V.</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>MARKHAM</t>
         </is>
       </c>
       <c r="F109" t="n">
         <v>53.0</v>
       </c>
       <c r="G109" t="n">
         <v>43.0</v>
       </c>
       <c r="H109" t="n">
         <v>0.0</v>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -23526,51 +23671,51 @@
       </c>
       <c r="AP136" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ136" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR136" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>IRS/2025/6613/PON10</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Waveney Platform</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
           <t>WAVENEY</t>
         </is>
       </c>
       <c r="F137" t="n">
         <v>53.0</v>
       </c>
       <c r="G137" t="n">
         <v>21.0</v>
       </c>
       <c r="H137" t="n">
         <v>11.0</v>
@@ -23597,63 +23742,93 @@
       <c r="N137" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O137" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P137" t="inlineStr">
         <is>
           <t>29 August 2025 13:00</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R137" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T137" t="inlineStr">
         <is>
           <t>10. Consent non-compliance</t>
         </is>
       </c>
+      <c r="AL137" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN137" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO137" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP137" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ137" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR137" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>IRS/2025/6615/PON10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
@@ -23766,51 +23941,51 @@
       </c>
       <c r="AP138" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ138" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR138" t="inlineStr">
         <is>
           <t>Fog Signals, Operations during the Works</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>IRS/2025/6628/PON10</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Hamilton North Platform</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>HAMILTON NORTH</t>
         </is>
       </c>
       <c r="F139" t="n">
         <v>53.0</v>
       </c>
       <c r="G139" t="n">
         <v>38.0</v>
       </c>
       <c r="H139" t="n">
         <v>46.0</v>
@@ -23837,63 +24012,158 @@
       <c r="N139" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="O139" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P139" t="inlineStr">
         <is>
           <t>30 August 2025 08:00</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R139" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T139" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y139" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH139" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL139" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN139" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO139" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP139" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ139" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR139" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>IRS/2025/6646/PON10</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>SERICA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Bruce PUQ Platform</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
@@ -25601,51 +25871,51 @@
       </c>
       <c r="AP150" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ150" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR150" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>IRS/2025/6701/PON10</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Leman BT Platform [SHELL]</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F151" t="n">
         <v>53.0</v>
       </c>
       <c r="G151" t="n">
         <v>4.0</v>
       </c>
       <c r="H151" t="n">
         <v>50.0</v>
@@ -25672,63 +25942,158 @@
       <c r="N151" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O151" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P151" t="inlineStr">
         <is>
           <t>16 September 2025 00:00</t>
         </is>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R151" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T151" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y151" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC151" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL151" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN151" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO151" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP151" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ151" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR151" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>IRS/2025/6719/PON10</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Leman G Platform [PERENCO]</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
@@ -35356,51 +35721,51 @@
       </c>
       <c r="T211" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO211" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP211" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>IRS/2025/7116/PON10</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="F212" t="n">
         <v>57.0</v>
       </c>
       <c r="G212" t="n">
         <v>11.0</v>
       </c>
       <c r="H212" t="n">
         <v>28.0</v>
@@ -35427,63 +35792,93 @@
       <c r="N212" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O212" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="P212" t="inlineStr">
         <is>
           <t>19 December 2025 11:00</t>
         </is>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R212" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T212" t="inlineStr">
         <is>
           <t>2. Description of Works</t>
         </is>
       </c>
+      <c r="AL212" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN212" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO212" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP212" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ212" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR212" t="inlineStr">
+        <is>
+          <t>Description of Works</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>IRS/2025/7126/PON10</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Mariner FSU</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">