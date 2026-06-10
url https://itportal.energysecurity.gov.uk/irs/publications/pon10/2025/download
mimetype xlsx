--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -7691,51 +7691,51 @@
       </c>
       <c r="AP40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2025/5863/PON10</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Beryl SPM2 Loading Terminal</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>BERYL</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>59.0</v>
       </c>
       <c r="G41" t="n">
         <v>33.0</v>
       </c>
       <c r="H41" t="n">
         <v>15.56</v>
@@ -7762,63 +7762,113 @@
       <c r="N41" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
           <t>28 February 2025 13:00</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T41" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AL41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN41" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO41" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP41" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR41" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2025/5867/PON10</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Davy North Subsea Completion</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
@@ -14251,51 +14301,51 @@
       </c>
       <c r="AP79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR79" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2025/6238/PON10</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Leman F Platform [SHELL]</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F80" t="n">
         <v>53.0</v>
       </c>
       <c r="G80" t="n">
         <v>6.0</v>
       </c>
       <c r="H80" t="n">
         <v>28.0</v>
@@ -14322,63 +14372,158 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>24 May 2025 21:05</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T80" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL80" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM80" t="inlineStr">
+        <is>
+          <t>29 May 2025</t>
+        </is>
+      </c>
+      <c r="AN80" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
       <c r="AO80" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP80" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR80" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2025/6241/PON10</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Hamilton North Platform</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
@@ -35026,51 +35171,51 @@
       </c>
       <c r="AP206" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ206" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR206" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>IRS/2025/7092/PON10</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Lennox Platform</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>LENNOX</t>
         </is>
       </c>
       <c r="F207" t="n">
         <v>53.0</v>
       </c>
       <c r="G207" t="n">
         <v>37.0</v>
       </c>
       <c r="H207" t="n">
         <v>52.0</v>
@@ -35097,63 +35242,158 @@
       <c r="N207" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="O207" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P207" t="inlineStr">
         <is>
           <t>14 December 2025 11:30</t>
         </is>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R207" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T207" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y207" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z207" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL207" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN207" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO207" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP207" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ207" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR207" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>IRS/2025/7094/PON10</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Forties FE Platform</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">