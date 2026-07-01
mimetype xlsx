--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -8366,51 +8366,51 @@
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
           <t>Commencement of Works</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>IRS/2025/5903/PON10</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F45" t="n">
         <v>58.0</v>
       </c>
       <c r="G45" t="n">
         <v>21.0</v>
       </c>
       <c r="H45" t="n">
         <v>38.6</v>
       </c>
       <c r="I45" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -17136,51 +17136,51 @@
       </c>
       <c r="AQ97" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR97" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2025/6360/PON10</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F98" t="n">
         <v>58.0</v>
       </c>
       <c r="G98" t="n">
         <v>21.0</v>
       </c>
       <c r="H98" t="n">
         <v>38.6</v>
       </c>
       <c r="I98" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -18471,51 +18471,51 @@
       </c>
       <c r="AQ105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR105" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>IRS/2025/6416/PON10</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="F106" t="n">
         <v>58.0</v>
       </c>
       <c r="G106" t="n">
         <v>21.0</v>
       </c>
       <c r="H106" t="n">
         <v>38.6</v>
       </c>
       <c r="I106" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -31636,51 +31636,51 @@
       </c>
       <c r="AP185" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ185" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR185" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>IRS/2025/6972/PON10</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Bessemer Platform</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F186" t="n">
         <v>53.0</v>
       </c>
       <c r="G186" t="n">
         <v>11.0</v>
       </c>
       <c r="H186" t="n">
         <v>53.0</v>
@@ -31707,63 +31707,113 @@
       <c r="N186" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O186" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P186" t="inlineStr">
         <is>
           <t>15 November 2025 22:23</t>
         </is>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R186" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T186" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U186" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL186" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN186" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO186" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP186" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ186" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR186" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>IRS/2025/6982/PON10</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>18B</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">