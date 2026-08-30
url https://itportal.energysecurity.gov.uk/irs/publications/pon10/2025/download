--- v10 (2026-07-01)
+++ v11 (2026-08-30)
@@ -27286,51 +27286,51 @@
       </c>
       <c r="AP158" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ158" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR158" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>IRS/2025/6774/PON10</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Galleon PN Platform</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>GALLEON</t>
         </is>
       </c>
       <c r="F159" t="n">
         <v>53.0</v>
       </c>
       <c r="G159" t="n">
         <v>27.0</v>
       </c>
       <c r="H159" t="n">
         <v>43.064</v>
@@ -27357,63 +27357,158 @@
       <c r="N159" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O159" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="P159" t="inlineStr">
         <is>
           <t>03 October 2025 20:10</t>
         </is>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R159" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T159" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y159" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z159" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH159" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK159" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL159" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM159" t="inlineStr">
+        <is>
+          <t>03 October 2025</t>
+        </is>
+      </c>
+      <c r="AN159" t="inlineStr">
+        <is>
+          <t>19:30</t>
+        </is>
+      </c>
       <c r="AO159" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP159" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ159" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR159" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>IRS/2025/6781/PON10</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Inde BP Platform (PERENCO)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
@@ -27886,51 +27981,51 @@
       </c>
       <c r="AP162" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ162" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR162" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>IRS/2025/6810/PON10</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="F163" t="n">
         <v>57.0</v>
       </c>
       <c r="G163" t="n">
         <v>22.0</v>
       </c>
       <c r="H163" t="n">
         <v>29.84</v>
@@ -27957,63 +28052,93 @@
       <c r="N163" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O163" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P163" t="inlineStr">
         <is>
           <t>08 October 2025 07:00</t>
         </is>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R163" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T163" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="AL163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN163" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO163" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP163" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ163" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR163" t="inlineStr">
+        <is>
+          <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>IRS/2025/6816/PON10</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
           <t>ITHACA OIL AND GAS LIMITED</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Alba FSU</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">