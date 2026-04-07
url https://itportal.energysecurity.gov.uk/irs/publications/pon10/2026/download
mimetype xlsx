--- v2 (2026-03-18)
+++ v3 (2026-04-07)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR47"/>
+  <dimension ref="A2:AR59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3581,51 +3581,51 @@
       </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>5. During the Works</t>
         </is>
       </c>
       <c r="AO20" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7215/PON10</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>DAVY</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>INDE</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>53.0</v>
       </c>
       <c r="G21" t="n">
         <v>0.0</v>
       </c>
       <c r="H21" t="n">
         <v>16.0</v>
@@ -3652,63 +3652,178 @@
       <c r="N21" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>14 January 2026 16:00</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T21" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
+      <c r="U21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL21" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN21" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO21" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP21" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR21" t="inlineStr">
+        <is>
+          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2026/7216/PON10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hoton Platform</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
@@ -4176,51 +4291,51 @@
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR24" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2026/7228/PON10</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>60.0</v>
       </c>
       <c r="G25" t="n">
         <v>48.0</v>
       </c>
       <c r="H25" t="n">
         <v>36.0</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -5266,51 +5381,51 @@
       </c>
       <c r="AP30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR30" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7260/PON10</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Petrojarl Banff</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>BANFF</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>56.0</v>
       </c>
       <c r="G31" t="n">
         <v>59.0</v>
       </c>
       <c r="H31" t="n">
         <v>53.97</v>
@@ -5337,63 +5452,158 @@
       <c r="N31" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>31 January 2026 23:34</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T31" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y31" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AB31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN31" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO31" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP31" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR31" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2026/7263/PON10</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>DUNLIN MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dunlin A Platform</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
@@ -5661,51 +5871,51 @@
       </c>
       <c r="AP33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>IRS/2026/7274/PON10</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F34" t="n">
         <v>60.0</v>
       </c>
       <c r="G34" t="n">
         <v>48.0</v>
       </c>
       <c r="H34" t="n">
         <v>36.0</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -5941,51 +6151,51 @@
       </c>
       <c r="T35" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2026/7277/PON10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>23D</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>53.0</v>
       </c>
       <c r="G36" t="n">
         <v>18.0</v>
       </c>
       <c r="H36" t="n">
         <v>8.0</v>
@@ -6012,63 +6222,93 @@
       <c r="N36" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>04 February 2026 10:30</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T36" t="inlineStr">
         <is>
           <t>5. During the Works, A 1. General</t>
         </is>
       </c>
+      <c r="AL36" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN36" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO36" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP36" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR36" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>IRS/2026/7282/PON10</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
@@ -6161,51 +6401,51 @@
       </c>
       <c r="AP37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2026/7286/PON10</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Golf</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F38" t="n">
         <v>53.0</v>
       </c>
       <c r="G38" t="n">
         <v>7.0</v>
       </c>
       <c r="H38" t="n">
         <v>2.0</v>
@@ -6232,63 +6472,113 @@
       <c r="N38" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
           <t>08 February 2026 12:00</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T38" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs</t>
         </is>
       </c>
+      <c r="U38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN38" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO38" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP38" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR38" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>IRS/2026/7290/PON10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Forties FD Platform</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
@@ -6601,51 +6891,51 @@
       </c>
       <c r="AP41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>IRS/2026/7295/PON10</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>VALARIS PLC</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Valaris 72</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>HAMILTON</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>53.0</v>
       </c>
       <c r="G42" t="n">
         <v>34.0</v>
       </c>
       <c r="H42" t="n">
         <v>1.0</v>
@@ -6672,63 +6962,93 @@
       <c r="N42" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
           <t>09 February 2026 21:30</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="AL42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN42" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO42" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP42" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR42" t="inlineStr">
+        <is>
+          <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2026/7302/PON10</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
@@ -6826,51 +7146,51 @@
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>IRS/2026/7309/PON10</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>FRANKLIN</t>
         </is>
       </c>
       <c r="F44" t="n">
         <v>56.0</v>
       </c>
       <c r="G44" t="n">
         <v>57.0</v>
       </c>
       <c r="H44" t="n">
         <v>6.0</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -7156,51 +7476,51 @@
       </c>
       <c r="AP45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2026/7328/PON10</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>BUZZARD</t>
         </is>
       </c>
       <c r="F46" t="n">
         <v>57.0</v>
       </c>
       <c r="G46" t="n">
         <v>48.0</v>
       </c>
       <c r="H46" t="n">
         <v>53.0</v>
@@ -7227,63 +7547,158 @@
       <c r="N46" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
           <t>17 February 2026 08:00</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T46" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y46" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN46" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO46" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP46" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR46" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>IRS/2026/7331/PON10</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
@@ -7365,50 +7780,1815 @@
         </is>
       </c>
       <c r="AN47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>IRS/2026/7342/PON10</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Beryl SPM3 Loading Terminal</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="F48" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="G48" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J48" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K48" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="L48" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>20 February 2026 17:48</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T48" t="inlineStr">
+        <is>
+          <t>5. During the Works, B 1. Moorings &amp; Buoys</t>
+        </is>
+      </c>
+      <c r="AO48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>IRS/2026/7343/PON10</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Grove Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="F49" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G49" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="H49" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I49" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J49" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K49" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L49" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M49" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>21 February 2026 04:21</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T49" t="inlineStr">
+        <is>
+          <t>5. During the Works, 1. Consent Validity, 2. Description of Works, 3. Location of Works, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
+        </is>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y49" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AE49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL49" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM49" t="inlineStr">
+        <is>
+          <t>21 February 2026</t>
+        </is>
+      </c>
+      <c r="AN49" t="inlineStr">
+        <is>
+          <t>12:16</t>
+        </is>
+      </c>
+      <c r="AO49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP49" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR49" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>IRS/2026/7349/PON10</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Southwark Platform</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F50" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G50" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J50" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K50" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L50" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M50" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>21 February 2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRS/2026/7358/PON10</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Cygnus B Platform</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="F51" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G51" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="H51" t="n">
+        <v>59.75</v>
+      </c>
+      <c r="I51" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J51" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K51" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>41.33</v>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>23 February 2026 03:15</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T51" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL51" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR51" t="inlineStr">
+        <is>
+          <t>Primary Power Supply, Secondary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IRS/2026/7360/PON10</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Captain WPP'A'</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="F52" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G52" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="H52" t="n">
+        <v>57.099</v>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J52" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K52" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="L52" t="n">
+        <v>40.8</v>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>24 February 2026 01:00</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T52" t="inlineStr">
+        <is>
+          <t>5. During the Works, 6. Cessation of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>IRS/2026/7362/PON10</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Blythe Platform</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>BLYTHE</t>
+        </is>
+      </c>
+      <c r="F53" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G53" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H53" t="n">
+        <v>28.05</v>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J53" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K53" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L53" t="n">
+        <v>45.3</v>
+      </c>
+      <c r="M53" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>24 February 2026 12:45</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP53" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR53" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>IRS/2026/7364/PON10</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Leman AD Platform [PERENCO]</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="F54" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G54" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H54" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J54" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K54" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>25 February 2026 03:25</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T54" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL54" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ54" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR54" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>IRS/2026/7373/PON10</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Ravenspurn North ST2 Platform</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>RAVENSPURN</t>
+        </is>
+      </c>
+      <c r="F55" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G55" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J55" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K55" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L55" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M55" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>27 February 2026 11:10</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T55" t="inlineStr">
+        <is>
+          <t>1. Consent Validity, 5. During the Works, 6. Cessation of Works, 2. Description of Works, 8. Consent review, 9. Consent variation, 4. Commencement of Works, 10. Consent non-compliance, 7. Inspections, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>IRS/2026/7378/PON10</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Hamilton North Platform</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Liverpool Bay</t>
+        </is>
+      </c>
+      <c r="F56" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G56" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="H56" t="n">
+        <v>46.94</v>
+      </c>
+      <c r="I56" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J56" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K56" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="L56" t="n">
+        <v>41.13</v>
+      </c>
+      <c r="M56" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>01 March 2026 06:30</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T56" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y56" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP56" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR56" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>IRS/2026/7379/PON10</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Lennox Platform</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>LENNOX</t>
+        </is>
+      </c>
+      <c r="F57" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G57" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="H57" t="n">
+        <v>52.84</v>
+      </c>
+      <c r="I57" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J57" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K57" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>35.68</v>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>01 March 2026 10:20</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T57" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y57" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR57" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>IRS/2026/7381/PON10</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Calder</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>CALDER</t>
+        </is>
+      </c>
+      <c r="F58" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G58" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>26.82</v>
+      </c>
+      <c r="I58" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J58" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K58" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="L58" t="n">
+        <v>48.01</v>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>27 February 2026 01:30</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T58" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL58" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP58" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR58" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>IRS/2026/7415/PON10</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Andrew Platform</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>ANDREW</t>
+        </is>
+      </c>
+      <c r="F59" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G59" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>51.122</v>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J59" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K59" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="L59" t="n">
+        <v>15.552</v>
+      </c>
+      <c r="M59" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>09 March 2026 20:30</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>Consent Condition excluding Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T59" t="inlineStr">
+        <is>
+          <t>1. Consent Validity</t>
+        </is>
+      </c>
+      <c r="AL59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP59" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR59" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>