--- v3 (2026-04-07)
+++ v4 (2026-04-30)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR59"/>
+  <dimension ref="A2:AR66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -6129,51 +6129,51 @@
           <t>49</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>04 February 2026 06:00</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="T35" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
       <c r="AO35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>IRS/2026/7277/PON10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
@@ -8096,51 +8096,51 @@
       </c>
       <c r="AP49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>IRS/2026/7349/PON10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F50" t="n">
         <v>53.0</v>
       </c>
       <c r="G50" t="n">
         <v>10.0</v>
       </c>
       <c r="H50" t="n">
         <v>59.0</v>
@@ -8167,63 +8167,93 @@
       <c r="N50" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>21 February 2026 12:00</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="AL50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO50" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP50" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR50" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2026/7358/PON10</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Cygnus B Platform</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
@@ -8746,51 +8776,51 @@
       </c>
       <c r="AP54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>IRS/2026/7373/PON10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Ravenspurn North ST2 Platform</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>RAVENSPURN</t>
         </is>
       </c>
       <c r="F55" t="n">
         <v>54.0</v>
       </c>
       <c r="G55" t="n">
         <v>3.0</v>
       </c>
       <c r="H55" t="n">
         <v>0.0</v>
@@ -8817,63 +8847,178 @@
       <c r="N55" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>27 February 2026 11:10</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T55" t="inlineStr">
         <is>
           <t>1. Consent Validity, 5. During the Works, 6. Cessation of Works, 2. Description of Works, 8. Consent review, 9. Consent variation, 4. Commencement of Works, 10. Consent non-compliance, 7. Inspections, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL55" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN55" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO55" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP55" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR55" t="inlineStr">
+        <is>
+          <t>Main Lights, Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/7378/PON10</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Hamilton North Platform</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
@@ -9545,50 +9690,1000 @@
         </is>
       </c>
       <c r="AN59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP59" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR59" t="inlineStr">
         <is>
           <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>IRS/2026/7447/PON10</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Leman D Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Leman</t>
+        </is>
+      </c>
+      <c r="F60" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G60" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H60" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J60" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K60" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>21 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t>5. During the Works, 4. Commencement of Works, 8. Consent review, 1. Consent Validity, 2. Description of Works, 6. Cessation of Works, 7. Inspections, 9. Consent variation, 10. Consent non-compliance, 3. Location of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>IRS/2026/7450/PON10</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>ITHACA OIL AND GAS LIMITED</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Alba FSU</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>ALBA</t>
+        </is>
+      </c>
+      <c r="F61" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G61" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H61" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="I61" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J61" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K61" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L61" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M61" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>21 March 2026 17:00</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T61" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y61" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AJ61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP61" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR61" t="inlineStr">
+        <is>
+          <t>Secondary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>IRS/2026/7452/PON10</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="F62" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G62" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L62" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M62" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>23 March 2026 08:36</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T62" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y62" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP62" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR62" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>IRS/2026/7458/PON10</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Southwark Platform</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F63" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G63" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J63" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K63" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M63" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>21 March 2026 07:38</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="T63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>IRS/2026/7470/PON10</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Captain FPSO</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="F64" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G64" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I64" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J64" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K64" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L64" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M64" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>24 March 2026 20:50</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T64" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y64" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP64" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR64" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>IRS/2026/7472/PON10</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="F65" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="G65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>13.57</v>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J65" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K65" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L65" t="n">
+        <v>53.503</v>
+      </c>
+      <c r="M65" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>27 March 2026 08:00</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T65" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 5. ID Panel</t>
+        </is>
+      </c>
+      <c r="AO65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>IRS/2026/7475/PON10</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Valaris Stavanger</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="F66" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G66" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H66" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J66" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>28 March 2026 07:00</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T66" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP66" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>