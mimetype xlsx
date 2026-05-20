--- v4 (2026-04-30)
+++ v5 (2026-05-20)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR66"/>
+  <dimension ref="A2:AR69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3791,51 +3791,51 @@
       </c>
       <c r="AP21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR21" t="inlineStr">
         <is>
           <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2026/7216/PON10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Hoton Platform</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>HOTON</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>53.0</v>
       </c>
       <c r="G22" t="n">
         <v>48.0</v>
       </c>
       <c r="H22" t="n">
         <v>10.0</v>
@@ -3862,63 +3862,73 @@
       <c r="N22" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
           <t>20 January 2025 15:55</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t>82A (1)</t>
+        </is>
+      </c>
       <c r="T22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP22" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ22" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2026/7220/PON10</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
@@ -7791,51 +7801,51 @@
       </c>
       <c r="AP47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2026/7342/PON10</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Beryl SPM3 Loading Terminal</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>BERYL</t>
         </is>
       </c>
       <c r="F48" t="n">
         <v>59.0</v>
       </c>
       <c r="G48" t="n">
         <v>32.0</v>
       </c>
       <c r="H48" t="n">
         <v>5.0</v>
@@ -7862,63 +7872,93 @@
       <c r="N48" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
           <t>20 February 2026 17:48</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T48" t="inlineStr">
         <is>
           <t>5. During the Works, B 1. Moorings &amp; Buoys</t>
         </is>
       </c>
+      <c r="AL48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO48" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP48" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR48" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2026/7343/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
@@ -8453,72 +8493,72 @@
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>CAPTAIN</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>58.0</v>
       </c>
       <c r="G52" t="n">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
       <c r="H52" t="n">
-        <v>57.099</v>
+        <v>24.0</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J52" t="n">
         <v>1.0</v>
       </c>
       <c r="K52" t="n">
         <v>46.0</v>
       </c>
       <c r="L52" t="n">
-        <v>40.8</v>
+        <v>11.0</v>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>24 February 2026 01:00</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>Yes</t>
@@ -10638,50 +10678,500 @@
         <is>
           <t>28 March 2026 07:00</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>IRS/2026/7528/PON10</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Douglas DW Platform</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>DOUGLAS</t>
+        </is>
+      </c>
+      <c r="F67" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G67" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="I67" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J67" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K67" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M67" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>14 March 2026 18:23</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T67" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR67" t="inlineStr">
+        <is>
+          <t>Secondary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>IRS/2026/7531/PON10</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Grove Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="F68" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G68" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="H68" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I68" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J68" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K68" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L68" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M68" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>09 April 2026 05:30</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T68" t="inlineStr">
+        <is>
+          <t>5. During the Works, 1. Consent Validity, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 2. Description of Works, 3. Location of Works, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
+        </is>
+      </c>
+      <c r="U68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y68" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL68" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM68" t="inlineStr">
+        <is>
+          <t>09 April 2026</t>
+        </is>
+      </c>
+      <c r="AN68" t="inlineStr">
+        <is>
+          <t>05:30</t>
+        </is>
+      </c>
+      <c r="AO68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP68" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR68" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>IRS/2026/7583/PON10</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>ONE-DYAS UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Sean PP Platform</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>SOUTH SEAN</t>
+        </is>
+      </c>
+      <c r="F69" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G69" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="H69" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="I69" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J69" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K69" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L69" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>15 April 2026 11:06</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T69" t="inlineStr">
+        <is>
+          <t>5. Cessation of Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>