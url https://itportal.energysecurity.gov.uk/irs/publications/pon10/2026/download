--- v5 (2026-05-20)
+++ v6 (2026-06-10)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR69"/>
+  <dimension ref="A2:AR75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3266,51 +3266,51 @@
       </c>
       <c r="AP17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
           <t>Radio and Radar Beacons</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2026/7199/PON10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>BLYTHE</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>53.0</v>
       </c>
       <c r="G18" t="n">
         <v>14.0</v>
       </c>
       <c r="H18" t="n">
         <v>35.31</v>
@@ -3337,63 +3337,93 @@
       <c r="N18" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
           <t>13 January 2026 14:00</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="AL18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO18" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP18" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR18" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2026/7206/PON10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Calder</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
@@ -3486,51 +3516,51 @@
       </c>
       <c r="AP19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR19" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2026/7214/PON10</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Rosebank WI Satellite J</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>ROSEBANK</t>
         </is>
       </c>
       <c r="F20" t="n">
         <v>61.0</v>
       </c>
       <c r="G20" t="n">
         <v>1.0</v>
       </c>
       <c r="H20" t="n">
         <v>6.22</v>
@@ -3557,63 +3587,93 @@
       <c r="N20" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
           <t>12 January 2026 12:00</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T20" t="inlineStr">
         <is>
           <t>5. During the Works</t>
         </is>
       </c>
+      <c r="AL20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO20" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP20" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR20" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>IRS/2026/7215/PON10</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>DAVY</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
@@ -10501,51 +10561,51 @@
       </c>
       <c r="AP64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/7472/PON10</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>ROSEBANK</t>
         </is>
       </c>
       <c r="F65" t="n">
         <v>61.0</v>
       </c>
       <c r="G65" t="n">
         <v>2.0</v>
       </c>
       <c r="H65" t="n">
         <v>13.57</v>
@@ -10572,63 +10632,93 @@
       <c r="N65" t="inlineStr">
         <is>
           <t>213</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
           <t>27 March 2026 08:00</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T65" t="inlineStr">
         <is>
           <t>5. During the Works, A 5. ID Panel</t>
         </is>
       </c>
+      <c r="AL65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO65" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP65" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR65" t="inlineStr">
+        <is>
+          <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2026/7475/PON10</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
@@ -11130,50 +11220,925 @@
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>5. Cessation of Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
       <c r="AO69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP69" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>IRS/2026/7594/PON10</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Brigantine BR</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Brigantine</t>
+        </is>
+      </c>
+      <c r="F70" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G70" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="H70" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="I70" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J70" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K70" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="L70" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M70" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>22 April 2026 16:00</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T70" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>IRS/2026/7595/PON10</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Harding Platform</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="F71" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="G71" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="H71" t="n">
+        <v>46.24</v>
+      </c>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J71" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K71" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="L71" t="n">
+        <v>58.04</v>
+      </c>
+      <c r="M71" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>23 April 2026 03:10</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T71" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>IRS/2026/7606/PON10</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Douglas OSI</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>DOUGLAS</t>
+        </is>
+      </c>
+      <c r="F72" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G72" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="H72" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J72" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K72" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="L72" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="M72" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O72" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="P72" t="inlineStr">
+        <is>
+          <t>26 April 2026 07:00</t>
+        </is>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T72" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y72" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL72" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ72" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR72" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>IRS/2026/7608/PON10</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Cygnus B Platform</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>CYGNUS</t>
+        </is>
+      </c>
+      <c r="F73" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G73" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="H73" t="n">
+        <v>59.75</v>
+      </c>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J73" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K73" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="L73" t="n">
+        <v>41.33</v>
+      </c>
+      <c r="M73" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="O73" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P73" t="inlineStr">
+        <is>
+          <t>25 April 2026 21:30</t>
+        </is>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T73" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL73" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP73" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ73" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR73" t="inlineStr">
+        <is>
+          <t>Primary Power Supply, Secondary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>IRS/2026/7653/PON10</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Well-Safe Guardian</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>BURGHLEY</t>
+        </is>
+      </c>
+      <c r="F74" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G74" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="H74" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J74" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K74" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="L74" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M74" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="O74" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P74" t="inlineStr">
+        <is>
+          <t>05 May 2026 14:00</t>
+        </is>
+      </c>
+      <c r="Q74" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T74" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>IRS/2026/7681/PON10</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Calder</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>CALDER</t>
+        </is>
+      </c>
+      <c r="F75" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G75" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H75" t="n">
+        <v>26.82</v>
+      </c>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J75" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K75" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="L75" t="n">
+        <v>48.01</v>
+      </c>
+      <c r="M75" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O75" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="P75" t="inlineStr">
+        <is>
+          <t>10 May 2026 05:31</t>
+        </is>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T75" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y75" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL75" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP75" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ75" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR75" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>