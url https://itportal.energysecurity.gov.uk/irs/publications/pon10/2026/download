--- v6 (2026-06-10)
+++ v7 (2026-07-01)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR75"/>
+  <dimension ref="A2:AR88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2956,51 +2956,51 @@
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR15" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2026/7196/PON10</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>LOCHRANZA</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>58.0</v>
       </c>
       <c r="G16" t="n">
         <v>21.0</v>
       </c>
       <c r="H16" t="n">
         <v>38.6</v>
       </c>
       <c r="I16" t="inlineStr">
         <is>
           <t>N</t>
         </is>
@@ -10686,51 +10686,51 @@
       </c>
       <c r="AP65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
         <is>
           <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2026/7475/PON10</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F66" t="n">
         <v>57.0</v>
       </c>
       <c r="G66" t="n">
         <v>0.0</v>
       </c>
       <c r="H66" t="n">
         <v>42.0</v>
@@ -10757,63 +10757,158 @@
       <c r="N66" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
           <t>28 March 2026 07:00</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T66" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y66" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO66" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP66" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR66" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2026/7528/PON10</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Douglas DW Platform</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
@@ -11136,51 +11231,51 @@
       </c>
       <c r="AP68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>IRS/2026/7583/PON10</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Sean PP Platform</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>53.0</v>
       </c>
       <c r="G69" t="n">
         <v>11.0</v>
       </c>
       <c r="H69" t="n">
         <v>23.0</v>
@@ -11207,63 +11302,178 @@
       <c r="N69" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
           <t>15 April 2026 11:06</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>5. Cessation of Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
+      <c r="U69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y69" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN69" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO69" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP69" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR69" t="inlineStr">
+        <is>
+          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2026/7594/PON10</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Brigantine BR</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
@@ -12095,50 +12305,2035 @@
         </is>
       </c>
       <c r="AN75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
           <t>Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>IRS/2026/7693/PON10</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Cormorant North Platform</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>CORMORANT NORTH</t>
+        </is>
+      </c>
+      <c r="F76" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="G76" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H76" t="n">
+        <v>25.542</v>
+      </c>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J76" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K76" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L76" t="n">
+        <v>58.396</v>
+      </c>
+      <c r="M76" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="O76" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P76" t="inlineStr">
+        <is>
+          <t>13 May 2026 19:00</t>
+        </is>
+      </c>
+      <c r="Q76" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T76" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y76" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL76" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ76" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR76" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>IRS/2026/7695/PON10</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Morecambe South DP6 Platform</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="F77" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G77" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="H77" t="n">
+        <v>51.19</v>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J77" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K77" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="L77" t="n">
+        <v>5.49</v>
+      </c>
+      <c r="M77" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="O77" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="P77" t="inlineStr">
+        <is>
+          <t>15 May 2026 07:00</t>
+        </is>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T77" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AL77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR77" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>IRS/2026/7702/PON10</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Barque PL Platform</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>GSP</t>
+        </is>
+      </c>
+      <c r="F78" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G78" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="H78" t="n">
+        <v>1.985</v>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J78" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K78" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="L78" t="n">
+        <v>56.388</v>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O78" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="P78" t="inlineStr">
+        <is>
+          <t>16 May 2026 22:30</t>
+        </is>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R78" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T78" t="inlineStr">
+        <is>
+          <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO78" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP78" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>IRS/2026/7710/PON10</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Blythe Platform</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>BLYTHE</t>
+        </is>
+      </c>
+      <c r="F79" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G79" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H79" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J79" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K79" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L79" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M79" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O79" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P79" t="inlineStr">
+        <is>
+          <t>17 May 2026 20:35</t>
+        </is>
+      </c>
+      <c r="Q79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t>Total Loss of Power</t>
+        </is>
+      </c>
+      <c r="T79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO79" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>IRS/2026/7720/PON10</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>18B</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F80" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G80" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="H80" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J80" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K80" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L80" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="P80" t="inlineStr">
+        <is>
+          <t>18 May 2026 02:40</t>
+        </is>
+      </c>
+      <c r="Q80" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T80" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AO80" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>IRS/2026/7721/PON10</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Valaris Stavanger</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="F81" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G81" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H81" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J81" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K81" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="L81" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P81" t="inlineStr">
+        <is>
+          <t>19 May 2026 06:30</t>
+        </is>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T81" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y81" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL81" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP81" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ81" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR81" t="inlineStr">
+        <is>
+          <t>Main Lights, Operations during the Works</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>IRS/2026/7722/PON10</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>dumbarton</t>
+        </is>
+      </c>
+      <c r="F82" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G82" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="H82" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J82" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K82" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="L82" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="P82" t="inlineStr">
+        <is>
+          <t>20 May 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T82" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y82" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL82" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR82" t="inlineStr">
+        <is>
+          <t>Operations during the Works, Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>IRS/2026/7723/PON10</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="F83" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G83" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="H83" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I83" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J83" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K83" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L83" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M83" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O83" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P83" t="inlineStr">
+        <is>
+          <t>19 May 2026 23:30</t>
+        </is>
+      </c>
+      <c r="Q83" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T83" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL83" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ83" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR83" t="inlineStr">
+        <is>
+          <t>Fog Signals</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>IRS/2026/7728/PON10</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Harding Offshore Loading Syste</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>HARDING</t>
+        </is>
+      </c>
+      <c r="F84" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="G84" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="H84" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="I84" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J84" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K84" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="L84" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N84" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O84" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P84" t="inlineStr">
+        <is>
+          <t>21 May 2026 02:30</t>
+        </is>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T84" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights, B 1. Moorings &amp; Buoys</t>
+        </is>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL84" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP84" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ84" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR84" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>IRS/2026/7742/PON10</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Cleeton Riser Tower</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>CLEETON</t>
+        </is>
+      </c>
+      <c r="F85" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G85" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H85" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I85" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J85" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K85" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="L85" t="n">
+        <v>39.9</v>
+      </c>
+      <c r="M85" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N85" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="P85" t="inlineStr">
+        <is>
+          <t>25 May 2026 09:00</t>
+        </is>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R85" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T85" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL85" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO85" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ85" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR85" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>IRS/2026/7744/PON10</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Calder</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>CALDER</t>
+        </is>
+      </c>
+      <c r="F86" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G86" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H86" t="n">
+        <v>26.82</v>
+      </c>
+      <c r="I86" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J86" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K86" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="L86" t="n">
+        <v>48.01</v>
+      </c>
+      <c r="M86" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="P86" t="inlineStr">
+        <is>
+          <t>26 May 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q86" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T86" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL86" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP86" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ86" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR86" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>IRS/2026/7754/PON10</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>BC-39</t>
+        </is>
+      </c>
+      <c r="F87" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G87" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="H87" t="n">
+        <v>20.088</v>
+      </c>
+      <c r="I87" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J87" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K87" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="L87" t="n">
+        <v>30.242</v>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="O87" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P87" t="inlineStr">
+        <is>
+          <t>25 September 2025 21:00</t>
+        </is>
+      </c>
+      <c r="Q87" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T87" t="inlineStr">
+        <is>
+          <t>5. Consent variation, 1. Description of Works, 2. Location of Works, 3. Inspections, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y87" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL87" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP87" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ87" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR87" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>IRS/2026/7764/PON10</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Blythe Platform</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>BLYTHE</t>
+        </is>
+      </c>
+      <c r="F88" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G88" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H88" t="n">
+        <v>28.05</v>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J88" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K88" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L88" t="n">
+        <v>45.3</v>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P88" t="inlineStr">
+        <is>
+          <t>29 May 2026 23:47</t>
+        </is>
+      </c>
+      <c r="Q88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="T88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO88" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP88" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>