--- v7 (2026-07-01)
+++ v8 (2026-07-21)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR88"/>
+  <dimension ref="A2:AR97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -12031,51 +12031,51 @@
       </c>
       <c r="AP73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>IRS/2026/7653/PON10</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>BURGHLEY</t>
         </is>
       </c>
       <c r="F74" t="n">
         <v>58.0</v>
       </c>
       <c r="G74" t="n">
         <v>16.0</v>
       </c>
       <c r="H74" t="n">
         <v>3.0</v>
@@ -12102,63 +12102,158 @@
       <c r="N74" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
           <t>05 May 2026 14:00</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y74" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH74" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL74" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO74" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP74" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ74" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AP74" t="inlineStr">
-[...1 lines deleted...]
-          <t/>
+      <c r="AR74" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2026/7681/PON10</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Calder</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
@@ -12851,51 +12946,51 @@
       </c>
       <c r="AO79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ79" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2026/7720/PON10</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>18B</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F80" t="n">
         <v>53.0</v>
       </c>
       <c r="G80" t="n">
         <v>23.0</v>
       </c>
       <c r="H80" t="n">
         <v>33.0</v>
@@ -12922,63 +13017,93 @@
       <c r="N80" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>18 May 2026 02:40</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T80" t="inlineStr">
         <is>
           <t>5. During the Works, A 1. General</t>
         </is>
       </c>
+      <c r="AL80" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO80" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ80" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AP80" t="inlineStr">
-[...1 lines deleted...]
-          <t/>
+      <c r="AR80" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>IRS/2026/7721/PON10</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
@@ -14290,50 +14415,1235 @@
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="T88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP88" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>IRS/2026/7780/PON10</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Barque PB Platform</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>BARQUE</t>
+        </is>
+      </c>
+      <c r="F89" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G89" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="H89" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="I89" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J89" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K89" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L89" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O89" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P89" t="inlineStr">
+        <is>
+          <t>04 June 2026 16:00</t>
+        </is>
+      </c>
+      <c r="Q89" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T89" t="inlineStr">
+        <is>
+          <t>11. Consent non-compliance, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO89" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>IRS/2026/7796/PON10</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Morecambe South DP6 Platform</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="F90" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G90" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="H90" t="n">
+        <v>51.19</v>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J90" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K90" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="L90" t="n">
+        <v>5.49</v>
+      </c>
+      <c r="M90" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="P90" t="inlineStr">
+        <is>
+          <t>07 June 2026 17:00</t>
+        </is>
+      </c>
+      <c r="Q90" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T90" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL90" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP90" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ90" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR90" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>IRS/2026/7819/PON10</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Bessemer Platform</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>BESSEMER</t>
+        </is>
+      </c>
+      <c r="F91" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G91" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="H91" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="I91" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J91" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K91" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="L91" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M91" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P91" t="inlineStr">
+        <is>
+          <t>15 June 2026 09:00</t>
+        </is>
+      </c>
+      <c r="Q91" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R91" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T91" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO91" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>IRS/2026/7831/PON10</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>18B</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F92" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G92" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="H92" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I92" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J92" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K92" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L92" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M92" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N92" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="P92" t="inlineStr">
+        <is>
+          <t>18 June 2026 01:00</t>
+        </is>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T92" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL92" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP92" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ92" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR92" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>IRS/2026/7833/PON10</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>VSO</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F93" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G93" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H93" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J93" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K93" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L93" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M93" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N93" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O93" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P93" t="inlineStr">
+        <is>
+          <t>15 June 2026 10:09</t>
+        </is>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R93" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO93" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ93" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR93" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>IRS/2026/7834/PON10</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Davy</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>DAVY</t>
+        </is>
+      </c>
+      <c r="F94" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G94" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H94" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="I94" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J94" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K94" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L94" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="M94" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N94" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O94" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P94" t="inlineStr">
+        <is>
+          <t>19 June 2026 12:30</t>
+        </is>
+      </c>
+      <c r="Q94" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T94" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y94" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL94" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM94" t="inlineStr">
+        <is>
+          <t>18 June 2026</t>
+        </is>
+      </c>
+      <c r="AN94" t="inlineStr">
+        <is>
+          <t>12:30</t>
+        </is>
+      </c>
+      <c r="AO94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP94" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ94" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR94" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>IRS/2026/7835/PON10</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Blythe Platform</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>BLYTHE</t>
+        </is>
+      </c>
+      <c r="F95" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G95" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H95" t="n">
+        <v>28.05</v>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J95" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K95" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L95" t="n">
+        <v>45.3</v>
+      </c>
+      <c r="M95" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N95" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O95" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P95" t="inlineStr">
+        <is>
+          <t>19 June 2026 19:06</t>
+        </is>
+      </c>
+      <c r="Q95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R95" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR95" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>IRS/2026/7837/PON10</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>23C</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F96" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G96" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="H96" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I96" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J96" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K96" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L96" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M96" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N96" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P96" t="inlineStr">
+        <is>
+          <t>19 June 2026 16:00</t>
+        </is>
+      </c>
+      <c r="Q96" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T96" t="inlineStr">
+        <is>
+          <t>6. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO96" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>IRS/2026/7850/PON10</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>18B</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F97" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G97" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="H97" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J97" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K97" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L97" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>23 June 2026 02:06</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T97" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL97" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR97" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>