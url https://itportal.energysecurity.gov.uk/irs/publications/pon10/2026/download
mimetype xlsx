--- v8 (2026-07-21)
+++ v9 (2026-08-13)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR97"/>
+  <dimension ref="A2:AR105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3136,959 +3136,1044 @@
       </c>
       <c r="AO16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR16" t="inlineStr">
         <is>
           <t>Operations during the Works, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>IRS/2026/7197/PON10</t>
+          <t>IRS/2026/7199/PON10</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Clair Phase 1 Platform</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>CLAIR</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="G17" t="n">
-        <v>41.0</v>
+        <v>14.0</v>
       </c>
       <c r="H17" t="n">
-        <v>30.0</v>
+        <v>35.31</v>
       </c>
       <c r="I17" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J17" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K17" t="n">
-        <v>32.0</v>
+        <v>26.0</v>
       </c>
       <c r="L17" t="n">
-        <v>40.0</v>
+        <v>50.55</v>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N17" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>13 January 2026 16:42</t>
+          <t>13 January 2026 14:00</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>Consent Condition excluding Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T17" t="inlineStr">
         <is>
-          <t>1. Consent Validity</t>
+          <t/>
         </is>
       </c>
       <c r="AL17" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
         </is>
       </c>
       <c r="AM17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR17" t="inlineStr">
         <is>
-          <t>Radio and Radar Beacons</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>IRS/2026/7199/PON10</t>
+          <t>IRS/2026/7206/PON10</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>Calder</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>CALDER</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>53.0</v>
       </c>
       <c r="G18" t="n">
-        <v>14.0</v>
+        <v>48.0</v>
       </c>
       <c r="H18" t="n">
-        <v>35.31</v>
+        <v>26.82</v>
       </c>
       <c r="I18" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J18" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K18" t="n">
-        <v>26.0</v>
+        <v>39.0</v>
       </c>
       <c r="L18" t="n">
-        <v>50.55</v>
+        <v>48.01</v>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>13 January 2026 14:00</t>
+          <t>18 January 2026 00:01</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T18" t="inlineStr">
+        <is>
+          <t>5. During the Works, 10. Consent non-compliance</t>
+        </is>
+      </c>
+      <c r="AL18" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S18" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AM18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR18" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>IRS/2026/7206/PON10</t>
+          <t>IRS/2026/7214/PON10</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Calder</t>
+          <t>Rosebank WI Satellite J</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>CALDER</t>
+          <t>ROSEBANK</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="G19" t="n">
-        <v>48.0</v>
+        <v>1.0</v>
       </c>
       <c r="H19" t="n">
-        <v>26.82</v>
+        <v>6.22</v>
       </c>
       <c r="I19" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J19" t="n">
         <v>3.0</v>
       </c>
       <c r="K19" t="n">
-        <v>39.0</v>
+        <v>43.0</v>
       </c>
       <c r="L19" t="n">
-        <v>48.01</v>
+        <v>31.83</v>
       </c>
       <c r="M19" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>213</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>18 January 2026 00:01</t>
+          <t>12 January 2026 12:00</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t>5. During the Works, 10. Consent non-compliance</t>
+          <t>5. During the Works</t>
         </is>
       </c>
       <c r="AL19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR19" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>IRS/2026/7214/PON10</t>
+          <t>IRS/2026/7215/PON10</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Rosebank WI Satellite J</t>
+          <t>DAVY</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>ROSEBANK</t>
+          <t>INDE</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="G20" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20" t="n">
-        <v>6.22</v>
+        <v>16.0</v>
       </c>
       <c r="I20" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J20" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="K20" t="n">
-        <v>43.0</v>
+        <v>53.0</v>
       </c>
       <c r="L20" t="n">
-        <v>31.83</v>
+        <v>41.0</v>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>12 January 2026 12:00</t>
+          <t>14 January 2026 16:00</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>Consent Condition excluding Marking Schedule Condition</t>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T20" t="inlineStr">
         <is>
-          <t>5. During the Works</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ20" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK20" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL20" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR20" t="inlineStr">
         <is>
-          <t>Mooring and Buoys</t>
+          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>IRS/2026/7215/PON10</t>
+          <t>IRS/2026/7216/PON10</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>DAVY</t>
+          <t>Hoton Platform</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>INDE</t>
+          <t>HOTON</t>
         </is>
       </c>
       <c r="F21" t="n">
         <v>53.0</v>
       </c>
       <c r="G21" t="n">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="H21" t="n">
-        <v>16.0</v>
+        <v>10.0</v>
       </c>
       <c r="I21" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J21" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K21" t="n">
-        <v>53.0</v>
+        <v>12.0</v>
       </c>
       <c r="L21" t="n">
-        <v>41.0</v>
+        <v>22.6</v>
       </c>
       <c r="M21" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
-          <t>14 January 2026 16:00</t>
+          <t>20 January 2025 15:55</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
         <is>
-          <t/>
+          <t>82A (1)</t>
         </is>
       </c>
       <c r="T21" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...98 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AO21" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AP21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>Yes</t>
-        </is>
-[...3 lines deleted...]
-          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>IRS/2026/7216/PON10</t>
+          <t>IRS/2026/7220/PON10</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Hoton Platform</t>
+          <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>HOTON</t>
+          <t>THISTLE</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="G22" t="n">
-        <v>48.0</v>
+        <v>21.0</v>
       </c>
       <c r="H22" t="n">
-        <v>10.0</v>
+        <v>46.901</v>
       </c>
       <c r="I22" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J22" t="n">
         <v>1.0</v>
       </c>
       <c r="K22" t="n">
-        <v>12.0</v>
+        <v>34.0</v>
       </c>
       <c r="L22" t="n">
-        <v>22.6</v>
+        <v>47.1</v>
       </c>
       <c r="M22" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>211</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
         </is>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>20 January 2025 15:55</t>
+          <t>21 January 2026 18:00</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T22" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y22" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z22" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL22" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S22" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T22" t="inlineStr">
+      <c r="AM22" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO22" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR22" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>IRS/2026/7220/PON10</t>
+          <t>IRS/2026/7224/PON10</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>ENQUEST HEATHER LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Thistle A Platform</t>
+          <t>18B</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>THISTLE</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="G23" t="n">
-        <v>21.0</v>
+        <v>23.0</v>
       </c>
       <c r="H23" t="n">
-        <v>46.901</v>
+        <v>33.0</v>
       </c>
       <c r="I23" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J23" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K23" t="n">
-        <v>34.0</v>
+        <v>31.0</v>
       </c>
       <c r="L23" t="n">
-        <v>47.1</v>
+        <v>30.0</v>
       </c>
       <c r="M23" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O23" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>21 January 2026 18:00</t>
+          <t>22 January 2026 15:53</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T23" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W23" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X23" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Y23" t="inlineStr">
         <is>
-          <t>Main lights only</t>
+          <t/>
         </is>
       </c>
       <c r="Z23" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AA23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE23" t="inlineStr">
         <is>
           <t/>
@@ -4104,601 +4189,581 @@
           <t/>
         </is>
       </c>
       <c r="AH23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL23" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ23" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR23" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>IRS/2026/7224/PON10</t>
+          <t>IRS/2026/7228/PON10</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>18B</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>53.0</v>
+        <v>60.0</v>
       </c>
       <c r="G24" t="n">
-        <v>23.0</v>
+        <v>48.0</v>
       </c>
       <c r="H24" t="n">
-        <v>33.0</v>
+        <v>36.0</v>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J24" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K24" t="n">
-        <v>31.0</v>
+        <v>44.0</v>
       </c>
       <c r="L24" t="n">
-        <v>30.0</v>
+        <v>7.0</v>
       </c>
       <c r="M24" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>3</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>22 January 2026 15:53</t>
+          <t>23 January 2026 08:00</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T24" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y24" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsidiary lights only</t>
         </is>
       </c>
       <c r="Z24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AA24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH24" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AI24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL24" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR24" t="inlineStr">
         <is>
-          <t>Primary Power Supply, Secondary Power Supply</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>IRS/2026/7228/PON10</t>
+          <t>IRS/2026/7236/PON10</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>18B</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="G25" t="n">
-        <v>48.0</v>
+        <v>23.0</v>
       </c>
       <c r="H25" t="n">
-        <v>36.0</v>
+        <v>33.0</v>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J25" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K25" t="n">
-        <v>44.0</v>
+        <v>31.0</v>
       </c>
       <c r="L25" t="n">
-        <v>7.0</v>
+        <v>30.0</v>
       </c>
       <c r="M25" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>18</t>
         </is>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>23 January 2026 08:00</t>
+          <t>25 January 2026 14:35</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T25" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W25" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X25" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Y25" t="inlineStr">
         <is>
-          <t>Subsidiary lights only</t>
+          <t/>
         </is>
       </c>
       <c r="Z25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AA25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH25" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AI25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL25" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR25" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>IRS/2026/7236/PON10</t>
+          <t>IRS/2026/7249/PON10</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>INEOS UK SNS LIMITED</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>18B</t>
+          <t>Breagh Platform</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>BREAGH</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="G26" t="n">
-        <v>23.0</v>
+        <v>35.0</v>
       </c>
       <c r="H26" t="n">
-        <v>33.0</v>
+        <v>44.0</v>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J26" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="K26" t="n">
-        <v>31.0</v>
+        <v>26.0</v>
       </c>
       <c r="L26" t="n">
-        <v>30.0</v>
+        <v>1.0</v>
       </c>
       <c r="M26" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>42</t>
         </is>
       </c>
       <c r="O26" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P26" t="inlineStr">
         <is>
-          <t>25 January 2026 14:35</t>
+          <t>26 January 2026 23:02</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T26" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y26" t="inlineStr">
         <is>
-          <t/>
+          <t>Main lights only</t>
         </is>
       </c>
       <c r="Z26" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE26" t="inlineStr">
         <is>
           <t/>
@@ -4714,196 +4779,196 @@
           <t/>
         </is>
       </c>
       <c r="AH26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL26" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR26" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>IRS/2026/7249/PON10</t>
+          <t>IRS/2026/7251/PON10</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>INEOS UK SNS LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Breagh Platform</t>
+          <t>Cutter QC Platform</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>BREAGH</t>
+          <t>CBH</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="G27" t="n">
-        <v>35.0</v>
+        <v>41.0</v>
       </c>
       <c r="H27" t="n">
-        <v>44.0</v>
+        <v>41.0</v>
       </c>
       <c r="I27" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J27" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="K27" t="n">
-        <v>26.0</v>
+        <v>37.0</v>
       </c>
       <c r="L27" t="n">
-        <v>1.0</v>
+        <v>20.0</v>
       </c>
       <c r="M27" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O27" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>26 January 2026 23:02</t>
+          <t>28 January 2026 20:00</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T27" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y27" t="inlineStr">
         <is>
           <t>Main lights only</t>
         </is>
       </c>
       <c r="Z27" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AA27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC27" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AD27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH27" t="inlineStr">
         <is>
           <t/>
@@ -4941,159 +5006,159 @@
       </c>
       <c r="AO27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP27" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR27" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>IRS/2026/7251/PON10</t>
+          <t>IRS/2026/7252/PON10</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Cutter QC Platform</t>
+          <t>Hamilton A Platform</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>CBH</t>
+          <t>HAMILTON</t>
         </is>
       </c>
       <c r="F28" t="n">
         <v>53.0</v>
       </c>
       <c r="G28" t="n">
-        <v>41.0</v>
+        <v>33.0</v>
       </c>
       <c r="H28" t="n">
-        <v>41.0</v>
+        <v>57.0</v>
       </c>
       <c r="I28" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J28" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="K28" t="n">
-        <v>37.0</v>
+        <v>27.0</v>
       </c>
       <c r="L28" t="n">
-        <v>20.0</v>
+        <v>16.0</v>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P28" t="inlineStr">
         <is>
-          <t>28 January 2026 20:00</t>
+          <t>26 January 2026 07:30</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T28" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y28" t="inlineStr">
         <is>
           <t>Main lights only</t>
         </is>
       </c>
       <c r="Z28" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC28" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AD28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH28" t="inlineStr">
         <is>
           <t/>
@@ -5131,449 +5196,449 @@
       </c>
       <c r="AO28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR28" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>IRS/2026/7252/PON10</t>
+          <t>IRS/2026/7253/PON10</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>ENI UK LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Hamilton A Platform</t>
+          <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>HAMILTON</t>
+          <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>53.0</v>
       </c>
       <c r="G29" t="n">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
       <c r="H29" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="I29" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J29" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="K29" t="n">
-        <v>27.0</v>
+        <v>5.0</v>
       </c>
       <c r="L29" t="n">
-        <v>16.0</v>
+        <v>48.0</v>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>26 January 2026 07:30</t>
+          <t>29 January 2026 18:30</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T29" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...63 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AL29" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
         </is>
       </c>
       <c r="AM29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR29" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>IRS/2026/7253/PON10</t>
+          <t>IRS/2026/7260/PON10</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Southwark Platform</t>
+          <t>Petrojarl Banff</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>SOUTHWARK</t>
+          <t>BANFF</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="G30" t="n">
-        <v>10.0</v>
+        <v>59.0</v>
       </c>
       <c r="H30" t="n">
-        <v>59.0</v>
+        <v>53.97</v>
       </c>
       <c r="I30" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J30" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K30" t="n">
-        <v>5.0</v>
+        <v>17.0</v>
       </c>
       <c r="L30" t="n">
-        <v>48.0</v>
+        <v>22.89</v>
       </c>
       <c r="M30" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>29</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>2</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>29 January 2026 18:30</t>
+          <t>31 January 2026 23:34</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T30" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y30" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AB30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK30" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL30" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S30" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AM30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR30" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>IRS/2026/7260/PON10</t>
+          <t>IRS/2026/7263/PON10</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+          <t>DUNLIN MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Petrojarl Banff</t>
+          <t>Dunlin A Platform</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>BANFF</t>
+          <t>DUNLIN</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>56.0</v>
+        <v>61.0</v>
       </c>
       <c r="G31" t="n">
-        <v>59.0</v>
+        <v>16.0</v>
       </c>
       <c r="H31" t="n">
-        <v>53.97</v>
+        <v>30.0</v>
       </c>
       <c r="I31" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J31" t="n">
         <v>1.0</v>
       </c>
       <c r="K31" t="n">
-        <v>17.0</v>
+        <v>35.0</v>
       </c>
       <c r="L31" t="n">
-        <v>22.89</v>
+        <v>51.0</v>
       </c>
       <c r="M31" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>211</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>31 January 2026 23:34</t>
+          <t>02 February 2026 10:36</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 1. General, A 3. Lights</t>
         </is>
       </c>
       <c r="Y31" t="inlineStr">
         <is>
           <t>Main lights only</t>
         </is>
       </c>
       <c r="Z31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AB31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC31" t="inlineStr">
         <is>
           <t/>
@@ -5599,1346 +5664,1281 @@
           <t/>
         </is>
       </c>
       <c r="AH31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL31" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM31" t="inlineStr">
         <is>
-          <t/>
+          <t>02 February 2026</t>
         </is>
       </c>
       <c r="AN31" t="inlineStr">
         <is>
-          <t/>
+          <t>10:36</t>
         </is>
       </c>
       <c r="AO31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ31" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR31" t="inlineStr">
         <is>
-          <t>Mooring and Buoys</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>IRS/2026/7263/PON10</t>
+          <t>IRS/2026/7267/PON10</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>DUNLIN MANAGEMENT LIMITED</t>
+          <t>PREMIER OIL UK LIMITED</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Dunlin A Platform</t>
+          <t>Solan Platform</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>DUNLIN</t>
+          <t>SOLAN</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="G32" t="n">
-        <v>16.0</v>
+        <v>3.0</v>
       </c>
       <c r="H32" t="n">
-        <v>30.0</v>
+        <v>41.8</v>
       </c>
       <c r="I32" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J32" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K32" t="n">
-        <v>35.0</v>
+        <v>58.0</v>
       </c>
       <c r="L32" t="n">
-        <v>51.0</v>
+        <v>16.5</v>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>206</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>02 February 2026 10:36</t>
+          <t>31 January 2026 14:15</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S32" t="inlineStr">
         <is>
-          <t/>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T32" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General, A 3. Lights</t>
-[...79 lines deleted...]
-          <t>10:36</t>
+          <t/>
         </is>
       </c>
       <c r="AO32" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AP32" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>Yes</t>
-        </is>
-[...3 lines deleted...]
-          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>IRS/2026/7267/PON10</t>
+          <t>IRS/2026/7274/PON10</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>PREMIER OIL UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Solan Platform</t>
+          <t>Alwyn North NAA Platform</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>SOLAN</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>60.0</v>
       </c>
       <c r="G33" t="n">
-        <v>3.0</v>
+        <v>48.0</v>
       </c>
       <c r="H33" t="n">
-        <v>41.8</v>
+        <v>36.0</v>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J33" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K33" t="n">
-        <v>58.0</v>
+        <v>44.0</v>
       </c>
       <c r="L33" t="n">
-        <v>16.5</v>
+        <v>7.0</v>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>3</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>31 January 2026 14:15</t>
+          <t>03 February 2026 12:00</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T33" t="inlineStr">
+        <is>
+          <t>5. During the Works, 2. Description of Works, 3. Location of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y33" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL33" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S33" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T33" t="inlineStr">
+      <c r="AM33" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO33" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR33" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>IRS/2026/7274/PON10</t>
+          <t>IRS/2026/7275/PON10</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Alwyn North NAA Platform</t>
+          <t>Leman ED Platform [PERENCO]</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="G34" t="n">
-        <v>48.0</v>
+        <v>3.0</v>
       </c>
       <c r="H34" t="n">
-        <v>36.0</v>
+        <v>39.0</v>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J34" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K34" t="n">
-        <v>44.0</v>
+        <v>12.0</v>
       </c>
       <c r="L34" t="n">
-        <v>7.0</v>
+        <v>39.0</v>
       </c>
       <c r="M34" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>03 February 2026 12:00</t>
+          <t>04 February 2026 06:00</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S34" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T34" t="inlineStr">
         <is>
-          <t>5. During the Works, 2. Description of Works, 3. Location of Works, A 3. Lights</t>
-[...67 lines deleted...]
-      <c r="AL34" t="inlineStr">
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO34" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM34" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP34" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>IRS/2026/7275/PON10</t>
+          <t>IRS/2026/7277/PON10</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Leman ED Platform [PERENCO]</t>
+          <t>23D</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F35" t="n">
         <v>53.0</v>
       </c>
       <c r="G35" t="n">
-        <v>3.0</v>
+        <v>18.0</v>
       </c>
       <c r="H35" t="n">
-        <v>39.0</v>
+        <v>8.0</v>
       </c>
       <c r="I35" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J35" t="n">
         <v>2.0</v>
       </c>
       <c r="K35" t="n">
-        <v>12.0</v>
+        <v>30.0</v>
       </c>
       <c r="L35" t="n">
-        <v>39.0</v>
+        <v>0.0</v>
       </c>
       <c r="M35" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>04 February 2026 06:00</t>
+          <t>04 February 2026 10:30</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T35" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL35" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM35" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN35" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO35" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP35" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR35" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>IRS/2026/7277/PON10</t>
+          <t>IRS/2026/7282/PON10</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>23D</t>
+          <t>Chiswick Platform</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>GMA</t>
         </is>
       </c>
       <c r="F36" t="n">
         <v>53.0</v>
       </c>
       <c r="G36" t="n">
-        <v>18.0</v>
+        <v>56.0</v>
       </c>
       <c r="H36" t="n">
-        <v>8.0</v>
+        <v>23.882</v>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J36" t="n">
         <v>2.0</v>
       </c>
       <c r="K36" t="n">
-        <v>30.0</v>
+        <v>44.0</v>
       </c>
       <c r="L36" t="n">
-        <v>0.0</v>
+        <v>49.676</v>
       </c>
       <c r="M36" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P36" t="inlineStr">
         <is>
-          <t>04 February 2026 10:30</t>
+          <t>06 February 2026 17:30</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T36" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General</t>
+          <t>1. Consent Validity</t>
         </is>
       </c>
       <c r="AL36" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR36" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>IRS/2026/7282/PON10</t>
+          <t>IRS/2026/7286/PON10</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Chiswick Platform</t>
+          <t>Golf</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>GMA</t>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F37" t="n">
         <v>53.0</v>
       </c>
       <c r="G37" t="n">
-        <v>56.0</v>
+        <v>7.0</v>
       </c>
       <c r="H37" t="n">
-        <v>23.882</v>
+        <v>2.0</v>
       </c>
       <c r="I37" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>2.0</v>
       </c>
       <c r="K37" t="n">
-        <v>44.0</v>
+        <v>6.0</v>
       </c>
       <c r="L37" t="n">
-        <v>49.676</v>
+        <v>11.0</v>
       </c>
       <c r="M37" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>06 February 2026 17:30</t>
+          <t>08 February 2026 12:00</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>Consent Condition excluding Marking Schedule Condition</t>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T37" t="inlineStr">
         <is>
-          <t>1. Consent Validity</t>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W37" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X37" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR37" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>IRS/2026/7286/PON10</t>
+          <t>IRS/2026/7290/PON10</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Golf</t>
+          <t>Forties FD Platform</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+          <t>FORTIES</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="G38" t="n">
-        <v>7.0</v>
+        <v>43.0</v>
       </c>
       <c r="H38" t="n">
-        <v>2.0</v>
+        <v>20.65</v>
       </c>
       <c r="I38" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J38" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="K38" t="n">
-        <v>6.0</v>
+        <v>54.0</v>
       </c>
       <c r="L38" t="n">
-        <v>11.0</v>
+        <v>11.22</v>
       </c>
       <c r="M38" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>21</t>
         </is>
       </c>
       <c r="O38" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>08 February 2026 12:00</t>
+          <t>09 February 2026 11:30</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T38" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs</t>
-[...22 lines deleted...]
-      <c r="AL38" t="inlineStr">
+          <t>5. Cessation of Works, A 5. ID Panel</t>
+        </is>
+      </c>
+      <c r="AO38" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM38" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP38" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>IRS/2026/7290/PON10</t>
+          <t>IRS/2026/7291/PON10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>APACHE NORTH SEA LIMITED</t>
+          <t>THREE60 OPERATIONS SERVICES LIMITED</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Forties FD Platform</t>
+          <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>FORTIES</t>
+          <t>SALTIRE</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="G39" t="n">
-        <v>43.0</v>
+        <v>25.0</v>
       </c>
       <c r="H39" t="n">
-        <v>20.65</v>
+        <v>1.0</v>
       </c>
       <c r="I39" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>0.0</v>
       </c>
       <c r="K39" t="n">
-        <v>54.0</v>
+        <v>20.0</v>
       </c>
       <c r="L39" t="n">
-        <v>11.22</v>
+        <v>3.0</v>
       </c>
       <c r="M39" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>17</t>
         </is>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>09 February 2026 11:30</t>
+          <t>09 February 2026 09:43</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T39" t="inlineStr">
         <is>
-          <t>5. Cessation of Works, A 5. ID Panel</t>
+          <t>5. During the Works, A 5. ID Panel</t>
+        </is>
+      </c>
+      <c r="AL39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM39" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN39" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO39" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP39" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR39" t="inlineStr">
+        <is>
+          <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>IRS/2026/7291/PON10</t>
+          <t>IRS/2026/7292/PON10</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>THREE60 OPERATIONS SERVICES LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Saltire A Platform</t>
+          <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>SALTIRE</t>
+          <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>58.0</v>
+        <v>53.0</v>
       </c>
       <c r="G40" t="n">
-        <v>25.0</v>
+        <v>10.0</v>
       </c>
       <c r="H40" t="n">
-        <v>1.0</v>
+        <v>59.0</v>
       </c>
       <c r="I40" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J40" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="K40" t="n">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="L40" t="n">
-        <v>3.0</v>
+        <v>48.0</v>
       </c>
       <c r="M40" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>09 February 2026 09:43</t>
+          <t>08 February 2026 10:00</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T40" t="inlineStr">
         <is>
-          <t>5. During the Works, A 5. ID Panel</t>
+          <t/>
         </is>
       </c>
       <c r="AL40" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
         </is>
       </c>
       <c r="AM40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR40" t="inlineStr">
         <is>
-          <t>Identification Panels</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>IRS/2026/7292/PON10</t>
+          <t>IRS/2026/7295/PON10</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>VALARIS PLC</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Southwark Platform</t>
+          <t>Valaris 72</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>SOUTHWARK</t>
+          <t>HAMILTON</t>
         </is>
       </c>
       <c r="F41" t="n">
         <v>53.0</v>
       </c>
       <c r="G41" t="n">
-        <v>10.0</v>
+        <v>34.0</v>
       </c>
       <c r="H41" t="n">
-        <v>59.0</v>
+        <v>1.0</v>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J41" t="n">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="K41" t="n">
-        <v>5.0</v>
+        <v>27.0</v>
       </c>
       <c r="L41" t="n">
-        <v>48.0</v>
+        <v>11.0</v>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>08 February 2026 10:00</t>
+          <t>09 February 2026 21:30</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL41" t="inlineStr">
         <is>
           <t/>
@@ -6949,121 +6949,121 @@
           <t/>
         </is>
       </c>
       <c r="AN41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP41" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR41" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>IRS/2026/7295/PON10</t>
+          <t>IRS/2026/7302/PON10</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>VALARIS PLC</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Valaris 72</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>HAMILTON</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>53.0</v>
       </c>
       <c r="G42" t="n">
-        <v>34.0</v>
+        <v>14.0</v>
       </c>
       <c r="H42" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J42" t="n">
         <v>1.0</v>
       </c>
-      <c r="I42" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K42" t="n">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="L42" t="n">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>09 February 2026 21:30</t>
+          <t>11 February 2026 07:00</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL42" t="inlineStr">
         <is>
           <t/>
@@ -7074,121 +7074,121 @@
           <t/>
         </is>
       </c>
       <c r="AN42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR42" t="inlineStr">
         <is>
-          <t>Secondary Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>IRS/2026/7302/PON10</t>
+          <t>IRS/2026/7309/PON10</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>FRANKLIN</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>53.0</v>
+        <v>56.0</v>
       </c>
       <c r="G43" t="n">
-        <v>14.0</v>
+        <v>57.0</v>
       </c>
       <c r="H43" t="n">
-        <v>20.0</v>
+        <v>6.0</v>
       </c>
       <c r="I43" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J43" t="n">
         <v>1.0</v>
       </c>
       <c r="K43" t="n">
-        <v>26.0</v>
+        <v>48.0</v>
       </c>
       <c r="L43" t="n">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="M43" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>29</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>11 February 2026 07:00</t>
+          <t>13 February 2026 17:45</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL43" t="inlineStr">
         <is>
           <t/>
@@ -7199,1836 +7199,1901 @@
           <t/>
         </is>
       </c>
       <c r="AN43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR43" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>IRS/2026/7309/PON10</t>
+          <t>IRS/2026/7312/PON10</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>West Franklin WHP</t>
+          <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>FRANKLIN</t>
+          <t>GROVE</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>56.0</v>
+        <v>53.0</v>
       </c>
       <c r="G44" t="n">
-        <v>57.0</v>
+        <v>43.0</v>
       </c>
       <c r="H44" t="n">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J44" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K44" t="n">
-        <v>48.0</v>
+        <v>51.0</v>
       </c>
       <c r="L44" t="n">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
       <c r="M44" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>13 February 2026 17:45</t>
+          <t>09 January 2026 07:30</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="S44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T44" t="inlineStr">
         <is>
+          <t>5. During the Works, 1. Consent Validity, 2. Description of Works, 3. Location of Works, 6. Cessation of Works, 8. Consent review, 9. Consent variation, 7. Inspections, 10. Consent non-compliance, 4. Commencement of Works, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
+        </is>
+      </c>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y44" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AE44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ44" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK44" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
       <c r="AL44" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM44" t="inlineStr">
         <is>
-          <t/>
+          <t>14 February 2026</t>
         </is>
       </c>
       <c r="AN44" t="inlineStr">
         <is>
-          <t/>
+          <t>07:30</t>
         </is>
       </c>
       <c r="AO44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP44" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR44" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>IRS/2026/7312/PON10</t>
+          <t>IRS/2026/7328/PON10</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Grove Wellhead Platform</t>
+          <t>Buzzard Production Platform</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>BUZZARD</t>
         </is>
       </c>
       <c r="F45" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G45" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H45" t="n">
         <v>53.0</v>
       </c>
-      <c r="G45" t="n">
-[...2 lines deleted...]
-      <c r="H45" t="n">
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J45" t="n">
         <v>0.0</v>
       </c>
-      <c r="I45" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K45" t="n">
-        <v>51.0</v>
+        <v>58.0</v>
       </c>
       <c r="L45" t="n">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>20</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>6</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>09 January 2026 07:30</t>
+          <t>17 February 2026 08:00</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T45" t="inlineStr">
         <is>
-          <t>5. During the Works, 1. Consent Validity, 2. Description of Works, 3. Location of Works, 6. Cessation of Works, 8. Consent review, 9. Consent variation, 7. Inspections, 10. Consent non-compliance, 4. Commencement of Works, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y45" t="inlineStr">
         <is>
-          <t>Main lights only</t>
+          <t>Both main and subsidiary lights</t>
         </is>
       </c>
       <c r="Z45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AA45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD45" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AE45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH45" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AI45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL45" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM45" t="inlineStr">
         <is>
-          <t>14 February 2026</t>
+          <t/>
         </is>
       </c>
       <c r="AN45" t="inlineStr">
         <is>
-          <t>07:30</t>
+          <t/>
         </is>
       </c>
       <c r="AO45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR45" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>IRS/2026/7328/PON10</t>
+          <t>IRS/2026/7331/PON10</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Buzzard Production Platform</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>BUZZARD</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="G46" t="n">
-        <v>48.0</v>
+        <v>14.0</v>
       </c>
       <c r="H46" t="n">
-        <v>53.0</v>
+        <v>20.0</v>
       </c>
       <c r="I46" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J46" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K46" t="n">
-        <v>58.0</v>
+        <v>26.0</v>
       </c>
       <c r="L46" t="n">
-        <v>21.0</v>
+        <v>10.0</v>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>17 February 2026 08:00</t>
+          <t>18 February 2026 13:00</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T46" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...63 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AL46" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
         </is>
       </c>
       <c r="AM46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ46" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR46" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>IRS/2026/7331/PON10</t>
+          <t>IRS/2026/7342/PON10</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>Beryl SPM3 Loading Terminal</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>BERYL</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>53.0</v>
+        <v>59.0</v>
       </c>
       <c r="G47" t="n">
-        <v>14.0</v>
+        <v>32.0</v>
       </c>
       <c r="H47" t="n">
-        <v>20.0</v>
+        <v>5.0</v>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J47" t="n">
         <v>1.0</v>
       </c>
       <c r="K47" t="n">
-        <v>26.0</v>
+        <v>33.0</v>
       </c>
       <c r="L47" t="n">
-        <v>10.0</v>
+        <v>32.0</v>
       </c>
       <c r="M47" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>9</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>18 February 2026 13:00</t>
+          <t>20 February 2026 17:48</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T47" t="inlineStr">
+        <is>
+          <t>5. During the Works, B 1. Moorings &amp; Buoys</t>
+        </is>
+      </c>
+      <c r="AL47" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S47" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AM47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ47" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR47" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>IRS/2026/7342/PON10</t>
+          <t>IRS/2026/7343/PON10</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>APACHE BERYL I LIMITED</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Beryl SPM3 Loading Terminal</t>
+          <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>BERYL</t>
+          <t>GROVE</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="G48" t="n">
-        <v>32.0</v>
+        <v>43.0</v>
       </c>
       <c r="H48" t="n">
-        <v>5.0</v>
+        <v>0.0</v>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J48" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K48" t="n">
-        <v>33.0</v>
+        <v>51.0</v>
       </c>
       <c r="L48" t="n">
-        <v>32.0</v>
+        <v>18.0</v>
       </c>
       <c r="M48" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>20 February 2026 17:48</t>
+          <t>21 February 2026 04:21</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T48" t="inlineStr">
         <is>
-          <t>5. During the Works, B 1. Moorings &amp; Buoys</t>
+          <t>5. During the Works, 1. Consent Validity, 2. Description of Works, 3. Location of Works, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
+        </is>
+      </c>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="X48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y48" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AE48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ48" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK48" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL48" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM48" t="inlineStr">
         <is>
-          <t/>
+          <t>21 February 2026</t>
         </is>
       </c>
       <c r="AN48" t="inlineStr">
         <is>
-          <t/>
+          <t>12:16</t>
         </is>
       </c>
       <c r="AO48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP48" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR48" t="inlineStr">
         <is>
-          <t>Mooring and Buoys</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>IRS/2026/7343/PON10</t>
+          <t>IRS/2026/7349/PON10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Grove Wellhead Platform</t>
+          <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F49" t="n">
         <v>53.0</v>
       </c>
       <c r="G49" t="n">
-        <v>43.0</v>
+        <v>10.0</v>
       </c>
       <c r="H49" t="n">
-        <v>0.0</v>
+        <v>59.0</v>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J49" t="n">
         <v>2.0</v>
       </c>
       <c r="K49" t="n">
-        <v>51.0</v>
+        <v>5.0</v>
       </c>
       <c r="L49" t="n">
-        <v>18.0</v>
+        <v>48.0</v>
       </c>
       <c r="M49" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P49" t="inlineStr">
         <is>
-          <t>21 February 2026 04:21</t>
+          <t>21 February 2026 12:00</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T49" t="inlineStr">
         <is>
-          <t>5. During the Works, 1. Consent Validity, 2. Description of Works, 3. Location of Works, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
-[...83 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AL49" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t/>
         </is>
       </c>
       <c r="AM49" t="inlineStr">
         <is>
-          <t>21 February 2026</t>
+          <t/>
         </is>
       </c>
       <c r="AN49" t="inlineStr">
         <is>
-          <t>12:16</t>
+          <t/>
         </is>
       </c>
       <c r="AO49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ49" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR49" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>IRS/2026/7349/PON10</t>
+          <t>IRS/2026/7358/PON10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Southwark Platform</t>
+          <t>Cygnus B Platform</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>SOUTHWARK</t>
+          <t>CYGNUS</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="G50" t="n">
-        <v>10.0</v>
+        <v>35.0</v>
       </c>
       <c r="H50" t="n">
-        <v>59.0</v>
+        <v>59.75</v>
       </c>
       <c r="I50" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J50" t="n">
         <v>2.0</v>
       </c>
       <c r="K50" t="n">
-        <v>5.0</v>
+        <v>11.0</v>
       </c>
       <c r="L50" t="n">
-        <v>48.0</v>
+        <v>41.33</v>
       </c>
       <c r="M50" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P50" t="inlineStr">
         <is>
-          <t>21 February 2026 12:00</t>
+          <t>23 February 2026 03:15</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T50" t="inlineStr">
         <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ50" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK50" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
       <c r="AL50" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>IRS/2026/7358/PON10</t>
+          <t>IRS/2026/7360/PON10</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>ITHACA (NE) E&amp;P LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Cygnus B Platform</t>
+          <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>CYGNUS</t>
+          <t>CAPTAIN</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>54.0</v>
+        <v>58.0</v>
       </c>
       <c r="G51" t="n">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
       <c r="H51" t="n">
-        <v>59.75</v>
+        <v>24.0</v>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J51" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K51" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="L51" t="n">
         <v>11.0</v>
       </c>
-      <c r="L51" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>13</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>23 February 2026 03:15</t>
+          <t>24 February 2026 01:00</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T51" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...99 lines deleted...]
-          <t/>
+          <t>5. During the Works, 6. Cessation of Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO51" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AP51" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>IRS/2026/7360/PON10</t>
+          <t>IRS/2026/7362/PON10</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Captain WPP'A'</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>CAPTAIN</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>58.0</v>
+        <v>53.0</v>
       </c>
       <c r="G52" t="n">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="H52" t="n">
-        <v>24.0</v>
+        <v>28.05</v>
       </c>
       <c r="I52" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J52" t="n">
         <v>1.0</v>
       </c>
       <c r="K52" t="n">
-        <v>46.0</v>
+        <v>26.0</v>
       </c>
       <c r="L52" t="n">
-        <v>11.0</v>
+        <v>45.3</v>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P52" t="inlineStr">
         <is>
-          <t>24 February 2026 01:00</t>
+          <t>24 February 2026 12:45</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="T52" t="inlineStr">
         <is>
-          <t>5. During the Works, 6. Cessation of Works, A 3. Lights</t>
+          <t/>
+        </is>
+      </c>
+      <c r="AL52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM52" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN52" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO52" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP52" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR52" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>IRS/2026/7362/PON10</t>
+          <t>IRS/2026/7364/PON10</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>Leman AD Platform [PERENCO]</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
         </is>
       </c>
       <c r="F53" t="n">
         <v>53.0</v>
       </c>
       <c r="G53" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H53" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I53" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J53" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K53" t="n">
         <v>14.0</v>
       </c>
-      <c r="H53" t="n">
-[...12 lines deleted...]
-      </c>
       <c r="L53" t="n">
-        <v>45.3</v>
+        <v>6.0</v>
       </c>
       <c r="M53" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>24 February 2026 12:45</t>
+          <t>25 February 2026 03:25</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T53" t="inlineStr">
         <is>
-          <t/>
+          <t>5. During the Works, A 1. General</t>
         </is>
       </c>
       <c r="AL53" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP53" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR53" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>IRS/2026/7364/PON10</t>
+          <t>IRS/2026/7373/PON10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Leman AD Platform [PERENCO]</t>
+          <t>Ravenspurn North ST2 Platform</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+          <t>RAVENSPURN</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="G54" t="n">
         <v>3.0</v>
       </c>
       <c r="H54" t="n">
-        <v>17.0</v>
+        <v>0.0</v>
       </c>
       <c r="I54" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K54" t="n">
         <v>2.0</v>
       </c>
-      <c r="K54" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L54" t="n">
-        <v>6.0</v>
+        <v>0.0</v>
       </c>
       <c r="M54" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>43</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>25 February 2026 03:25</t>
+          <t>27 February 2026 11:10</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T54" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General</t>
+          <t>1. Consent Validity, 5. During the Works, 6. Cessation of Works, 2. Description of Works, 8. Consent review, 9. Consent variation, 4. Commencement of Works, 10. Consent non-compliance, 7. Inspections, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ54" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK54" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL54" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ54" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR54" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Main Lights, Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>IRS/2026/7373/PON10</t>
+          <t>IRS/2026/7378/PON10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Ravenspurn North ST2 Platform</t>
+          <t>Hamilton North Platform</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>RAVENSPURN</t>
+          <t>Liverpool Bay</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="G55" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>46.94</v>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J55" t="n">
         <v>3.0</v>
       </c>
-      <c r="H55" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="K55" t="n">
-        <v>2.0</v>
+        <v>28.0</v>
       </c>
       <c r="L55" t="n">
-        <v>0.0</v>
+        <v>41.13</v>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>27 February 2026 11:10</t>
+          <t>01 March 2026 06:30</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T55" t="inlineStr">
         <is>
-          <t>1. Consent Validity, 5. During the Works, 6. Cessation of Works, 2. Description of Works, 8. Consent review, 9. Consent variation, 4. Commencement of Works, 10. Consent non-compliance, 7. Inspections, A 4. Fogs, A 3. Lights</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y55" t="inlineStr">
         <is>
-          <t/>
+          <t>Main lights only</t>
         </is>
       </c>
       <c r="Z55" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE55" t="inlineStr">
         <is>
           <t/>
@@ -9044,151 +9109,151 @@
           <t/>
         </is>
       </c>
       <c r="AH55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL55" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR55" t="inlineStr">
         <is>
-          <t>Main Lights, Secondary Lights</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>IRS/2026/7378/PON10</t>
+          <t>IRS/2026/7379/PON10</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Hamilton North Platform</t>
+          <t>Lennox Platform</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Liverpool Bay</t>
+          <t>LENNOX</t>
         </is>
       </c>
       <c r="F56" t="n">
         <v>53.0</v>
       </c>
       <c r="G56" t="n">
-        <v>38.0</v>
+        <v>37.0</v>
       </c>
       <c r="H56" t="n">
-        <v>46.94</v>
+        <v>52.84</v>
       </c>
       <c r="I56" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J56" t="n">
         <v>3.0</v>
       </c>
       <c r="K56" t="n">
-        <v>28.0</v>
+        <v>10.0</v>
       </c>
       <c r="L56" t="n">
-        <v>41.13</v>
+        <v>35.68</v>
       </c>
       <c r="M56" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>01 March 2026 06:30</t>
+          <t>01 March 2026 10:20</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T56" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y56" t="inlineStr">
         <is>
           <t>Main lights only</t>
@@ -9271,144 +9336,164 @@
       </c>
       <c r="AO56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ56" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR56" t="inlineStr">
         <is>
           <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>IRS/2026/7379/PON10</t>
+          <t>IRS/2026/7381/PON10</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>ENI UK LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Lennox Platform</t>
+          <t>Calder</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>LENNOX</t>
+          <t>CALDER</t>
         </is>
       </c>
       <c r="F57" t="n">
         <v>53.0</v>
       </c>
       <c r="G57" t="n">
-        <v>37.0</v>
+        <v>48.0</v>
       </c>
       <c r="H57" t="n">
-        <v>52.84</v>
+        <v>26.82</v>
       </c>
       <c r="I57" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J57" t="n">
         <v>3.0</v>
       </c>
       <c r="K57" t="n">
-        <v>10.0</v>
+        <v>39.0</v>
       </c>
       <c r="L57" t="n">
-        <v>35.68</v>
+        <v>48.01</v>
       </c>
       <c r="M57" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>1</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>4</t>
         </is>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>01 March 2026 10:20</t>
+          <t>27 February 2026 01:30</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T57" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W57" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X57" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Y57" t="inlineStr">
         <is>
-          <t>Main lights only</t>
+          <t/>
         </is>
       </c>
       <c r="Z57" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AA57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE57" t="inlineStr">
         <is>
           <t/>
@@ -9424,1726 +9509,1726 @@
           <t/>
         </is>
       </c>
       <c r="AH57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL57" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP57" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ57" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR57" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>IRS/2026/7381/PON10</t>
+          <t>IRS/2026/7415/PON10</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Calder</t>
+          <t>Andrew Platform</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>CALDER</t>
+          <t>ANDREW</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>53.0</v>
+        <v>58.0</v>
       </c>
       <c r="G58" t="n">
-        <v>48.0</v>
+        <v>2.0</v>
       </c>
       <c r="H58" t="n">
-        <v>26.82</v>
+        <v>51.122</v>
       </c>
       <c r="I58" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J58" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K58" t="n">
-        <v>39.0</v>
+        <v>24.0</v>
       </c>
       <c r="L58" t="n">
-        <v>48.01</v>
+        <v>15.552</v>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>16</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>28</t>
         </is>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>27 February 2026 01:30</t>
+          <t>09 March 2026 20:30</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t>Consent Condition excluding Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T58" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...84 lines deleted...]
-          <t/>
+          <t>1. Consent Validity</t>
         </is>
       </c>
       <c r="AL58" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ58" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR58" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>IRS/2026/7415/PON10</t>
+          <t>IRS/2026/7447/PON10</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Andrew Platform</t>
+          <t>Leman D Platform [SHELL]</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>ANDREW</t>
+          <t>Leman</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>58.0</v>
+        <v>53.0</v>
       </c>
       <c r="G59" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="I59" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J59" t="n">
         <v>2.0</v>
       </c>
-      <c r="H59" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="K59" t="n">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
       <c r="L59" t="n">
-        <v>15.552</v>
+        <v>8.5</v>
       </c>
       <c r="M59" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>09 March 2026 20:30</t>
+          <t>21 March 2026 08:00</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>Consent Condition excluding Marking Schedule Condition</t>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T59" t="inlineStr">
         <is>
-          <t>1. Consent Validity</t>
-[...2 lines deleted...]
-      <c r="AL59" t="inlineStr">
+          <t>5. During the Works, 4. Commencement of Works, 8. Consent review, 1. Consent Validity, 2. Description of Works, 6. Cessation of Works, 7. Inspections, 9. Consent variation, 10. Consent non-compliance, 3. Location of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM59" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP59" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>IRS/2026/7447/PON10</t>
+          <t>IRS/2026/7450/PON10</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ITHACA OIL AND GAS LIMITED</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Leman D Platform [SHELL]</t>
+          <t>Alba FSU</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Leman</t>
+          <t>ALBA</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>53.0</v>
+        <v>58.0</v>
       </c>
       <c r="G60" t="n">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="H60" t="n">
-        <v>34.4</v>
+        <v>54.0</v>
       </c>
       <c r="I60" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J60" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K60" t="n">
         <v>2.0</v>
       </c>
-      <c r="K60" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L60" t="n">
-        <v>8.5</v>
+        <v>3.0</v>
       </c>
       <c r="M60" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>16</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>21 March 2026 08:00</t>
+          <t>21 March 2026 17:00</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T60" t="inlineStr">
         <is>
-          <t>5. During the Works, 4. Commencement of Works, 8. Consent review, 1. Consent Validity, 2. Description of Works, 6. Cessation of Works, 7. Inspections, 9. Consent variation, 10. Consent non-compliance, 3. Location of Works, A 3. Lights</t>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y60" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AJ60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM60" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN60" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO60" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP60" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR60" t="inlineStr">
+        <is>
+          <t>Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>IRS/2026/7450/PON10</t>
+          <t>IRS/2026/7452/PON10</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>ITHACA OIL AND GAS LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Alba FSU</t>
+          <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>ALBA</t>
+          <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="G61" t="n">
-        <v>2.0</v>
+        <v>48.0</v>
       </c>
       <c r="H61" t="n">
-        <v>54.0</v>
+        <v>36.0</v>
       </c>
       <c r="I61" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J61" t="n">
         <v>1.0</v>
       </c>
       <c r="K61" t="n">
-        <v>2.0</v>
+        <v>44.0</v>
       </c>
       <c r="L61" t="n">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>3</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>21 March 2026 17:00</t>
+          <t>23 March 2026 08:36</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T61" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y61" t="inlineStr">
         <is>
-          <t>Both main and subsidiary lights</t>
+          <t>Main lights only</t>
         </is>
       </c>
       <c r="Z61" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC61" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AD61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI61" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AJ61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP61" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ61" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR61" t="inlineStr">
         <is>
-          <t>Secondary Power Supply</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>IRS/2026/7452/PON10</t>
+          <t>IRS/2026/7458/PON10</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Alwyn North NAB Platform</t>
+          <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>ALWYN NORTH</t>
+          <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F62" t="n">
-        <v>60.0</v>
+        <v>53.0</v>
       </c>
       <c r="G62" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I62" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J62" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K62" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L62" t="n">
         <v>48.0</v>
       </c>
-      <c r="H62" t="n">
-[...15 lines deleted...]
-      </c>
       <c r="M62" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P62" t="inlineStr">
         <is>
-          <t>23 March 2026 08:36</t>
+          <t>21 March 2026 07:38</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
-          <t>Yes</t>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="T62" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...67 lines deleted...]
-      <c r="AL62" t="inlineStr">
+          <t/>
+        </is>
+      </c>
+      <c r="AO62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM62" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP62" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>IRS/2026/7458/PON10</t>
+          <t>IRS/2026/7470/PON10</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Southwark Platform</t>
+          <t>Captain FPSO</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>SOUTHWARK</t>
+          <t>CAPTAIN</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>53.0</v>
+        <v>58.0</v>
       </c>
       <c r="G63" t="n">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
       <c r="H63" t="n">
-        <v>59.0</v>
+        <v>2.0</v>
       </c>
       <c r="I63" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J63" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K63" t="n">
-        <v>5.0</v>
+        <v>44.0</v>
       </c>
       <c r="L63" t="n">
-        <v>48.0</v>
+        <v>35.0</v>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>13</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>21 March 2026 07:38</t>
+          <t>24 March 2026 20:50</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T63" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y63" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH63" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL63" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="T63" t="inlineStr">
+      <c r="AM63" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN63" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO63" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP63" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ63" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR63" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>IRS/2026/7470/PON10</t>
+          <t>IRS/2026/7472/PON10</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>ITHACA ENERGY (UK) LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Captain FPSO</t>
+          <t>Deepsea Atlantic</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>CAPTAIN</t>
+          <t>ROSEBANK</t>
         </is>
       </c>
       <c r="F64" t="n">
-        <v>58.0</v>
+        <v>61.0</v>
       </c>
       <c r="G64" t="n">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
       <c r="H64" t="n">
-        <v>2.0</v>
+        <v>13.57</v>
       </c>
       <c r="I64" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J64" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K64" t="n">
         <v>44.0</v>
       </c>
       <c r="L64" t="n">
-        <v>35.0</v>
+        <v>53.503</v>
       </c>
       <c r="M64" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>213</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>24 March 2026 20:50</t>
+          <t>27 March 2026 08:00</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T64" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...64 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 5. ID Panel</t>
         </is>
       </c>
       <c r="AL64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR64" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Identification Panels</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>IRS/2026/7472/PON10</t>
+          <t>IRS/2026/7475/PON10</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Deepsea Atlantic</t>
+          <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>ROSEBANK</t>
+          <t>ELGIN</t>
         </is>
       </c>
       <c r="F65" t="n">
-        <v>61.0</v>
+        <v>57.0</v>
       </c>
       <c r="G65" t="n">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="H65" t="n">
-        <v>13.57</v>
+        <v>42.0</v>
       </c>
       <c r="I65" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J65" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K65" t="n">
-        <v>44.0</v>
+        <v>50.0</v>
       </c>
       <c r="L65" t="n">
-        <v>53.503</v>
+        <v>18.0</v>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>27 March 2026 08:00</t>
+          <t>28 March 2026 07:00</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T65" t="inlineStr">
         <is>
-          <t>5. During the Works, A 5. ID Panel</t>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y65" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ65" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK65" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ65" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR65" t="inlineStr">
         <is>
-          <t>Identification Panels</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>IRS/2026/7475/PON10</t>
+          <t>IRS/2026/7528/PON10</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Valaris Stavanger</t>
+          <t>Douglas DW Platform</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>DOUGLAS</t>
         </is>
       </c>
       <c r="F66" t="n">
-        <v>57.0</v>
+        <v>53.0</v>
       </c>
       <c r="G66" t="n">
-        <v>0.0</v>
+        <v>32.0</v>
       </c>
       <c r="H66" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J66" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K66" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L66" t="n">
         <v>42.0</v>
       </c>
-      <c r="I66" t="inlineStr">
-[...12 lines deleted...]
-      </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>28 March 2026 07:00</t>
+          <t>14 March 2026 18:23</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T66" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...62 lines deleted...]
-      <c r="AK66" t="inlineStr">
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="W66" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR66" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>IRS/2026/7528/PON10</t>
+          <t>IRS/2026/7531/PON10</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>ENI UK LIMITED</t>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Douglas DW Platform</t>
+          <t>Grove Wellhead Platform</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>DOUGLAS</t>
+          <t>GROVE</t>
         </is>
       </c>
       <c r="F67" t="n">
         <v>53.0</v>
       </c>
       <c r="G67" t="n">
-        <v>32.0</v>
+        <v>43.0</v>
       </c>
       <c r="H67" t="n">
-        <v>13.0</v>
+        <v>0.0</v>
       </c>
       <c r="I67" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J67" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="K67" t="n">
-        <v>34.0</v>
+        <v>51.0</v>
       </c>
       <c r="L67" t="n">
-        <v>42.0</v>
+        <v>18.0</v>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>14 March 2026 18:23</t>
+          <t>09 April 2026 05:30</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T67" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs</t>
+          <t>5. During the Works, 1. Consent Validity, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 2. Description of Works, 3. Location of Works, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
         </is>
       </c>
       <c r="U67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="W67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="Y67" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK67" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AL67" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM67" t="inlineStr">
         <is>
-          <t/>
+          <t>09 April 2026</t>
         </is>
       </c>
       <c r="AN67" t="inlineStr">
         <is>
-          <t/>
+          <t>05:30</t>
         </is>
       </c>
       <c r="AO67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR67" t="inlineStr">
         <is>
-          <t>Secondary Power Supply</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>IRS/2026/7531/PON10</t>
+          <t>IRS/2026/7583/PON10</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+          <t>ONE-DYAS UK LIMITED</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Grove Wellhead Platform</t>
+          <t>Sean PP Platform</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>GROVE</t>
+          <t>SOUTH SEAN</t>
         </is>
       </c>
       <c r="F68" t="n">
         <v>53.0</v>
       </c>
       <c r="G68" t="n">
-        <v>43.0</v>
+        <v>11.0</v>
       </c>
       <c r="H68" t="n">
-        <v>0.0</v>
+        <v>23.0</v>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J68" t="n">
         <v>2.0</v>
       </c>
       <c r="K68" t="n">
         <v>51.0</v>
       </c>
       <c r="L68" t="n">
-        <v>18.0</v>
+        <v>45.0</v>
       </c>
       <c r="M68" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>25</t>
         </is>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>09 April 2026 05:30</t>
+          <t>15 April 2026 11:06</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T68" t="inlineStr">
         <is>
-          <t>5. During the Works, 1. Consent Validity, 4. Commencement of Works, 6. Cessation of Works, 7. Inspections, 8. Consent review, 9. Consent variation, 2. Description of Works, 3. Location of Works, 10. Consent non-compliance, A 4. Fogs, A 1. General, A 5. ID Panel, A 3. Lights, B 1. Moorings &amp; Buoys, A 2. Radio/Radar</t>
+          <t>5. Cessation of Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
       <c r="U68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="V68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="W68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="Y68" t="inlineStr">
         <is>
           <t>Main lights only</t>
@@ -11189,951 +11274,931 @@
           <t/>
         </is>
       </c>
       <c r="AH68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL68" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM68" t="inlineStr">
         <is>
-          <t>09 April 2026</t>
+          <t/>
         </is>
       </c>
       <c r="AN68" t="inlineStr">
         <is>
-          <t>05:30</t>
+          <t/>
         </is>
       </c>
       <c r="AO68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP68" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ68" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR68" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>IRS/2026/7583/PON10</t>
+          <t>IRS/2026/7594/PON10</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>ONE-DYAS UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Sean PP Platform</t>
+          <t>Brigantine BR</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>SOUTH SEAN</t>
+          <t>Brigantine</t>
         </is>
       </c>
       <c r="F69" t="n">
         <v>53.0</v>
       </c>
       <c r="G69" t="n">
-        <v>11.0</v>
+        <v>26.0</v>
       </c>
       <c r="H69" t="n">
-        <v>23.0</v>
+        <v>31.0</v>
       </c>
       <c r="I69" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J69" t="n">
         <v>2.0</v>
       </c>
       <c r="K69" t="n">
-        <v>51.0</v>
+        <v>41.0</v>
       </c>
       <c r="L69" t="n">
-        <v>45.0</v>
+        <v>48.0</v>
       </c>
       <c r="M69" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>19</t>
         </is>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>15 April 2026 11:06</t>
+          <t>22 April 2026 16:00</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T69" t="inlineStr">
         <is>
-          <t>5. Cessation of Works, A 4. Fogs, A 3. Lights</t>
-[...87 lines deleted...]
-      <c r="AL69" t="inlineStr">
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM69" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP69" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Fog Signals, Main Lights</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>IRS/2026/7594/PON10</t>
+          <t>IRS/2026/7595/PON10</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Brigantine BR</t>
+          <t>Harding Platform</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Brigantine</t>
+          <t>HARDING</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>53.0</v>
+        <v>59.0</v>
       </c>
       <c r="G70" t="n">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
       <c r="H70" t="n">
-        <v>31.0</v>
+        <v>46.24</v>
       </c>
       <c r="I70" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J70" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K70" t="n">
-        <v>41.0</v>
+        <v>30.0</v>
       </c>
       <c r="L70" t="n">
-        <v>48.0</v>
+        <v>58.04</v>
       </c>
       <c r="M70" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>9</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>22 April 2026 16:00</t>
+          <t>23 April 2026 03:10</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="T70" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
       <c r="AO70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>IRS/2026/7595/PON10</t>
+          <t>IRS/2026/7606/PON10</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Harding Platform</t>
+          <t>Douglas OSI</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>HARDING</t>
+          <t>DOUGLAS</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>59.0</v>
+        <v>53.0</v>
       </c>
       <c r="G71" t="n">
-        <v>16.0</v>
+        <v>40.0</v>
       </c>
       <c r="H71" t="n">
-        <v>46.24</v>
+        <v>57.0</v>
       </c>
       <c r="I71" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J71" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K71" t="n">
-        <v>30.0</v>
+        <v>32.0</v>
       </c>
       <c r="L71" t="n">
-        <v>58.04</v>
+        <v>46.0</v>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>23 April 2026 03:10</t>
+          <t>26 April 2026 07:00</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T71" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y71" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM71" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN71" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO71" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP71" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR71" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>IRS/2026/7606/PON10</t>
+          <t>IRS/2026/7608/PON10</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>ENI UK LIMITED</t>
+          <t>ITHACA (NE) E&amp;P LIMITED</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Douglas OSI</t>
+          <t>Cygnus B Platform</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>DOUGLAS</t>
+          <t>CYGNUS</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="G72" t="n">
-        <v>40.0</v>
+        <v>35.0</v>
       </c>
       <c r="H72" t="n">
-        <v>57.0</v>
+        <v>59.75</v>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J72" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="K72" t="n">
-        <v>32.0</v>
+        <v>11.0</v>
       </c>
       <c r="L72" t="n">
-        <v>46.0</v>
+        <v>41.33</v>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P72" t="inlineStr">
         <is>
-          <t>26 April 2026 07:00</t>
+          <t>25 April 2026 21:30</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T72" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W72" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X72" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="Y72" t="inlineStr">
         <is>
-          <t>Subsidiary lights only</t>
+          <t/>
         </is>
       </c>
       <c r="Z72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AA72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH72" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AI72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL72" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ72" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR72" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>IRS/2026/7608/PON10</t>
+          <t>IRS/2026/7653/PON10</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>ITHACA (NE) E&amp;P LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Cygnus B Platform</t>
+          <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>CYGNUS</t>
+          <t>BURGHLEY</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>54.0</v>
+        <v>58.0</v>
       </c>
       <c r="G73" t="n">
-        <v>35.0</v>
+        <v>16.0</v>
       </c>
       <c r="H73" t="n">
-        <v>59.75</v>
+        <v>3.0</v>
       </c>
       <c r="I73" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J73" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K73" t="n">
-        <v>11.0</v>
+        <v>14.0</v>
       </c>
       <c r="L73" t="n">
-        <v>41.33</v>
+        <v>8.0</v>
       </c>
       <c r="M73" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>16</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P73" t="inlineStr">
         <is>
-          <t>25 April 2026 21:30</t>
+          <t>05 May 2026 14:00</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T73" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y73" t="inlineStr">
         <is>
-          <t/>
+          <t>Subsidiary lights only</t>
         </is>
       </c>
       <c r="Z73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AA73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH73" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AI73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL73" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO73" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP73" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ73" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AR73" t="inlineStr">
         <is>
-          <t>Primary Power Supply, Secondary Power Supply</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>IRS/2026/7653/PON10</t>
+          <t>IRS/2026/7681/PON10</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Well-Safe Guardian</t>
+          <t>Calder</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>BURGHLEY</t>
+          <t>CALDER</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>58.0</v>
+        <v>53.0</v>
       </c>
       <c r="G74" t="n">
-        <v>16.0</v>
+        <v>48.0</v>
       </c>
       <c r="H74" t="n">
+        <v>26.82</v>
+      </c>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J74" t="n">
         <v>3.0</v>
       </c>
-      <c r="I74" t="inlineStr">
-[...6 lines deleted...]
-      </c>
       <c r="K74" t="n">
-        <v>14.0</v>
+        <v>39.0</v>
       </c>
       <c r="L74" t="n">
-        <v>8.0</v>
+        <v>48.01</v>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>05 May 2026 14:00</t>
+          <t>10 May 2026 05:31</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T74" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y74" t="inlineStr">
         <is>
           <t>Subsidiary lights only</t>
@@ -12204,3444 +12269,4874 @@
           <t>No</t>
         </is>
       </c>
       <c r="AM74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO74" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP74" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ74" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AR74" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>IRS/2026/7681/PON10</t>
+          <t>IRS/2026/7693/PON10</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Calder</t>
+          <t>Cormorant North Platform</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>CALDER</t>
+          <t>CORMORANT NORTH</t>
         </is>
       </c>
       <c r="F75" t="n">
-        <v>53.0</v>
+        <v>61.0</v>
       </c>
       <c r="G75" t="n">
-        <v>48.0</v>
+        <v>14.0</v>
       </c>
       <c r="H75" t="n">
-        <v>26.82</v>
+        <v>25.542</v>
       </c>
       <c r="I75" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J75" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K75" t="n">
-        <v>39.0</v>
+        <v>8.0</v>
       </c>
       <c r="L75" t="n">
-        <v>48.01</v>
+        <v>58.396</v>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>211</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>10 May 2026 05:31</t>
+          <t>13 May 2026 19:00</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T75" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y75" t="inlineStr">
         <is>
-          <t>Subsidiary lights only</t>
+          <t>Main lights only</t>
         </is>
       </c>
       <c r="Z75" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AA75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH75" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AI75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL75" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP75" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ75" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR75" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>IRS/2026/7693/PON10</t>
+          <t>IRS/2026/7695/PON10</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Cormorant North Platform</t>
+          <t>Morecambe South DP6 Platform</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>CORMORANT NORTH</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>61.0</v>
+        <v>53.0</v>
       </c>
       <c r="G76" t="n">
-        <v>14.0</v>
+        <v>51.0</v>
       </c>
       <c r="H76" t="n">
-        <v>25.542</v>
+        <v>51.19</v>
       </c>
       <c r="I76" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J76" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K76" t="n">
-        <v>8.0</v>
+        <v>37.0</v>
       </c>
       <c r="L76" t="n">
-        <v>58.396</v>
+        <v>5.49</v>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>1</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>1</t>
         </is>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>13 May 2026 19:00</t>
+          <t>15 May 2026 07:00</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T76" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...64 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W76" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X76" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AL76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>IRS/2026/7695/PON10</t>
+          <t>IRS/2026/7702/PON10</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Morecambe South DP6 Platform</t>
+          <t>Barque PL Platform</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>GSP</t>
         </is>
       </c>
       <c r="F77" t="n">
         <v>53.0</v>
       </c>
       <c r="G77" t="n">
-        <v>51.0</v>
+        <v>34.0</v>
       </c>
       <c r="H77" t="n">
-        <v>51.19</v>
+        <v>1.985</v>
       </c>
       <c r="I77" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J77" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K77" t="n">
         <v>37.0</v>
       </c>
       <c r="L77" t="n">
-        <v>5.49</v>
+        <v>56.388</v>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>14</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>15 May 2026 07:00</t>
+          <t>16 May 2026 22:30</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S77" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T77" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs</t>
-[...22 lines deleted...]
-      <c r="AL77" t="inlineStr">
+          <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO77" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AM77" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AP77" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>IRS/2026/7702/PON10</t>
+          <t>IRS/2026/7710/PON10</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Barque PL Platform</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>GSP</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F78" t="n">
         <v>53.0</v>
       </c>
       <c r="G78" t="n">
-        <v>34.0</v>
+        <v>14.0</v>
       </c>
       <c r="H78" t="n">
-        <v>1.985</v>
+        <v>20.0</v>
       </c>
       <c r="I78" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J78" t="n">
         <v>1.0</v>
       </c>
       <c r="K78" t="n">
-        <v>37.0</v>
+        <v>26.0</v>
       </c>
       <c r="L78" t="n">
-        <v>56.388</v>
+        <v>10.0</v>
       </c>
       <c r="M78" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>16 May 2026 22:30</t>
+          <t>17 May 2026 20:35</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S78" t="inlineStr">
+        <is>
+          <t>Total Loss of Power</t>
         </is>
       </c>
       <c r="T78" t="inlineStr">
         <is>
-          <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
+          <t/>
         </is>
       </c>
       <c r="AO78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP78" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ78" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>IRS/2026/7710/PON10</t>
+          <t>IRS/2026/7720/PON10</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>18B</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F79" t="n">
         <v>53.0</v>
       </c>
       <c r="G79" t="n">
-        <v>14.0</v>
+        <v>23.0</v>
       </c>
       <c r="H79" t="n">
-        <v>20.0</v>
+        <v>33.0</v>
       </c>
       <c r="I79" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J79" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K79" t="n">
-        <v>26.0</v>
+        <v>31.0</v>
       </c>
       <c r="L79" t="n">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="M79" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>18</t>
         </is>
       </c>
       <c r="P79" t="inlineStr">
         <is>
-          <t>17 May 2026 20:35</t>
+          <t>18 May 2026 02:40</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T79" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL79" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO79" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP79" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ79" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S79" t="inlineStr">
-[...21 lines deleted...]
-          <t>Yes</t>
+      <c r="AR79" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>IRS/2026/7720/PON10</t>
+          <t>IRS/2026/7721/PON10</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>18B</t>
+          <t>Valaris Stavanger</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>ELGIN</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>53.0</v>
+        <v>57.0</v>
       </c>
       <c r="G80" t="n">
-        <v>23.0</v>
+        <v>0.0</v>
       </c>
       <c r="H80" t="n">
-        <v>33.0</v>
+        <v>42.0</v>
       </c>
       <c r="I80" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J80" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K80" t="n">
-        <v>31.0</v>
+        <v>50.0</v>
       </c>
       <c r="L80" t="n">
-        <v>30.0</v>
+        <v>18.0</v>
       </c>
       <c r="M80" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P80" t="inlineStr">
         <is>
-          <t>18 May 2026 02:40</t>
+          <t>19 May 2026 06:30</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T80" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General</t>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y80" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z80" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ80" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK80" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL80" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO80" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP80" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ80" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AR80" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Main Lights, Operations during the Works</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>IRS/2026/7721/PON10</t>
+          <t>IRS/2026/7722/PON10</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Valaris Stavanger</t>
+          <t>Global Producer III</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>ELGIN</t>
+          <t>dumbarton</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>57.0</v>
+        <v>58.0</v>
       </c>
       <c r="G81" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="H81" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J81" t="n">
         <v>0.0</v>
       </c>
-      <c r="H81" t="n">
-[...9 lines deleted...]
-      </c>
       <c r="K81" t="n">
-        <v>50.0</v>
+        <v>52.0</v>
       </c>
       <c r="L81" t="n">
-        <v>18.0</v>
+        <v>4.69</v>
       </c>
       <c r="M81" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N81" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O81" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P81" t="inlineStr">
         <is>
-          <t>19 May 2026 06:30</t>
+          <t>20 May 2026 06:00</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T81" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="Y81" t="inlineStr">
         <is>
-          <t>Main lights only</t>
+          <t>Subsidiary lights only</t>
         </is>
       </c>
       <c r="Z81" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="AA81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AD81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH81" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AI81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL81" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP81" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ81" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR81" t="inlineStr">
         <is>
-          <t>Main Lights, Operations during the Works</t>
+          <t>Operations during the Works, Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>IRS/2026/7722/PON10</t>
+          <t>IRS/2026/7723/PON10</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
+          <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Global Producer III</t>
+          <t>Nelson Platform</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>dumbarton</t>
+          <t>NELSON</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="G82" t="n">
-        <v>21.0</v>
+        <v>39.0</v>
       </c>
       <c r="H82" t="n">
-        <v>38.6</v>
+        <v>44.0</v>
       </c>
       <c r="I82" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J82" t="n">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="K82" t="n">
-        <v>52.0</v>
+        <v>8.0</v>
       </c>
       <c r="L82" t="n">
-        <v>4.69</v>
+        <v>39.0</v>
       </c>
       <c r="M82" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P82" t="inlineStr">
         <is>
-          <t>20 May 2026 06:00</t>
+          <t>19 May 2026 23:30</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T82" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...62 lines deleted...]
-      <c r="AK82" t="inlineStr">
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="U82" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="V82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W82" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AM82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP82" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ82" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR82" t="inlineStr">
         <is>
-          <t>Operations during the Works, Subsidiary Lights</t>
+          <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>IRS/2026/7723/PON10</t>
+          <t>IRS/2026/7728/PON10</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>ADURA OPERATIONS LIMITED</t>
+          <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Nelson Platform</t>
+          <t>Harding Offshore Loading Syste</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>NELSON</t>
+          <t>HARDING</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>57.0</v>
+        <v>59.0</v>
       </c>
       <c r="G83" t="n">
-        <v>39.0</v>
+        <v>16.0</v>
       </c>
       <c r="H83" t="n">
-        <v>44.0</v>
+        <v>40.0</v>
       </c>
       <c r="I83" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J83" t="n">
         <v>1.0</v>
       </c>
       <c r="K83" t="n">
-        <v>8.0</v>
+        <v>32.0</v>
       </c>
       <c r="L83" t="n">
-        <v>39.0</v>
+        <v>53.0</v>
       </c>
       <c r="M83" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>9</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>19 May 2026 23:30</t>
+          <t>21 May 2026 02:30</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T83" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights, B 1. Moorings &amp; Buoys</t>
         </is>
       </c>
       <c r="U83" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t/>
         </is>
       </c>
       <c r="V83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="Y83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK83" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AL83" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP83" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ83" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR83" t="inlineStr">
         <is>
-          <t>Fog Signals</t>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>IRS/2026/7728/PON10</t>
+          <t>IRS/2026/7742/PON10</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>TAQA BRATANI LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Harding Offshore Loading Syste</t>
+          <t>Cleeton Riser Tower</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>HARDING</t>
+          <t>CLEETON</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>59.0</v>
+        <v>54.0</v>
       </c>
       <c r="G84" t="n">
-        <v>16.0</v>
+        <v>2.0</v>
       </c>
       <c r="H84" t="n">
-        <v>40.0</v>
+        <v>0.0</v>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J84" t="n">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="K84" t="n">
-        <v>32.0</v>
+        <v>43.0</v>
       </c>
       <c r="L84" t="n">
-        <v>53.0</v>
+        <v>39.9</v>
       </c>
       <c r="M84" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>42</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29</t>
         </is>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>21 May 2026 02:30</t>
+          <t>25 May 2026 09:00</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T84" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights, B 1. Moorings &amp; Buoys</t>
-[...84 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 1. General</t>
         </is>
       </c>
       <c r="AL84" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP84" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR84" t="inlineStr">
         <is>
-          <t>Mooring and Buoys</t>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>IRS/2026/7742/PON10</t>
+          <t>IRS/2026/7744/PON10</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Cleeton Riser Tower</t>
+          <t>Calder</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>CLEETON</t>
+          <t>CALDER</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="G85" t="n">
-        <v>2.0</v>
+        <v>48.0</v>
       </c>
       <c r="H85" t="n">
-        <v>0.0</v>
+        <v>26.82</v>
       </c>
       <c r="I85" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J85" t="n">
-        <v>0.0</v>
+        <v>3.0</v>
       </c>
       <c r="K85" t="n">
-        <v>43.0</v>
+        <v>39.0</v>
       </c>
       <c r="L85" t="n">
-        <v>39.9</v>
+        <v>48.01</v>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>25 May 2026 09:00</t>
+          <t>26 May 2026 06:00</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T85" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ85" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK85" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AL85" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes, primary and secondary power</t>
         </is>
       </c>
       <c r="AM85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP85" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ85" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR85" t="inlineStr">
         <is>
-          <t>Subsidiary Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>IRS/2026/7744/PON10</t>
+          <t>IRS/2026/7754/PON10</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Calder</t>
+          <t>Noble Intrepid</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>CALDER</t>
+          <t>BC-39</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>53.0</v>
+        <v>54.0</v>
       </c>
       <c r="G86" t="n">
-        <v>48.0</v>
+        <v>9.0</v>
       </c>
       <c r="H86" t="n">
-        <v>26.82</v>
+        <v>20.088</v>
       </c>
       <c r="I86" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J86" t="n">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="K86" t="n">
-        <v>39.0</v>
+        <v>50.0</v>
       </c>
       <c r="L86" t="n">
-        <v>48.01</v>
+        <v>30.242</v>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>43</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>26 May 2026 06:00</t>
+          <t>25 September 2025 21:00</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T86" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...19 lines deleted...]
-          <t/>
+          <t>5. Consent variation, 1. Description of Works, 2. Location of Works, 3. Inspections, A 3. Lights</t>
         </is>
       </c>
       <c r="Y86" t="inlineStr">
         <is>
-          <t/>
+          <t>Main lights only</t>
         </is>
       </c>
       <c r="Z86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AA86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AB86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AC86" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AD86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AE86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AF86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AG86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AH86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AI86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AJ86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AK86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AL86" t="inlineStr">
         <is>
-          <t>Yes, primary and secondary power</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AM86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP86" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ86" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR86" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>IRS/2026/7754/PON10</t>
+          <t>IRS/2026/7764/PON10</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Noble Intrepid</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>BC-39</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="G87" t="n">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
       <c r="H87" t="n">
-        <v>20.088</v>
+        <v>28.05</v>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J87" t="n">
         <v>1.0</v>
       </c>
       <c r="K87" t="n">
-        <v>50.0</v>
+        <v>26.0</v>
       </c>
       <c r="L87" t="n">
-        <v>30.242</v>
+        <v>45.3</v>
       </c>
       <c r="M87" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O87" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P87" t="inlineStr">
         <is>
-          <t>25 September 2025 21:00</t>
+          <t>29 May 2026 23:47</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T87" t="inlineStr">
         <is>
-          <t>5. Consent variation, 1. Description of Works, 2. Location of Works, 3. Inspections, A 3. Lights</t>
-[...63 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AL87" t="inlineStr">
         <is>
-          <t>No</t>
+          <t/>
         </is>
       </c>
       <c r="AM87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP87" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ87" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR87" t="inlineStr">
         <is>
-          <t>Main Lights</t>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>IRS/2026/7764/PON10</t>
+          <t>IRS/2026/7780/PON10</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>Barque PB Platform</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>BARQUE</t>
         </is>
       </c>
       <c r="F88" t="n">
         <v>53.0</v>
       </c>
       <c r="G88" t="n">
-        <v>14.0</v>
+        <v>36.0</v>
       </c>
       <c r="H88" t="n">
-        <v>28.05</v>
+        <v>47.0</v>
       </c>
       <c r="I88" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J88" t="n">
         <v>1.0</v>
       </c>
       <c r="K88" t="n">
-        <v>26.0</v>
+        <v>31.0</v>
       </c>
       <c r="L88" t="n">
-        <v>45.3</v>
+        <v>35.0</v>
       </c>
       <c r="M88" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>29 May 2026 23:47</t>
+          <t>04 June 2026 16:00</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T88" t="inlineStr">
+        <is>
+          <t>11. Consent non-compliance, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y88" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL88" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="T88" t="inlineStr">
+      <c r="AM88" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN88" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO88" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP88" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ88" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR88" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>IRS/2026/7780/PON10</t>
+          <t>IRS/2026/7796/PON10</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>SHELL U.K. LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Barque PB Platform</t>
+          <t>Morecambe South DP6 Platform</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>BARQUE</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="F89" t="n">
         <v>53.0</v>
       </c>
       <c r="G89" t="n">
-        <v>36.0</v>
+        <v>51.0</v>
       </c>
       <c r="H89" t="n">
-        <v>47.0</v>
+        <v>51.19</v>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J89" t="n">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="K89" t="n">
-        <v>31.0</v>
+        <v>37.0</v>
       </c>
       <c r="L89" t="n">
-        <v>35.0</v>
+        <v>5.49</v>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>E</t>
+          <t>W</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>110</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>2</t>
         </is>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>04 June 2026 16:00</t>
+          <t>07 June 2026 17:00</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T89" t="inlineStr">
         <is>
-          <t>11. Consent non-compliance, A 3. Lights</t>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL89" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM89" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN89" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO89" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP89" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ89" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR89" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>IRS/2026/7796/PON10</t>
+          <t>IRS/2026/7819/PON10</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>In review</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Morecambe South DP6 Platform</t>
+          <t>Bessemer Platform</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>SOUTH MORECAMBE</t>
+          <t>BESSEMER</t>
         </is>
       </c>
       <c r="F90" t="n">
         <v>53.0</v>
       </c>
       <c r="G90" t="n">
-        <v>51.0</v>
+        <v>11.0</v>
       </c>
       <c r="H90" t="n">
-        <v>51.19</v>
+        <v>53.0</v>
       </c>
       <c r="I90" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J90" t="n">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="K90" t="n">
-        <v>37.0</v>
+        <v>29.0</v>
       </c>
       <c r="L90" t="n">
-        <v>5.49</v>
+        <v>8.0</v>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>W</t>
+          <t>E</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O90" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P90" t="inlineStr">
         <is>
-          <t>07 June 2026 17:00</t>
+          <t>15 June 2026 09:00</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
-      <c r="S90" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T90" t="inlineStr">
         <is>
-          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
-[...99 lines deleted...]
-          <t/>
+          <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO90" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="AP90" t="inlineStr">
         <is>
           <t/>
-        </is>
-[...8 lines deleted...]
-          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>IRS/2026/7819/PON10</t>
+          <t>IRS/2026/7831/PON10</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Bessemer Platform</t>
+          <t>18B</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>BESSEMER</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F91" t="n">
         <v>53.0</v>
       </c>
       <c r="G91" t="n">
-        <v>11.0</v>
+        <v>23.0</v>
       </c>
       <c r="H91" t="n">
-        <v>53.0</v>
+        <v>33.0</v>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J91" t="n">
         <v>2.0</v>
       </c>
       <c r="K91" t="n">
-        <v>29.0</v>
+        <v>31.0</v>
       </c>
       <c r="L91" t="n">
-        <v>8.0</v>
+        <v>30.0</v>
       </c>
       <c r="M91" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O91" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>18</t>
         </is>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>15 June 2026 09:00</t>
+          <t>18 June 2026 01:00</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T91" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL91" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM91" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN91" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO91" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP91" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ91" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR91" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>IRS/2026/7831/PON10</t>
+          <t>IRS/2026/7833/PON10</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>18B</t>
+          <t>VSO</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>SOUTHWARK</t>
         </is>
       </c>
       <c r="F92" t="n">
         <v>53.0</v>
       </c>
       <c r="G92" t="n">
-        <v>23.0</v>
+        <v>10.0</v>
       </c>
       <c r="H92" t="n">
-        <v>33.0</v>
+        <v>59.0</v>
       </c>
       <c r="I92" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J92" t="n">
         <v>2.0</v>
       </c>
       <c r="K92" t="n">
-        <v>31.0</v>
+        <v>5.0</v>
       </c>
       <c r="L92" t="n">
-        <v>30.0</v>
+        <v>48.0</v>
       </c>
       <c r="M92" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>26</t>
         </is>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>18 June 2026 01:00</t>
+          <t>15 June 2026 10:09</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T92" t="inlineStr">
         <is>
-          <t>5. During the Works, A 1. General</t>
+          <t/>
         </is>
       </c>
       <c r="AL92" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t/>
         </is>
       </c>
       <c r="AM92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP92" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ92" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR92" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>IRS/2026/7833/PON10</t>
+          <t>IRS/2026/7834/PON10</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>VSO</t>
+          <t>Davy</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>SOUTHWARK</t>
+          <t>DAVY</t>
         </is>
       </c>
       <c r="F93" t="n">
         <v>53.0</v>
       </c>
       <c r="G93" t="n">
-        <v>10.0</v>
+        <v>0.0</v>
       </c>
       <c r="H93" t="n">
-        <v>59.0</v>
+        <v>16.0</v>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J93" t="n">
         <v>2.0</v>
       </c>
       <c r="K93" t="n">
-        <v>5.0</v>
+        <v>53.0</v>
       </c>
       <c r="L93" t="n">
-        <v>48.0</v>
+        <v>41.0</v>
       </c>
       <c r="M93" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O93" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>30</t>
         </is>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>15 June 2026 10:09</t>
+          <t>19 June 2026 12:30</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="S93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T93" t="inlineStr">
         <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y93" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC93" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ93" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK93" t="inlineStr">
+        <is>
           <t/>
         </is>
       </c>
       <c r="AL93" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes, primary only</t>
         </is>
       </c>
       <c r="AM93" t="inlineStr">
         <is>
-          <t/>
+          <t>18 June 2026</t>
         </is>
       </c>
       <c r="AN93" t="inlineStr">
         <is>
-          <t/>
+          <t>12:30</t>
         </is>
       </c>
       <c r="AO93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP93" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ93" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR93" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>IRS/2026/7834/PON10</t>
+          <t>IRS/2026/7835/PON10</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Davy</t>
+          <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>DAVY</t>
+          <t>BLYTHE</t>
         </is>
       </c>
       <c r="F94" t="n">
         <v>53.0</v>
       </c>
       <c r="G94" t="n">
-        <v>0.0</v>
+        <v>14.0</v>
       </c>
       <c r="H94" t="n">
-        <v>16.0</v>
+        <v>28.05</v>
       </c>
       <c r="I94" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J94" t="n">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="K94" t="n">
-        <v>53.0</v>
+        <v>26.0</v>
       </c>
       <c r="L94" t="n">
-        <v>41.0</v>
+        <v>45.3</v>
       </c>
       <c r="M94" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O94" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>19 June 2026 12:30</t>
+          <t>19 June 2026 19:06</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>Consent Condition and Marking Schedule Condition</t>
+          <t/>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
-          <t>Yes</t>
+          <t>No</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T94" t="inlineStr">
         <is>
-          <t>5. During the Works, A 3. Lights</t>
-[...63 lines deleted...]
-        <is>
           <t/>
         </is>
       </c>
       <c r="AL94" t="inlineStr">
         <is>
-          <t>Yes, primary only</t>
+          <t/>
         </is>
       </c>
       <c r="AM94" t="inlineStr">
         <is>
-          <t>18 June 2026</t>
+          <t/>
         </is>
       </c>
       <c r="AN94" t="inlineStr">
         <is>
-          <t>12:30</t>
+          <t/>
         </is>
       </c>
       <c r="AO94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP94" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ94" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR94" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>IRS/2026/7835/PON10</t>
+          <t>IRS/2026/7837/PON10</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>ODE ASSET MANAGEMENT LIMITED</t>
+          <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Blythe Platform</t>
+          <t>23C</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>BLYTHE</t>
+          <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F95" t="n">
         <v>53.0</v>
       </c>
       <c r="G95" t="n">
-        <v>14.0</v>
+        <v>18.0</v>
       </c>
       <c r="H95" t="n">
-        <v>28.05</v>
+        <v>26.0</v>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J95" t="n">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="K95" t="n">
-        <v>26.0</v>
+        <v>34.0</v>
       </c>
       <c r="L95" t="n">
-        <v>45.3</v>
+        <v>0.0</v>
       </c>
       <c r="M95" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P95" t="inlineStr">
         <is>
-          <t>19 June 2026 19:06</t>
+          <t>19 June 2026 16:00</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t/>
+          <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T95" t="inlineStr">
+        <is>
+          <t>6. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y95" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AG95" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AH95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK95" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL95" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="S95" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="AM95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AN95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP95" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ95" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR95" t="inlineStr">
         <is>
-          <t>Primary Power Supply</t>
+          <t>Secondary Lights</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>IRS/2026/7837/PON10</t>
+          <t>IRS/2026/7850/PON10</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>23C</t>
+          <t>18B</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>INDEFATIGABLE [PERENCO]</t>
         </is>
       </c>
       <c r="F96" t="n">
         <v>53.0</v>
       </c>
       <c r="G96" t="n">
-        <v>18.0</v>
+        <v>23.0</v>
       </c>
       <c r="H96" t="n">
-        <v>26.0</v>
+        <v>33.0</v>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="J96" t="n">
         <v>2.0</v>
       </c>
       <c r="K96" t="n">
-        <v>34.0</v>
+        <v>31.0</v>
       </c>
       <c r="L96" t="n">
-        <v>0.0</v>
+        <v>30.0</v>
       </c>
       <c r="M96" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>18</t>
         </is>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>19 June 2026 16:00</t>
+          <t>23 June 2026 02:06</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T96" t="inlineStr">
         <is>
-          <t>6. During the Works, A 3. Lights</t>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL96" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM96" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN96" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
       <c r="AO96" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP96" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ96" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR96" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>IRS/2026/7850/PON10</t>
+          <t>IRS/2026/7855/PON10</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>PERENCO UK LIMITED</t>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>18B</t>
+          <t>Morecambe South DP8 Platform</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>INDEFATIGABLE [PERENCO]</t>
+          <t>SOUTH MORECAMBE</t>
         </is>
       </c>
       <c r="F97" t="n">
         <v>53.0</v>
       </c>
       <c r="G97" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H97" t="n">
+        <v>33.92</v>
+      </c>
+      <c r="I97" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J97" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K97" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="L97" t="n">
+        <v>27.81</v>
+      </c>
+      <c r="M97" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N97" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="P97" t="inlineStr">
+        <is>
+          <t>23 June 2026 11:39</t>
+        </is>
+      </c>
+      <c r="Q97" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T97" t="inlineStr">
+        <is>
+          <t>10. Consent non-compliance, 5. During the Works, A 1. General, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y97" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL97" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM97" t="inlineStr">
+        <is>
+          <t>23 June 2026</t>
+        </is>
+      </c>
+      <c r="AN97" t="inlineStr">
+        <is>
+          <t>11:39</t>
+        </is>
+      </c>
+      <c r="AO97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP97" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ97" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR97" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>IRS/2026/7882/PON10</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>18B</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F98" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G98" t="n">
         <v>23.0</v>
       </c>
-      <c r="H97" t="n">
+      <c r="H98" t="n">
         <v>33.0</v>
       </c>
-      <c r="I97" t="inlineStr">
+      <c r="I98" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="J97" t="n">
+      <c r="J98" t="n">
         <v>2.0</v>
       </c>
-      <c r="K97" t="n">
+      <c r="K98" t="n">
         <v>31.0</v>
       </c>
-      <c r="L97" t="n">
+      <c r="L98" t="n">
         <v>30.0</v>
       </c>
-      <c r="M97" t="inlineStr">
+      <c r="M98" t="inlineStr">
         <is>
           <t>E</t>
         </is>
       </c>
-      <c r="N97" t="inlineStr">
+      <c r="N98" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
-      <c r="O97" t="inlineStr">
+      <c r="O98" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="P97" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q97" t="inlineStr">
+      <c r="P98" t="inlineStr">
+        <is>
+          <t>01 July 2026 21:50</t>
+        </is>
+      </c>
+      <c r="Q98" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
-      <c r="R97" t="inlineStr">
-[...9 lines deleted...]
-      <c r="T97" t="inlineStr">
+      <c r="R98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T98" t="inlineStr">
         <is>
           <t>5. During the Works, A 1. General</t>
         </is>
       </c>
-      <c r="AL97" t="inlineStr">
+      <c r="AL98" t="inlineStr">
         <is>
           <t>Yes, primary only</t>
         </is>
       </c>
-      <c r="AM97" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AR97" t="inlineStr">
+      <c r="AM98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP98" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ98" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR98" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>IRS/2026/7891/PON10</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Morecambe South DP6 Platform</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="F99" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G99" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="H99" t="n">
+        <v>51.19</v>
+      </c>
+      <c r="I99" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J99" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K99" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="L99" t="n">
+        <v>5.49</v>
+      </c>
+      <c r="M99" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N99" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O99" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="P99" t="inlineStr">
+        <is>
+          <t>02 July 2026 07:00</t>
+        </is>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R99" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T99" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs</t>
+        </is>
+      </c>
+      <c r="AO99" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP99" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>IRS/2026/7909/PON10</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>CNOOC PETROLEUM EUROPE LIMITED</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Golden Eagle PUQ Platform</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>GOLDEN EAGLE</t>
+        </is>
+      </c>
+      <c r="F100" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G100" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H100" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="I100" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J100" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K100" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="L100" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="M100" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="O100" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="P100" t="inlineStr">
+        <is>
+          <t>04 July 2026 20:00</t>
+        </is>
+      </c>
+      <c r="Q100" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R100" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T100" t="inlineStr">
+        <is>
+          <t>5. Cessation of Works, 1. Description of Works, 2. Location of Works, 3. Commencement of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO100" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP100" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>IRS/2026/7927/PON10</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="F101" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G101" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H101" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I101" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J101" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K101" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L101" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M101" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N101" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O101" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P101" t="inlineStr">
+        <is>
+          <t>12 July 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q101" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T101" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y101" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL101" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP101" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ101" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR101" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>IRS/2026/7938/PON10</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY RESOURCES LIMITED</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Grove Wellhead Platform</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>GROVE</t>
+        </is>
+      </c>
+      <c r="F102" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G102" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="H102" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I102" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J102" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K102" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L102" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M102" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N102" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O102" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="P102" t="inlineStr">
+        <is>
+          <t>10 July 2026 18:00</t>
+        </is>
+      </c>
+      <c r="Q102" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R102" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T102" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL102" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO102" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP102" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ102" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR102" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>IRS/2026/7941/PON10</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="F103" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G103" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="H103" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I103" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J103" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K103" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L103" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M103" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N103" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P103" t="inlineStr">
+        <is>
+          <t>14 July 2026 11:00</t>
+        </is>
+      </c>
+      <c r="Q103" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R103" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T103" t="inlineStr">
+        <is>
+          <t>10. Consent non-compliance, 5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO103" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP103" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>IRS/2026/7943/PON10</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Dumbarton</t>
+        </is>
+      </c>
+      <c r="F104" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G104" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="H104" t="n">
+        <v>38.6</v>
+      </c>
+      <c r="I104" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J104" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K104" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="L104" t="n">
+        <v>4.69</v>
+      </c>
+      <c r="M104" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N104" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="P104" t="inlineStr">
+        <is>
+          <t>14 July 2026 06:30</t>
+        </is>
+      </c>
+      <c r="Q104" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T104" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y104" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL104" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP104" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ104" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR104" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>IRS/2026/7951/PON10</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>23C</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>INDEFATIGABLE [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F105" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G105" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="H105" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J105" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K105" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="L105" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M105" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P105" t="inlineStr">
+        <is>
+          <t>15 July 2026 16:00</t>
+        </is>
+      </c>
+      <c r="Q105" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R105" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T105" t="inlineStr">
+        <is>
+          <t>1. Consent Validity, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL105" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO105" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP105" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ105" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR105" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>