--- v9 (2026-08-13)
+++ v10 (2026-09-09)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR105"/>
+  <dimension ref="A2:AR117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -12621,51 +12621,51 @@
       </c>
       <c r="AP76" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR76" t="inlineStr">
         <is>
           <t>Fog Signals</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2026/7702/PON10</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Barque PL Platform</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>GSP</t>
         </is>
       </c>
       <c r="F77" t="n">
         <v>53.0</v>
       </c>
       <c r="G77" t="n">
         <v>34.0</v>
       </c>
       <c r="H77" t="n">
         <v>1.985</v>
@@ -12692,63 +12692,158 @@
       <c r="N77" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P77" t="inlineStr">
         <is>
           <t>16 May 2026 22:30</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T77" t="inlineStr">
         <is>
           <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y77" t="inlineStr">
+        <is>
+          <t>Both main and subsidiary lights</t>
+        </is>
+      </c>
+      <c r="Z77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AC77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AG77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AH77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL77" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN77" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO77" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP77" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ77" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR77" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>IRS/2026/7710/PON10</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
@@ -17095,50 +17190,1660 @@
         </is>
       </c>
       <c r="AN105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AP105" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ105" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR105" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>IRS/2026/7962/PON10</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Southwark Platform</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F106" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G106" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H106" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I106" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J106" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K106" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L106" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M106" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P106" t="inlineStr">
+        <is>
+          <t>19 July 2026 17:21</t>
+        </is>
+      </c>
+      <c r="Q106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R106" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO106" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP106" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ106" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR106" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>IRS/2026/7970/PON10</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Ailsa FSO</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>CULZEAN</t>
+        </is>
+      </c>
+      <c r="F107" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G107" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="H107" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I107" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J107" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K107" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="L107" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M107" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O107" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P107" t="inlineStr">
+        <is>
+          <t>21 July 2026 17:00</t>
+        </is>
+      </c>
+      <c r="Q107" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T107" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y107" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL107" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM107" t="inlineStr">
+        <is>
+          <t>21 July 2026</t>
+        </is>
+      </c>
+      <c r="AN107" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="AO107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP107" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ107" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR107" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>IRS/2026/7971/PON10</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Andrew Platform</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>ANDREW</t>
+        </is>
+      </c>
+      <c r="F108" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G108" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H108" t="n">
+        <v>51.122</v>
+      </c>
+      <c r="I108" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J108" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K108" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="L108" t="n">
+        <v>15.552</v>
+      </c>
+      <c r="M108" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="O108" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P108" t="inlineStr">
+        <is>
+          <t>21 July 2026 20:14</t>
+        </is>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T108" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y108" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL108" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP108" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ108" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR108" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>IRS/2026/7979/PON10</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Mariner PDQ Platform</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="F109" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="G109" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="H109" t="n">
+        <v>18.315</v>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J109" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K109" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L109" t="n">
+        <v>17.314</v>
+      </c>
+      <c r="M109" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O109" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P109" t="inlineStr">
+        <is>
+          <t>23 July 2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R109" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T109" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AO109" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP109" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>IRS/2026/7980/PON10</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>THREE60 OPERATIONS SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Saltire A Platform</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>SALTIRE</t>
+        </is>
+      </c>
+      <c r="F110" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="G110" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="H110" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I110" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J110" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K110" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="L110" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M110" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P110" t="inlineStr">
+        <is>
+          <t>24 July 2026 10:00</t>
+        </is>
+      </c>
+      <c r="Q110" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R110" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T110" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO110" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP110" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>IRS/2026/7993/PON10</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Alwyn North NAA Platform</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="F111" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G111" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H111" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I111" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J111" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K111" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L111" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M111" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O111" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P111" t="inlineStr">
+        <is>
+          <t>27 July 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T111" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y111" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL111" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM111" t="inlineStr">
+        <is>
+          <t>27 July 2026</t>
+        </is>
+      </c>
+      <c r="AN111" t="inlineStr">
+        <is>
+          <t>06:00</t>
+        </is>
+      </c>
+      <c r="AO111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP111" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ111" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR111" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>IRS/2026/7999/PON10</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Blythe Platform</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>BLYTHE</t>
+        </is>
+      </c>
+      <c r="F112" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G112" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="H112" t="n">
+        <v>28.05</v>
+      </c>
+      <c r="I112" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J112" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K112" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L112" t="n">
+        <v>45.3</v>
+      </c>
+      <c r="M112" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P112" t="inlineStr">
+        <is>
+          <t>29 July 2026 04:40</t>
+        </is>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R112" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO112" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP112" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ112" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR112" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>IRS/2026/8000/PON10</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>West Franklin WHP</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>ELGIN</t>
+        </is>
+      </c>
+      <c r="F113" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="G113" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H113" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I113" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J113" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K113" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="L113" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M113" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="P113" t="inlineStr">
+        <is>
+          <t>29 July 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="T113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO113" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>IRS/2026/8002/PON10</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Southwark Platform</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F114" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G114" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H114" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I114" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J114" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K114" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L114" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M114" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O114" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P114" t="inlineStr">
+        <is>
+          <t>30 July 2026 03:06</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R114" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO114" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP114" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ114" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR114" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>IRS/2026/8013/PON10</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Ravenspurn South C Platform</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
+        </is>
+      </c>
+      <c r="F115" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G115" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="H115" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J115" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K115" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="L115" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M115" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="O115" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P115" t="inlineStr">
+        <is>
+          <t>03 August 2026 12:45</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R115" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T115" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO115" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP115" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>IRS/2026/8027/PON10</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="F116" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G116" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="H116" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J116" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K116" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L116" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M116" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P116" t="inlineStr">
+        <is>
+          <t>05 August 2026 06:20</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T116" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y116" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL116" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP116" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ116" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR116" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>IRS/2026/8037/PON10</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>CENTRICA ENERGY STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Rough BD Platform</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>ROUGH</t>
+        </is>
+      </c>
+      <c r="F117" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G117" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="H117" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I117" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J117" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K117" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L117" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="M117" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P117" t="inlineStr">
+        <is>
+          <t>08 August 2026 00:24</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R117" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T117" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO117" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP117" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>