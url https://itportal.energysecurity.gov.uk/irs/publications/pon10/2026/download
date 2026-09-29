--- v10 (2026-09-09)
+++ v11 (2026-09-29)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR117"/>
+  <dimension ref="A2:AR124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -826,51 +826,51 @@
       </c>
       <c r="AP2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR2" t="inlineStr">
         <is>
           <t>Main Lights, Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2026/7163/PON10</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>BUMI ARMADA UK LIMITED</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Kraken FPSO</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>KRAKEN</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>59.0</v>
       </c>
       <c r="G3" t="n">
         <v>55.0</v>
       </c>
       <c r="H3" t="n">
         <v>31.0</v>
@@ -897,63 +897,158 @@
       <c r="N3" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O3" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="P3" t="inlineStr">
         <is>
           <t>06 January 2026 00:00</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO3" t="inlineStr">
         <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
           <t>No</t>
         </is>
       </c>
-      <c r="AP3" t="inlineStr">
-[...1 lines deleted...]
-          <t/>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2026/7169/PON10</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>PERENCO UK LIMITED</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>23D</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
@@ -11411,51 +11506,51 @@
       </c>
       <c r="T69" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP69" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2026/7595/PON10</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>TAQA BRATANI LIMITED</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Harding Platform</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>HARDING</t>
         </is>
       </c>
       <c r="F70" t="n">
         <v>59.0</v>
       </c>
       <c r="G70" t="n">
         <v>16.0</v>
       </c>
       <c r="H70" t="n">
         <v>46.24</v>
@@ -11482,63 +11577,178 @@
       <c r="N70" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O70" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P70" t="inlineStr">
         <is>
           <t>23 April 2026 03:10</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T70" t="inlineStr">
         <is>
           <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
         </is>
       </c>
+      <c r="U70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL70" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN70" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO70" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP70" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR70" t="inlineStr">
+        <is>
+          <t>Mooring and Buoys</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2026/7606/PON10</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Douglas OSI</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
@@ -18211,51 +18421,51 @@
       </c>
       <c r="AP112" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ112" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR112" t="inlineStr">
         <is>
           <t>Primary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>IRS/2026/8000/PON10</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>West Franklin WHP</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="F113" t="n">
         <v>56.0</v>
       </c>
       <c r="G113" t="n">
         <v>57.0</v>
       </c>
       <c r="H113" t="n">
         <v>6.0</v>
@@ -18282,63 +18492,93 @@
       <c r="N113" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O113" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P113" t="inlineStr">
         <is>
           <t>29 July 2026 06:00</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R113" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
+      <c r="S113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T113" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
+      <c r="AL113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AM113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN113" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO113" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP113" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ113" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR113" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>IRS/2026/8002/PON10</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Southwark Platform</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
@@ -18800,50 +19040,985 @@
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R117" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="T117" t="inlineStr">
         <is>
           <t>5. During the Works, A 3. Lights</t>
         </is>
       </c>
       <c r="AO117" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP117" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>IRS/2026/8062/PON10</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Ravenspurn South B Platform</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>RAVENSPURN S[pt.of RAVENSPURN]</t>
+        </is>
+      </c>
+      <c r="F118" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G118" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="H118" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I118" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J118" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K118" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="L118" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="M118" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="P118" t="inlineStr">
+        <is>
+          <t>15 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R118" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T118" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL118" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO118" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP118" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ118" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR118" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>IRS/2026/8064/PON10</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>27F</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="F119" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G119" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H119" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J119" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K119" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="L119" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="M119" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O119" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="P119" t="inlineStr">
+        <is>
+          <t>15 August 2026 06:00</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 1. General</t>
+        </is>
+      </c>
+      <c r="AL119" t="inlineStr">
+        <is>
+          <t>Yes, primary only</t>
+        </is>
+      </c>
+      <c r="AM119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP119" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ119" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR119" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>IRS/2026/8084/PON10</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Barque PB Platform</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Solepit</t>
+        </is>
+      </c>
+      <c r="F120" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G120" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="H120" t="n">
+        <v>47.0</v>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J120" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K120" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="L120" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="M120" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P120" t="inlineStr">
+        <is>
+          <t>18 August 2026 17:30</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R120" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T120" t="inlineStr">
+        <is>
+          <t>1. Consent Validity, 2. Description of Works, 3. Location of Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO120" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP120" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>IRS/2026/8098/PON10</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Leman Charlie</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Leman</t>
+        </is>
+      </c>
+      <c r="F121" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G121" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="H121" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J121" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K121" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="L121" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="M121" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P121" t="inlineStr">
+        <is>
+          <t>25 August 2026 20:30</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R121" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T121" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL121" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO121" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP121" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ121" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR121" t="inlineStr">
+        <is>
+          <t>Primary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>IRS/2026/8108/PON10</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Waveney Platform</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>WAVENEY</t>
+        </is>
+      </c>
+      <c r="F122" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G122" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="H122" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J122" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K122" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="L122" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="M122" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P122" t="inlineStr">
+        <is>
+          <t>27 August 2026 18:00</t>
+        </is>
+      </c>
+      <c r="Q122" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R122" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T122" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO122" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP122" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>IRS/2026/8109/PON10</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>ENQUEST HEATHER LIMITED</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Heather A Platform</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>HEATHER</t>
+        </is>
+      </c>
+      <c r="F123" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G123" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H123" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J123" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K123" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="L123" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="M123" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="O123" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="P123" t="inlineStr">
+        <is>
+          <t>28 August 2026 09:00</t>
+        </is>
+      </c>
+      <c r="Q123" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R123" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T123" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO123" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP123" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>IRS/2026/8125/PON10</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Southwark Platform</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>SOUTHWARK</t>
+        </is>
+      </c>
+      <c r="F124" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G124" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="H124" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I124" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J124" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K124" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="L124" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M124" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O124" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="P124" t="inlineStr">
+        <is>
+          <t>31 August 2026 04:41</t>
+        </is>
+      </c>
+      <c r="Q124" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S124" t="inlineStr">
+        <is>
+          <t>82A (1)</t>
+        </is>
+      </c>
+      <c r="T124" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO124" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP124" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ124" t="inlineStr">
+        <is>
+          <t>Yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>