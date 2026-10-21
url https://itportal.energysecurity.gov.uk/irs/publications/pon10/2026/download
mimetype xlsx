--- v11 (2026-09-29)
+++ v12 (2026-10-21)
@@ -544,51 +544,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:AR124"/>
+  <dimension ref="A2:AR132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="13" max="13" customWidth="true" width="17.28515625"/>
     <col min="14" max="14" customWidth="true" width="17.7109375"/>
     <col min="15" max="41" customWidth="true" width="18.7109375"/>
     <col min="42" max="42" customWidth="true" width="18.5703125"/>
     <col min="43" max="43" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>32</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -8501,51 +8501,51 @@
       </c>
       <c r="AP50" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ50" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="AR50" t="inlineStr">
         <is>
           <t>Primary Power Supply, Secondary Power Supply</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2026/7360/PON10</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>CAPTAIN</t>
         </is>
       </c>
       <c r="F51" t="n">
         <v>58.0</v>
       </c>
       <c r="G51" t="n">
         <v>18.0</v>
       </c>
       <c r="H51" t="n">
         <v>24.0</v>
@@ -8572,63 +8572,158 @@
       <c r="N51" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P51" t="inlineStr">
         <is>
           <t>24 February 2026 01:00</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>Consent Condition and Marking Schedule Condition</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="T51" t="inlineStr">
         <is>
           <t>5. During the Works, 6. Cessation of Works, A 3. Lights</t>
         </is>
       </c>
+      <c r="Y51" t="inlineStr">
+        <is>
+          <t>Main lights only</t>
+        </is>
+      </c>
+      <c r="Z51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AA51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AD51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN51" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
       <c r="AO51" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
       <c r="AP51" t="inlineStr">
         <is>
           <t/>
+        </is>
+      </c>
+      <c r="AQ51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR51" t="inlineStr">
+        <is>
+          <t>Main Lights</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2026/7362/PON10</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>ODE ASSET MANAGEMENT LIMITED</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Blythe Platform</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
@@ -19975,50 +20070,1020 @@
         </is>
       </c>
       <c r="S124" t="inlineStr">
         <is>
           <t>82A (1)</t>
         </is>
       </c>
       <c r="T124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AO124" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="AP124" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="AQ124" t="inlineStr">
         <is>
           <t>Yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>IRS/2026/8136/PON10</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Ninian Central Platform</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>NINIAN</t>
+        </is>
+      </c>
+      <c r="F125" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G125" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="H125" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="I125" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J125" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K125" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="L125" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="M125" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O125" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P125" t="inlineStr">
+        <is>
+          <t>03 September 2026 06:15</t>
+        </is>
+      </c>
+      <c r="Q125" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R125" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T125" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO125" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP125" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>IRS/2026/8146/PON10</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY PRODUCTION UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Calder</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>CALDER</t>
+        </is>
+      </c>
+      <c r="F126" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G126" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="H126" t="n">
+        <v>26.82</v>
+      </c>
+      <c r="I126" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J126" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="K126" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="L126" t="n">
+        <v>48.01</v>
+      </c>
+      <c r="M126" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="O126" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="P126" t="inlineStr">
+        <is>
+          <t>06 September 2026 03:05</t>
+        </is>
+      </c>
+      <c r="Q126" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R126" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T126" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO126" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP126" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>IRS/2026/8147/PON10</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Clipper PW Platform</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Sole Pit</t>
+        </is>
+      </c>
+      <c r="F127" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G127" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="H127" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I127" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J127" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K127" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="L127" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="M127" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="O127" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="P127" t="inlineStr">
+        <is>
+          <t>06 September 2026 16:00</t>
+        </is>
+      </c>
+      <c r="Q127" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t>11. Consent non-compliance, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="Y127" t="inlineStr">
+        <is>
+          <t>Subsidiary lights only</t>
+        </is>
+      </c>
+      <c r="Z127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AI127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL127" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AM127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP127" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ127" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR127" t="inlineStr">
+        <is>
+          <t>Subsidiary Lights</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>IRS/2026/8151/PON10</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Chiswick Platform</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>MARKHAM</t>
+        </is>
+      </c>
+      <c r="F128" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="G128" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H128" t="n">
+        <v>23.882</v>
+      </c>
+      <c r="I128" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J128" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K128" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="L128" t="n">
+        <v>49.676</v>
+      </c>
+      <c r="M128" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O128" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="P128" t="inlineStr">
+        <is>
+          <t>08 January 2026 12:00</t>
+        </is>
+      </c>
+      <c r="Q128" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R128" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T128" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 4. Fogs, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="U128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AA128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AB128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AC128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AD128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AE128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AF128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AG128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AH128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AI128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AJ128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AK128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AL128" t="inlineStr">
+        <is>
+          <t>Yes, primary and secondary power</t>
+        </is>
+      </c>
+      <c r="AM128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AN128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO128" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AP128" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AQ128" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="AR128" t="inlineStr">
+        <is>
+          <t>Primary Power Supply, Secondary Power Supply</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>IRS/2026/8162/PON10</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="F129" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="G129" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="H129" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="I129" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J129" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="K129" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="L129" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="M129" t="inlineStr">
+        <is>
+          <t>W</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="O129" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="P129" t="inlineStr">
+        <is>
+          <t>10 September 2026 14:00</t>
+        </is>
+      </c>
+      <c r="Q129" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R129" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T129" t="inlineStr">
+        <is>
+          <t>10. Consent non-compliance, 5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO129" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP129" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>IRS/2026/8184/PON10</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="F130" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="G130" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="H130" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I130" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J130" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K130" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="L130" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>15 September 2026 13:57</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R130" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T130" t="inlineStr">
+        <is>
+          <t>5. During the Works, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO130" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP130" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>IRS/2026/8190/PON10</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>ODE ASSET MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Tolmount NUI Platform</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>TOLMOUNT</t>
+        </is>
+      </c>
+      <c r="F131" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="G131" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="H131" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I131" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J131" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="K131" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="L131" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M131" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="O131" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="P131" t="inlineStr">
+        <is>
+          <t>18 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="Q131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="T131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="AO131" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP131" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>IRS/2026/8202/PON10</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="F132" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="G132" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="H132" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>N</t>
+        </is>
+      </c>
+      <c r="J132" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="K132" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="L132" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M132" t="inlineStr">
+        <is>
+          <t>E</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O132" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="P132" t="inlineStr">
+        <is>
+          <t>15 September 2026 19:00</t>
+        </is>
+      </c>
+      <c r="Q132" t="inlineStr">
+        <is>
+          <t>Consent Condition and Marking Schedule Condition</t>
+        </is>
+      </c>
+      <c r="R132" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="T132" t="inlineStr">
+        <is>
+          <t>5. During the Works, 1. Consent Validity, A 3. Lights</t>
+        </is>
+      </c>
+      <c r="AO132" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="AP132" t="inlineStr">
+        <is>
+          <t/>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>