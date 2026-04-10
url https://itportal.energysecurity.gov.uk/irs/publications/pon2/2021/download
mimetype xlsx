--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -901,51 +901,51 @@
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2021/100/PON2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>08 October 2021 12:20</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>56.0</v>
       </c>
       <c r="H6" t="n">
         <v>29.0</v>
       </c>
       <c r="I6" t="n">
         <v>37.0</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>