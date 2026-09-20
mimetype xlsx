--- v2 (2026-05-20)
+++ v3 (2026-09-20)
@@ -3026,51 +3026,51 @@
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2022/886/PON2</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>08 March 2022 16:20</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, PERENCO SNS LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED, PERENCO SNS LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>NHD</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>ELGOOD</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>53.0</v>
       </c>
       <c r="H31" t="n">
         <v>18.0</v>
       </c>
       <c r="I31" t="n">
         <v>22.0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>