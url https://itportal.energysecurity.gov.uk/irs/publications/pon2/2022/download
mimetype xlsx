--- v0 (2025-10-07)
+++ v1 (2026-04-10)
@@ -2261,51 +2261,51 @@
       </c>
       <c r="S21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>IRS/2022/788/PON2</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>17 February 2022 04:50</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>WELL-SAFE SOLUTIONS LIMITED, NEO ENERGY NORTH SEA LIMITED</t>
+          <t>WELL-SAFE SOLUTIONS LIMITED, NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>BUCHAN</t>
         </is>
       </c>
       <c r="G22" t="n">
         <v>57.0</v>
       </c>
       <c r="H22" t="n">
         <v>54.0</v>
       </c>
       <c r="I22" t="n">
         <v>14.0</v>
       </c>
       <c r="J22" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3026,51 +3026,51 @@
       </c>
       <c r="S30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2022/886/PON2</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>08 March 2022 16:20</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, CALENERGY NORTH SEA LIMITED</t>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED, PERENCO SNS LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>NHD</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>ELGOOD</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>53.0</v>
       </c>
       <c r="H31" t="n">
         <v>18.0</v>
       </c>
       <c r="I31" t="n">
         <v>22.0</v>
       </c>
       <c r="J31" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3791,51 +3791,51 @@
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2022/1166/PON2</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>07 May 2022 03:00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Well-Safe Guardian</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>HANNAY</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>57.0</v>
       </c>
       <c r="H40" t="n">
         <v>59.0</v>
       </c>
       <c r="I40" t="n">
         <v>33.0</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5746,51 +5746,51 @@
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2022/1755/PON2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>11 September 2022 17:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
       <c r="H63" t="n">
         <v>0.0</v>
       </c>
       <c r="I63" t="n">
         <v>7.0</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6001,51 +6001,51 @@
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2022/1800/PON2</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>23 September 2022 02:55</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>57.0</v>
       </c>
       <c r="H66" t="n">
         <v>0.0</v>
       </c>
       <c r="I66" t="n">
         <v>39.0</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7446,51 +7446,51 @@
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2022/2265/PON2</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>26 December 2022 15:00</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Culzean Utilities Living Quart</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>57.0</v>
       </c>
       <c r="H83" t="n">
         <v>11.0</v>
       </c>
       <c r="I83" t="n">
         <v>24.89</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>