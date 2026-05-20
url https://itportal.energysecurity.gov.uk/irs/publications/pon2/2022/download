--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -4546,51 +4546,51 @@
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S48" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>IRS/2022/1364/PON2</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>20 June 2022 06:00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Carrack QA Platform</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>solepit</t>
         </is>
       </c>
       <c r="G49" t="n">
         <v>53.0</v>
       </c>