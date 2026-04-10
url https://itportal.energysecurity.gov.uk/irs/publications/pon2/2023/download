--- v2 (2026-03-21)
+++ v3 (2026-04-10)
@@ -731,51 +731,51 @@
       </c>
       <c r="S3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2023/2328/PON2</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>16 January 2023 06:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Noble Sam Hartley</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>ISABELLA</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>56.0</v>
       </c>
       <c r="H4" t="n">
         <v>37.0</v>
       </c>
       <c r="I4" t="n">
         <v>42.0</v>
       </c>
       <c r="J4" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1241,51 +1241,51 @@
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2023/2457/PON2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>18 February 2023 07:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="n">
         <v>0.0</v>
       </c>
       <c r="I10" t="n">
         <v>7.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6341,51 +6341,51 @@
       </c>
       <c r="S69" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>IRS/2023/3487/PON2</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>21 October 2023 12:00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G70" t="n">
         <v>57.0</v>
       </c>
       <c r="H70" t="n">
         <v>27.0</v>
       </c>
       <c r="I70" t="n">
         <v>2.045</v>
       </c>
       <c r="J70" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7701,51 +7701,51 @@
       </c>
       <c r="S85" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>IRS/2023/3801/PON2</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>21 December 2023 08:20</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G86" t="n">
         <v>56.0</v>
       </c>
       <c r="H86" t="n">
         <v>29.0</v>
       </c>
       <c r="I86" t="n">
         <v>37.1</v>
       </c>
       <c r="J86" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7786,51 +7786,51 @@
       </c>
       <c r="S86" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>IRS/2023/3807/PON2</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>21 December 2023 08:40</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G87" t="n">
         <v>56.0</v>
       </c>
       <c r="H87" t="n">
         <v>29.0</v>
       </c>
       <c r="I87" t="n">
         <v>37.1</v>
       </c>
       <c r="J87" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8041,51 +8041,51 @@
       </c>
       <c r="S89" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>IRS/2023/3817/PON2</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>25 December 2023 06:00</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G90" t="n">
         <v>58.0</v>
       </c>
       <c r="H90" t="n">
         <v>26.0</v>
       </c>
       <c r="I90" t="n">
         <v>58.0</v>
       </c>
       <c r="J90" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8126,51 +8126,51 @@
       </c>
       <c r="S90" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>IRS/2023/3825/PON2</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>27 December 2023 18:45</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>Bleo Holm FPSO</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>ROSS</t>
         </is>
       </c>
       <c r="G91" t="n">
         <v>58.0</v>
       </c>
       <c r="H91" t="n">
         <v>6.0</v>
       </c>
       <c r="I91" t="n">
         <v>5.0</v>
       </c>
       <c r="J91" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8296,51 +8296,51 @@
       </c>
       <c r="S92" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>IRS/2023/3832/PON2</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>28 December 2023 09:00</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>TOTALENERGIES OFFSHORE UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY OFFSHORE UK LIMITED</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G93" t="n">
         <v>59.0</v>
       </c>
       <c r="H93" t="n">
         <v>21.0</v>
       </c>
       <c r="I93" t="n">
         <v>4.0</v>
       </c>
       <c r="J93" t="inlineStr">
         <is>
           <t>North</t>
         </is>