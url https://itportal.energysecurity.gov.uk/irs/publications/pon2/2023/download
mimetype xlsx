--- v3 (2026-04-10)
+++ v4 (2026-05-20)
@@ -2931,51 +2931,51 @@
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2023/2913/PON2</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>13 June 2023 08:00</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>SEAFOX</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Brigantine BR</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>Brigantine</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>53.0</v>
       </c>
@@ -3781,51 +3781,51 @@
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2023/3094/PON2</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>22 July 2023 09:35</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Anglia A Platform</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>ANGLIA</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>53.0</v>
       </c>
@@ -4291,51 +4291,51 @@
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>IRS/2023/3160/PON2</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>09 August 2023 06:00</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G46" t="n">
         <v>57.0</v>
       </c>
@@ -5736,51 +5736,51 @@
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2023/3449/PON2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>16 October 2023 17:00</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>57.0</v>
       </c>
@@ -6076,51 +6076,51 @@
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S66" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>IRS/2023/3467/PON2</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>19 October 2023 23:00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G67" t="n">
         <v>57.0</v>
       </c>