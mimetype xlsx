--- v4 (2026-05-20)
+++ v5 (2026-09-20)
@@ -901,51 +901,51 @@
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2023/2385/PON2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>31 January 2023 17:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Hewett 48/29 C Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>53.0</v>
       </c>
       <c r="H6" t="n">
         <v>5.0</v>
       </c>
       <c r="I6" t="n">
         <v>52.0</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3621,51 +3621,51 @@
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2023/3066/PON2</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>15 July 2023 08:15</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>FINLAGGAN</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>57.0</v>
       </c>
       <c r="H38" t="n">
         <v>58.0</v>
       </c>
       <c r="I38" t="n">
         <v>8.485</v>
       </c>
       <c r="J38" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4471,51 +4471,51 @@
       </c>
       <c r="S47" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>IRS/2023/3171/PON2</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>07 August 2023 06:30</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>Leverret</t>
         </is>
       </c>
       <c r="G48" t="n">
         <v>57.0</v>
       </c>
       <c r="H48" t="n">
         <v>58.0</v>
       </c>
       <c r="I48" t="n">
         <v>43.76</v>
       </c>
       <c r="J48" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4726,51 +4726,51 @@
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2023/3263/PON2</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>05 September 2023 14:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Hewett 52/5 A Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>HEWETT</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>52.0</v>
       </c>
       <c r="H51" t="n">
         <v>59.0</v>
       </c>
       <c r="I51" t="n">
         <v>58.6</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6426,51 +6426,51 @@
       </c>
       <c r="S70" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>IRS/2023/3488/PON2</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>22 October 2023 09:00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G71" t="n">
         <v>57.0</v>
       </c>
       <c r="H71" t="n">
         <v>28.0</v>
       </c>
       <c r="I71" t="n">
         <v>6.0</v>
       </c>
       <c r="J71" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6766,51 +6766,51 @@
       </c>
       <c r="S74" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>IRS/2023/3509/PON2</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>24 October 2023 15:10</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>PAUL B LOYD JNR</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="G75" t="n">
         <v>57.0</v>
       </c>
       <c r="H75" t="n">
         <v>58.0</v>
       </c>
       <c r="I75" t="n">
         <v>43.734</v>
       </c>
       <c r="J75" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7871,51 +7871,51 @@
       </c>
       <c r="S87" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>IRS/2023/3810/PON2</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>22 December 2023 14:30</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>Paul B. Loyd, Jnr</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>Leverett</t>
         </is>
       </c>
       <c r="G88" t="n">
         <v>57.0</v>
       </c>
       <c r="H88" t="n">
         <v>58.0</v>
       </c>
       <c r="I88" t="n">
         <v>43.734</v>
       </c>
       <c r="J88" t="inlineStr">
         <is>
           <t>North</t>
         </is>