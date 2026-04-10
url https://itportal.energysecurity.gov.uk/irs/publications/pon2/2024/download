--- v2 (2026-02-09)
+++ v3 (2026-04-10)
@@ -1241,51 +1241,51 @@
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2024/3919/PON2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>14 January 2024 11:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Tartan A Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>58.0</v>
       </c>
       <c r="H10" t="n">
         <v>22.0</v>
       </c>
       <c r="I10" t="n">
         <v>11.45</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1411,51 +1411,51 @@
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2024/3923/PON2</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>17 January 2024 10:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Dunbar Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>DUNBAR</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>60.0</v>
       </c>
       <c r="H12" t="n">
         <v>37.0</v>
       </c>
       <c r="I12" t="n">
         <v>45.0</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2024/3932/PON2</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>20 January 2024 11:45</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Ocean Patriot</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>TARTAN</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>58.0</v>
       </c>
       <c r="H14" t="n">
         <v>20.0</v>
       </c>
       <c r="I14" t="n">
         <v>49.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1921,51 +1921,51 @@
       </c>
       <c r="S17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>IRS/2024/3960/PON2</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>23 January 2024 08:30</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="G18" t="n">
         <v>58.0</v>
       </c>
       <c r="H18" t="n">
         <v>25.0</v>
       </c>
       <c r="I18" t="n">
         <v>0.49</v>
       </c>
       <c r="J18" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3111,51 +3111,51 @@
       </c>
       <c r="S31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>IRS/2024/4199/PON2</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>14 March 2024 15:00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Beatrice AD Platform</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>BEATRICE</t>
         </is>
       </c>
       <c r="G32" t="n">
         <v>58.0</v>
       </c>
       <c r="H32" t="n">
         <v>6.0</v>
       </c>
       <c r="I32" t="n">
         <v>55.09</v>
       </c>
       <c r="J32" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3791,51 +3791,51 @@
       </c>
       <c r="S39" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>IRS/2024/4448/PON2</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>07 May 2024 05:15</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>NEO ENERGY (ZEX) LIMITED</t>
+          <t>NEO NEXT+ ENERGY (ZEX) LIMITED</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Buchan</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>BUCHAN HORST</t>
         </is>
       </c>
       <c r="G40" t="n">
         <v>57.0</v>
       </c>
       <c r="H40" t="n">
         <v>53.0</v>
       </c>
       <c r="I40" t="n">
         <v>12.486</v>
       </c>
       <c r="J40" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4726,51 +4726,51 @@
       </c>
       <c r="S50" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>IRS/2024/4619/PON2</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>14 June 2024 16:00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G51" t="n">
         <v>60.0</v>
       </c>
       <c r="H51" t="n">
         <v>48.0</v>
       </c>
       <c r="I51" t="n">
         <v>31.0</v>
       </c>
       <c r="J51" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5236,51 +5236,51 @@
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2024/4776/PON2</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>23 July 2024 15:05</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>NOBLE DRILLING A/S</t>
+          <t>SVITZER SAFETY A/S</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Noble Innovator</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>MURLACH [pt of MARNOCK-SKUA]</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
         <v>14.0</v>
       </c>
       <c r="I57" t="n">
         <v>4.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5321,51 +5321,51 @@
       </c>
       <c r="S57" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>IRS/2024/4780/PON2</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>23 July 2024 10:00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G58" t="n">
         <v>56.0</v>
       </c>
       <c r="H58" t="n">
         <v>24.0</v>
       </c>
       <c r="I58" t="n">
         <v>1.94</v>
       </c>
       <c r="J58" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7446,51 +7446,51 @@
       </c>
       <c r="S82" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>IRS/2024/5223/PON2</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>01 November 2024 06:30</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G83" t="n">
         <v>57.0</v>
       </c>
       <c r="H83" t="n">
         <v>0.0</v>
       </c>
       <c r="I83" t="n">
         <v>7.0</v>
       </c>
       <c r="J83" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8211,51 +8211,51 @@
       </c>
       <c r="S91" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>IRS/2024/5390/PON2</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>28 November 2024 13:00</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>GFA</t>
         </is>
       </c>
       <c r="G92" t="n">
         <v>56.0</v>
       </c>
       <c r="H92" t="n">
         <v>24.0</v>
       </c>
       <c r="I92" t="n">
         <v>1.94</v>
       </c>
       <c r="J92" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8721,51 +8721,51 @@
       </c>
       <c r="S97" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>IRS/2024/5549/PON2</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>20 December 2024 16:00</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G98" t="n">
         <v>56.0</v>
       </c>
       <c r="H98" t="n">
         <v>24.0</v>
       </c>
       <c r="I98" t="n">
         <v>1.94</v>
       </c>
       <c r="J98" t="inlineStr">
         <is>
           <t>North</t>
         </is>