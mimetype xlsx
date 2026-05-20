--- v3 (2026-04-10)
+++ v4 (2026-05-20)
@@ -2506,51 +2506,51 @@
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2024/4020/PON2</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>03 February 2024 11:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>VICTORY</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>60.0</v>
       </c>
@@ -5236,51 +5236,51 @@
       </c>
       <c r="S56" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>IRS/2024/4776/PON2</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>23 July 2024 15:05</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>SVITZER SAFETY A/S</t>
+          <t>NOBLE DRILLING A/S</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Noble Innovator</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>MURLACH [pt of MARNOCK-SKUA]</t>
         </is>
       </c>
       <c r="G57" t="n">
         <v>57.0</v>
       </c>
       <c r="H57" t="n">
         <v>14.0</v>
       </c>
       <c r="I57" t="n">
         <v>4.0</v>
       </c>
       <c r="J57" t="inlineStr">
         <is>
           <t>North</t>
         </is>