--- v4 (2026-05-20)
+++ v5 (2026-07-21)
@@ -2771,51 +2771,51 @@
       </c>
       <c r="S27" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>IRS/2024/4127/PON2</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>28 February 2024 21:48</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>TECHNIP UK LIMITED</t>
+          <t>TECHNIPFMC UK LIMITED</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Deep Discoverer</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>FRAM</t>
         </is>
       </c>
       <c r="G28" t="n">
         <v>56.0</v>
       </c>
       <c r="H28" t="n">
         <v>50.0</v>
       </c>
       <c r="I28" t="n">
         <v>8.0</v>
       </c>
       <c r="J28" t="inlineStr">
         <is>
           <t>North</t>
         </is>