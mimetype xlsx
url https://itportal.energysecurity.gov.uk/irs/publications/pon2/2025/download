--- v6 (2026-03-21)
+++ v7 (2026-04-10)
@@ -646,51 +646,51 @@
       </c>
       <c r="S2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2025/5604/PON2</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>02 January 2025 10:30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>56.0</v>
       </c>
       <c r="H3" t="n">
         <v>24.0</v>
       </c>
       <c r="I3" t="n">
         <v>1.94</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -816,51 +816,51 @@
       </c>
       <c r="S4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2025/5621/PON2</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>06 January 2025 13:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
       <c r="H5" t="n">
         <v>0.0</v>
       </c>
       <c r="I5" t="n">
         <v>7.0</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1071,51 +1071,51 @@
       </c>
       <c r="S7" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>IRS/2025/5648/PON2</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>12 January 2025 08:00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Auk A Platform</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>56.0</v>
       </c>
       <c r="H8" t="n">
         <v>24.0</v>
       </c>
       <c r="I8" t="n">
         <v>1.94</v>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1411,51 +1411,51 @@
       </c>
       <c r="S11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2025/5699/PON2</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>25 January 2025 07:30</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Arbroath Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>ARBROATH</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>57.0</v>
       </c>
       <c r="H12" t="n">
         <v>22.0</v>
       </c>
       <c r="I12" t="n">
         <v>29.0</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1751,51 +1751,51 @@
       </c>
       <c r="S15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2025/5716/PON2</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>28 January 2025 17:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Saltire A Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>SALTIRE</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>58.0</v>
       </c>
       <c r="H16" t="n">
         <v>25.0</v>
       </c>
       <c r="I16" t="n">
         <v>0.49</v>
       </c>
       <c r="J16" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -4801,51 +4801,51 @@
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S51" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>IRS/2025/6516/PON2</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>05 August 2025 07:00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>ITHACA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Captain WPP'A'</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>CAPTAIN</t>
         </is>
       </c>
       <c r="G52" t="n">
         <v>58.0</v>
       </c>
@@ -4981,51 +4981,51 @@
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2025/6548/PON2</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>11 August 2025 23:30</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>58.0</v>
       </c>
       <c r="H54" t="n">
         <v>27.0</v>
       </c>
       <c r="I54" t="n">
         <v>40.86</v>
       </c>
       <c r="J54" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5151,51 +5151,51 @@
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2025/6563/PON2</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>16 August 2025 20:30</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Elgin Wellhead Platform A</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>57.0</v>
       </c>
       <c r="H56" t="n">
         <v>0.0</v>
       </c>
       <c r="I56" t="n">
         <v>7.0</v>
       </c>
       <c r="J56" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5651,51 +5651,51 @@
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S61" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>IRS/2025/6707/PON2</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>18 September 2025 11:30</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>SERICA ENERGY (UK) LIMITED</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Bruce PUQ Platform</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>BRUCE</t>
         </is>
       </c>
       <c r="G62" t="n">
         <v>59.0</v>
       </c>
@@ -5746,51 +5746,51 @@
       </c>
       <c r="S62" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>IRS/2025/6710/PON2</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>18 September 2025 10:17</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>CLAYMORE - EAST AREA</t>
         </is>
       </c>
       <c r="G63" t="n">
         <v>58.0</v>
       </c>
       <c r="H63" t="n">
         <v>28.0</v>
       </c>
       <c r="I63" t="n">
         <v>9.0</v>
       </c>
       <c r="J63" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -5916,51 +5916,51 @@
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2025/6748/PON2</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>29 September 2025 02:30</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="G65" t="n">
         <v>59.0</v>
       </c>
       <c r="H65" t="n">
         <v>21.0</v>
       </c>
       <c r="I65" t="n">
         <v>58.0</v>
       </c>
       <c r="J65" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6001,51 +6001,51 @@
       </c>
       <c r="S65" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>IRS/2025/6759/PON2</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>30 September 2025 20:56</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G66" t="n">
         <v>59.0</v>
       </c>
       <c r="H66" t="n">
         <v>21.0</v>
       </c>
       <c r="I66" t="n">
         <v>58.0</v>
       </c>
       <c r="J66" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -6936,51 +6936,51 @@
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2025/6845/PON2</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>14 October 2025 20:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>59.0</v>
       </c>
       <c r="H77" t="n">
         <v>21.0</v>
       </c>
       <c r="I77" t="n">
         <v>14.1</v>
       </c>
       <c r="J77" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7096,51 +7096,51 @@
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S78" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>IRS/2025/6875/PON2</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>21 October 2025 16:40</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Magnus Platform</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>MAGNUS</t>
         </is>
       </c>
       <c r="G79" t="n">
         <v>61.0</v>
       </c>
@@ -7191,51 +7191,51 @@
       </c>
       <c r="S79" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>IRS/2025/6886/PON2</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>26 October 2025 07:30</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Montrose A Platform</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>MONTROSE</t>
         </is>
       </c>
       <c r="G80" t="n">
         <v>57.0</v>
       </c>
       <c r="H80" t="n">
         <v>26.0</v>
       </c>
       <c r="I80" t="n">
         <v>59.46</v>
       </c>
       <c r="J80" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -7956,51 +7956,51 @@
       </c>
       <c r="S88" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>IRS/2025/7054/PON2</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>04 December 2025 16:30</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Siem Day</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G89" t="n">
         <v>59.0</v>
       </c>
       <c r="H89" t="n">
         <v>21.0</v>
       </c>
       <c r="I89" t="n">
         <v>38.41</v>
       </c>
       <c r="J89" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -8551,51 +8551,51 @@
       </c>
       <c r="S95" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>IRS/2025/7128/PON2</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>23 December 2025 15:00</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>NEO NEXT ENERGY LIMITED</t>
+          <t>NEO NEXT + ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G96" t="n">
         <v>58.0</v>
       </c>
       <c r="H96" t="n">
         <v>27.0</v>
       </c>
       <c r="I96" t="n">
         <v>40.0</v>
       </c>
       <c r="J96" t="inlineStr">
         <is>
           <t>North</t>
         </is>