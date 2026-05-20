--- v7 (2026-04-10)
+++ v8 (2026-05-20)
@@ -6926,51 +6926,51 @@
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S76" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>IRS/2025/6845/PON2</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>14 October 2025 20:00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Gryphon A</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>GRYPHON</t>
         </is>
       </c>
       <c r="G77" t="n">
         <v>59.0</v>
       </c>
@@ -7606,51 +7606,51 @@
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S84" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>IRS/2025/7009/PON2</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>23 November 2025 18:40</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>Scott JU Platform</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
       <c r="G85" t="n">
         <v>58.0</v>
       </c>
@@ -8456,51 +8456,51 @@
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S94" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>IRS/2025/7112/PON2</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>16 December 2025 08:00</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>ENQUEST HEATHER LIMITED</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Thistle A Platform</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>DEVERON</t>
         </is>
       </c>
       <c r="G95" t="n">
         <v>61.0</v>
       </c>