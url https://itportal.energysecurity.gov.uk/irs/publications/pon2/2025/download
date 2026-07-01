--- v8 (2026-05-20)
+++ v9 (2026-07-01)
@@ -5406,51 +5406,51 @@
       </c>
       <c r="S58" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>IRS/2025/6649/PON2</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>05 September 2025 07:30</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G59" t="n">
         <v>58.0</v>
       </c>
       <c r="H59" t="n">
         <v>21.0</v>
       </c>
       <c r="I59" t="n">
         <v>38.0</v>
       </c>
       <c r="J59" t="inlineStr">
         <is>
           <t>North</t>
         </is>