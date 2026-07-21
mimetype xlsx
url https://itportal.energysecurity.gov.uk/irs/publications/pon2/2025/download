--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -4971,51 +4971,51 @@
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S53" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>IRS/2025/6548/PON2</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>11 August 2025 23:30</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G54" t="n">
         <v>58.0</v>
       </c>