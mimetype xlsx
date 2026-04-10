--- v2 (2026-03-21)
+++ v3 (2026-04-10)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S17"/>
+  <dimension ref="A2:S21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1156,51 +1156,51 @@
       </c>
       <c r="S8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2026/7239/PON2</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>26 January 2026 09:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>58.0</v>
       </c>
       <c r="H9" t="n">
         <v>26.0</v>
       </c>
       <c r="I9" t="n">
         <v>58.0</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1326,51 +1326,51 @@
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7246/PON2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>27 January 2026 14:32</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>58.0</v>
       </c>
       <c r="H11" t="n">
         <v>26.0</v>
       </c>
       <c r="I11" t="n">
         <v>58.0</v>
       </c>
       <c r="J11" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1836,51 +1836,51 @@
       </c>
       <c r="S16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>IRS/2026/7344/PON2</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>21 February 2026 10:35</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Culzean Utilities Living Quart</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>57.0</v>
       </c>
       <c r="H17" t="n">
         <v>11.0</v>
       </c>
       <c r="I17" t="n">
         <v>24.89</v>
       </c>
       <c r="J17" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1898,50 +1898,390 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O17" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P17" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S17" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>IRS/2026/7372/PON2</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>26 February 2026 16:37</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Penguins FPSO</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>Penguins</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H18" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="I18" t="n">
+        <v>59.27</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K18" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L18" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M18" t="n">
+        <v>47.71</v>
+      </c>
+      <c r="N18" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O18" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P18" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q18" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S18" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>IRS/2026/7393/PON2</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>04 March 2026 06:05</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>SERICA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Bruce PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H19" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I19" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K19" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L19" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="M19" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N19" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O19" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P19" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="Q19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S19" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>IRS/2026/7414/PON2</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>09 March 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>BC39</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H20" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I20" t="n">
+        <v>20.088</v>
+      </c>
+      <c r="J20" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K20" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L20" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M20" t="n">
+        <v>30.242</v>
+      </c>
+      <c r="N20" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O20" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="P20" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R20" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S20" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>IRS/2026/7419/PON2</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>10 March 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>BC39</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H21" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I21" t="n">
+        <v>20.088</v>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K21" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L21" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M21" t="n">
+        <v>30.242</v>
+      </c>
+      <c r="N21" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O21" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="P21" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R21" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>