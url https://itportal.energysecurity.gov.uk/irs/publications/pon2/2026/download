--- v3 (2026-04-10)
+++ v4 (2026-05-20)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S21"/>
+  <dimension ref="A2:S30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2238,50 +2238,815 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S21" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>IRS/2026/7436/PON2</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>16 March 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H22" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I22" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J22" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K22" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L22" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M22" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N22" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O22" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P22" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R22" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S22" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>IRS/2026/7442/PON2</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>19 March 2026 21:00</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Global Producer III</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>Dumbarton</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H23" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="I23" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K23" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L23" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="M23" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="N23" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O23" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P23" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q23" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S23" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>IRS/2026/7451/PON2</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>22 March 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>PETRODEC UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Obana</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>Pickerill A</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H24" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="I24" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J24" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K24" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L24" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M24" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="N24" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O24" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="P24" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R24" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S24" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>IRS/2026/7469/PON2</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>26 March 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>ADURA ENERGY LIMITED, STENA DRILLING LIMITED</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Stena Don</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>PENGUIN A {PENGUIN WEST}</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H25" t="n">
+        <v>37.0</v>
+      </c>
+      <c r="I25" t="n">
+        <v>46.6</v>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K25" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L25" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="M25" t="n">
+        <v>45.7</v>
+      </c>
+      <c r="N25" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O25" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P25" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R25" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S25" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>IRS/2026/7478/PON2</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>28 March 2026 10:55</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Cormorant A Platform</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>SOUTH CORMORANT</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H26" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I26" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="J26" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K26" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L26" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M26" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N26" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O26" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P26" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S26" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>IRS/2026/7484/PON2</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>30 March 2026 04:00</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H27" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I27" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K27" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L27" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M27" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N27" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O27" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P27" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R27" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S27" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>IRS/2026/7524/PON2</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>06 April 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H28" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I28" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J28" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K28" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L28" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M28" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N28" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O28" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P28" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R28" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S28" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>IRS/2026/7555/PON2</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>01 April 2026 17:45</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Clair Phase 1 Platform</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H29" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I29" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K29" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L29" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M29" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="N29" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O29" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="P29" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="Q29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R29" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S29" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>IRS/2026/7585/PON2</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>18 April 2024 16:14</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H30" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="I30" t="n">
+        <v>25.2</v>
+      </c>
+      <c r="J30" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K30" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L30" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M30" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O30" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P30" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>