--- v4 (2026-05-20)
+++ v5 (2026-06-10)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S30"/>
+  <dimension ref="A2:S35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1316,51 +1316,51 @@
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2026/7246/PON2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>27 January 2026 14:32</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Claymore A Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>CLAYMORE</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>58.0</v>
       </c>
@@ -3003,50 +3003,475 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>IRS/2026/7601/PON2</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>24 April 2026 12:30</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Clair Ridge Platform</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>CLAIR</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H31" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I31" t="n">
+        <v>11.07</v>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K31" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L31" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="M31" t="n">
+        <v>39.2</v>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O31" t="inlineStr">
+        <is>
+          <t>206</t>
+        </is>
+      </c>
+      <c r="P31" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S31" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>IRS/2026/7602/PON2</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>25 April 2026 06:50</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>SERICA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Bruce PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H32" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I32" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="J32" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K32" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L32" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="M32" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N32" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O32" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P32" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R32" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S32" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>IRS/2026/7619/PON2</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>18 April 2026 21:04</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Deepsea Atlantic</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H33" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I33" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K33" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L33" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="M33" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="N33" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O33" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P33" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R33" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S33" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>IRS/2026/7662/PON2</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>06 May 2026 14:55</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>NOBLE DRILLING UK LTD, NET ZERO NORTH SEA STORAGE LIMITED</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Noble Intrepid</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>NEP Endurance – Phase 3</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H34" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I34" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K34" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L34" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M34" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="N34" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O34" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="P34" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R34" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S34" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>IRS/2026/7667/PON2</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>08 May 2026 11:15</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>HARBOUR ENERGY PLC</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Lomond Platform</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>LOMOND</t>
+        </is>
+      </c>
+      <c r="G35" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H35" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I35" t="n">
+        <v>15.15</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K35" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L35" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="M35" t="n">
+        <v>41.51</v>
+      </c>
+      <c r="N35" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O35" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P35" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>