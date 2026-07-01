--- v5 (2026-06-10)
+++ v6 (2026-07-01)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S35"/>
+  <dimension ref="A2:S40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1486,51 +1486,51 @@
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7307/PON2</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>12 February 2026 09:45</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ADURA ENERGY LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
@@ -3428,50 +3428,475 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P35" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S35" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>IRS/2026/7750/PON2</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>28 May 2026 14:15</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Cormorant A Platform</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>SOUTH CORMORANT</t>
+        </is>
+      </c>
+      <c r="G36" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H36" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I36" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K36" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L36" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M36" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O36" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P36" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R36" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S36" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>IRS/2026/7756/PON2</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>31 May 2026 07:50</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="G37" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H37" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I37" t="n">
+        <v>41.97</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K37" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L37" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="M37" t="n">
+        <v>6.35</v>
+      </c>
+      <c r="N37" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O37" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P37" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="Q37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R37" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S37" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>IRS/2026/7757/PON2</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>20 April 2026 18:00</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Penguins FPSO</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>Penguins FPSO</t>
+        </is>
+      </c>
+      <c r="G38" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H38" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="I38" t="n">
+        <v>1.24</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K38" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L38" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="M38" t="n">
+        <v>54.055</v>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O38" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P38" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R38" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>IRS/2026/7766/PON2</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>01 June 2026 15:30</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Ravenspurn South B Platform</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>CLEETON</t>
+        </is>
+      </c>
+      <c r="G39" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H39" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I39" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K39" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L39" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="M39" t="n">
+        <v>54.9</v>
+      </c>
+      <c r="N39" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O39" t="inlineStr">
+        <is>
+          <t>142</t>
+        </is>
+      </c>
+      <c r="P39" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R39" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>IRS/2026/7775/PON2</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>03 June 2026 16:20</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Ensco 120</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>HAMILTON NORTH</t>
+        </is>
+      </c>
+      <c r="G40" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H40" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="I40" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K40" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L40" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="M40" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O40" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P40" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>