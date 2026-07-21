--- v6 (2026-07-01)
+++ v7 (2026-07-21)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S40"/>
+  <dimension ref="A2:S45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -2936,51 +2936,51 @@
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2026/7585/PON2</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>18 April 2024 16:14</t>
+          <t>18 April 2026 16:14</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>60.0</v>
       </c>
       <c r="H30" t="n">
         <v>21.0</v>
       </c>
       <c r="I30" t="n">
         <v>25.2</v>
@@ -3853,50 +3853,475 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="P40" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>IRS/2026/7795/PON2</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>06 June 2026 16:15</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Deep Explorer</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>ROSEBANK</t>
+        </is>
+      </c>
+      <c r="G41" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H41" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="I41" t="n">
+        <v>55.98</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K41" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L41" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="M41" t="n">
+        <v>32.2</v>
+      </c>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O41" t="inlineStr">
+        <is>
+          <t>213</t>
+        </is>
+      </c>
+      <c r="P41" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R41" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>IRS/2026/7807/PON2</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>12 June 2026 10:14</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Beryl B Platform</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="G42" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H42" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I42" t="n">
+        <v>37.23</v>
+      </c>
+      <c r="J42" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K42" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L42" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="M42" t="n">
+        <v>45.87</v>
+      </c>
+      <c r="N42" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O42" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P42" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R42" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>IRS/2026/7808/PON2</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>12 June 2026 16:05</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G43" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H43" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I43" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K43" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L43" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M43" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N43" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O43" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P43" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R43" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S43" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>IRS/2026/7821/PON2</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>16 June 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>MARNOCK-SKUA</t>
+        </is>
+      </c>
+      <c r="G44" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H44" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I44" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K44" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L44" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M44" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O44" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="P44" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R44" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>IRS/2026/7824/PON2</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>16 June 2026 13:00</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Captain FPSO</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>CAPTAIN</t>
+        </is>
+      </c>
+      <c r="G45" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H45" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="I45" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K45" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L45" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M45" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="N45" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O45" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P45" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R45" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>