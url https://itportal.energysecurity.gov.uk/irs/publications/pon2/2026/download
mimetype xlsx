--- v7 (2026-07-21)
+++ v8 (2026-08-30)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S45"/>
+  <dimension ref="A2:S55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3004,51 +3004,51 @@
           <t>West</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S30" t="inlineStr">
         <is>
-          <t>No</t>
+          <t>Yes</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2026/7601/PON2</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>24 April 2026 12:30</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
@@ -3526,51 +3526,51 @@
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S36" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>IRS/2026/7756/PON2</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>31 May 2026 07:50</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>SHELL U.K. LIMITED</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Brent C Platform</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>BRENT</t>
         </is>
       </c>
       <c r="G37" t="n">
         <v>61.0</v>
       </c>
@@ -4036,51 +4036,51 @@
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S42" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>IRS/2026/7808/PON2</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>12 June 2026 16:05</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Judy Platform</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>JUDY</t>
         </is>
       </c>
       <c r="G43" t="n">
         <v>56.0</v>
       </c>
@@ -4278,50 +4278,900 @@
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P45" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S45" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>IRS/2026/7869/PON2</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>28 June 2026 20:45</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>APACHE BERYL I LIMITED</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Beryl SPM2 Loading Terminal</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>BERYL</t>
+        </is>
+      </c>
+      <c r="G46" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H46" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I46" t="n">
+        <v>15.56</v>
+      </c>
+      <c r="J46" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K46" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L46" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="M46" t="n">
+        <v>45.6</v>
+      </c>
+      <c r="N46" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O46" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P46" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R46" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>IRS/2026/7903/PON2</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>06 July 2026 05:16</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>ITHACA ENERGY (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Stella FPF-1</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>STELLA</t>
+        </is>
+      </c>
+      <c r="G47" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H47" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="I47" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K47" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L47" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M47" t="n">
+        <v>38.0</v>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O47" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P47" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S47" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>IRS/2026/7904/PON2</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>04 July 2026 15:00</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Cormorant North Platform</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>CORMORANT NORTH</t>
+        </is>
+      </c>
+      <c r="G48" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H48" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="I48" t="n">
+        <v>26.0</v>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K48" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L48" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M48" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="N48" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O48" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R48" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S48" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>IRS/2026/7918/PON2</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>08 July 2026 20:24</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Brent C Platform</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>BRENT</t>
+        </is>
+      </c>
+      <c r="G49" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H49" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I49" t="n">
+        <v>41.97</v>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K49" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L49" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="M49" t="n">
+        <v>6.35</v>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O49" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P49" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="Q49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R49" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S49" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>IRS/2026/7920/PON2</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>09 July 2026 14:30</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>HARBOUR ENERGY PLC</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Everest North Platform</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>EVEREST</t>
+        </is>
+      </c>
+      <c r="G50" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H50" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I50" t="n">
+        <v>30.89</v>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K50" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L50" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="M50" t="n">
+        <v>5.96</v>
+      </c>
+      <c r="N50" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O50" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P50" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R50" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S50" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>IRS/2026/7934/PON2</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>12 July 2026 11:00</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G51" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H51" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I51" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K51" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L51" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M51" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N51" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O51" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P51" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R51" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S51" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>IRS/2026/7936/PON2</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>13 July 2026 14:26</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PRODUCTION (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Hawksley WHPS</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>HAWKSLEY</t>
+        </is>
+      </c>
+      <c r="G52" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="H52" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="I52" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K52" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L52" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="M52" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="N52" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O52" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="P52" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S52" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>IRS/2026/8003/PON2</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>30 July 2026 19:30</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Judy Riser Platform</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G53" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H53" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I53" t="n">
+        <v>52.92</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K53" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L53" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M53" t="n">
+        <v>7.88</v>
+      </c>
+      <c r="N53" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O53" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P53" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R53" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S53" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>IRS/2026/8007/PON2</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>01 August 2026 23:47</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED, SHELL U.K. LIMITED, SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Scoter</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>SCOTER</t>
+        </is>
+      </c>
+      <c r="G54" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H54" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I54" t="n">
+        <v>2.34</v>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L54" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="M54" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="N54" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O54" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P54" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S54" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>IRS/2026/8009/PON2</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>02 August 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Adura, VALARIS PLC</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Valaris 122</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>JACKDAW</t>
+        </is>
+      </c>
+      <c r="G55" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="H55" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K55" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L55" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="M55" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="N55" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O55" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P55" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R55" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>