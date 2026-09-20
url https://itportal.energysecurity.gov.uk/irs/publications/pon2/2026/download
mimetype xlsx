--- v8 (2026-08-30)
+++ v9 (2026-09-20)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S55"/>
+  <dimension ref="A2:S60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -891,51 +891,51 @@
       </c>
       <c r="Q5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7185/PON2</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>12 January 2026 01:50</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CHRYSAOR LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Everest North Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>EVEREST</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>57.0</v>
       </c>
@@ -5128,50 +5128,475 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="P55" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>IRS/2026/8033/PON2</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>05 August 2026 11:35</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G56" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H56" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="I56" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J56" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K56" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L56" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="M56" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O56" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S56" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>IRS/2026/8039/PON2</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>08 August 2026 14:00</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>SPIRIT ENERGY LIMITED</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Morecambe South AP1 Platform</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>SOUTH MORECAMBE</t>
+        </is>
+      </c>
+      <c r="G57" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H57" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="I57" t="n">
+        <v>47.52</v>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K57" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L57" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M57" t="n">
+        <v>55.01</v>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O57" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="Q57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R57" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S57" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>IRS/2026/8053/PON2</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>11 August 2026 17:00</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Douglas DW Platform</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>DOUGLAS</t>
+        </is>
+      </c>
+      <c r="G58" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H58" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="I58" t="n">
+        <v>13.91</v>
+      </c>
+      <c r="J58" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K58" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L58" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="M58" t="n">
+        <v>42.29</v>
+      </c>
+      <c r="N58" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O58" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R58" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S58" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>IRS/2026/8058/PON2</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>13 August 2026 14:40</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>SHELL U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Leman G Platform [SHELL]</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>LEMAN [SHELL][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G59" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H59" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K59" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L59" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="M59" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O59" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P59" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R59" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S59" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>IRS/2026/8068/PON2</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>16 August 2026 05:10</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Forties FC Platform</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G60" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H60" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>37.03</v>
+      </c>
+      <c r="J60" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K60" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L60" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M60" t="n">
+        <v>50.74</v>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O60" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="Q60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R60" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>