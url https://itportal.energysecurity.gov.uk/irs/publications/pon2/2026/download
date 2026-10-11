--- v9 (2026-09-20)
+++ v10 (2026-10-11)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S60"/>
+  <dimension ref="A2:S67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -5481,51 +5481,51 @@
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S59" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>IRS/2026/8068/PON2</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>16 August 2026 05:10</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G60" t="n">
         <v>57.0</v>
       </c>
@@ -5553,50 +5553,645 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P60" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S60" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>IRS/2026/8094/PON2</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>21 August 2026 15:52</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>TAQA BRATANI LIMITED</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Cormorant North Platform</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>CORMORANT NORTH</t>
+        </is>
+      </c>
+      <c r="G61" t="n">
+        <v>61.0</v>
+      </c>
+      <c r="H61" t="n">
+        <v>14.0</v>
+      </c>
+      <c r="I61" t="n">
+        <v>25.542</v>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K61" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L61" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M61" t="n">
+        <v>58.396</v>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O61" t="inlineStr">
+        <is>
+          <t>211</t>
+        </is>
+      </c>
+      <c r="P61" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R61" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S61" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>IRS/2026/8114/PON2</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>29 August 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION (EPSILON) LIMITED</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Andrew Platform</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>ANDREW</t>
+        </is>
+      </c>
+      <c r="G62" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H62" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I62" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="J62" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K62" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L62" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="M62" t="n">
+        <v>15.0</v>
+      </c>
+      <c r="N62" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O62" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S62" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>IRS/2026/8128/PON2</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>01 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G63" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H63" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I63" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K63" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L63" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M63" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O63" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S63" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>IRS/2026/8145/PON2</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>06 September 2026 10:15</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>PERENCO GAS (UK) LIMITED</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>West Sole WC Platform</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>WEST SOLE</t>
+        </is>
+      </c>
+      <c r="G64" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H64" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="I64" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="J64" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K64" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L64" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M64" t="n">
+        <v>45.0</v>
+      </c>
+      <c r="N64" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="P64" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="S64" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>IRS/2026/8156/PON2</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>09 September 2026 09:03</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Triton FPSO</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>GUILLEMOT WEST</t>
+        </is>
+      </c>
+      <c r="G65" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H65" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>11.201</v>
+      </c>
+      <c r="J65" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K65" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L65" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="M65" t="n">
+        <v>9.064</v>
+      </c>
+      <c r="N65" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O65" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P65" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="Q65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R65" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S65" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>IRS/2026/8157/PON2</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>09 September 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>DEEPOCEAN SUBSEA SERVICES LIMITED</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Bruce PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>BRUCE</t>
+        </is>
+      </c>
+      <c r="G66" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H66" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="I66" t="n">
+        <v>34.0</v>
+      </c>
+      <c r="J66" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K66" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L66" t="n">
+        <v>40.0</v>
+      </c>
+      <c r="M66" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N66" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O66" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P66" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="Q66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R66" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S66" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>IRS/2026/8168/PON2</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>12 September 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Leman AP Platform [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G67" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H67" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>13.4046</v>
+      </c>
+      <c r="J67" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K67" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L67" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="M67" t="n">
+        <v>58.379</v>
+      </c>
+      <c r="N67" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O67" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P67" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R67" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>