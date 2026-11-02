--- v10 (2026-10-11)
+++ v11 (2026-11-02)
@@ -469,51 +469,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE085212-80B4-45EF-9482-795B403C1311}">
-  <dimension ref="A2:S67"/>
+  <dimension ref="A2:S71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" s="1" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -3611,51 +3611,51 @@
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S37" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>IRS/2026/7757/PON2</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>20 April 2026 18:00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>Penguins FPSO</t>
         </is>
       </c>
       <c r="G38" t="n">
         <v>61.0</v>
       </c>
@@ -3866,51 +3866,51 @@
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S40" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>IRS/2026/7795/PON2</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>06 June 2026 16:15</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Deep Explorer</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>ROSEBANK</t>
         </is>
       </c>
       <c r="G41" t="n">
         <v>60.0</v>
       </c>
@@ -5141,51 +5141,51 @@
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S55" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>IRS/2026/8033/PON2</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>05 August 2026 11:35</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Glen Lyon FPSO</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>SCHIEHALLION</t>
         </is>
       </c>
       <c r="G56" t="n">
         <v>60.0</v>
       </c>
@@ -5906,51 +5906,51 @@
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="S64" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>IRS/2026/8156/PON2</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>09 September 2026 09:03</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>DANA PETROLEUM (E&amp;P) LIMITED</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Triton FPSO</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>GUILLEMOT WEST</t>
         </is>
       </c>
       <c r="G65" t="n">
         <v>57.0</v>
       </c>
@@ -6148,50 +6148,390 @@
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P67" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="S67" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>IRS/2026/8189/PON2</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>18 September 2026 04:55</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>APACHE NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Forties FC Platform</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>FORTIES</t>
+        </is>
+      </c>
+      <c r="G68" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H68" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="I68" t="n">
+        <v>37.03</v>
+      </c>
+      <c r="J68" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K68" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L68" t="n">
+        <v>50.0</v>
+      </c>
+      <c r="M68" t="n">
+        <v>50.74</v>
+      </c>
+      <c r="N68" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O68" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P68" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="Q68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R68" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S68" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>IRS/2026/8236/PON2</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>29 September 2026 16:00</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G69" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H69" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>0.78</v>
+      </c>
+      <c r="J69" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K69" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L69" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="M69" t="n">
+        <v>0.01</v>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O69" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P69" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R69" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S69" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>IRS/2026/8238/PON2</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>28 September 2026 03:00</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>ENI UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Hamilton A Platform</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>HAMILTON</t>
+        </is>
+      </c>
+      <c r="G70" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H70" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="I70" t="n">
+        <v>57.5</v>
+      </c>
+      <c r="J70" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K70" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="L70" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="M70" t="n">
+        <v>16.2</v>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O70" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
+      <c r="P70" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R70" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S70" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>IRS/2026/8267/PON2</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>04 October 2026 13:15</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Ailsa FSO</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>CULZEAN</t>
+        </is>
+      </c>
+      <c r="G71" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H71" t="n">
+        <v>11.0</v>
+      </c>
+      <c r="I71" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="J71" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K71" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L71" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M71" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="N71" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O71" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P71" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="Q71" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="R71" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="S71" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>