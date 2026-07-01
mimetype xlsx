--- v0 (2025-10-07)
+++ v1 (2026-07-01)
@@ -697,51 +697,51 @@
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2021/526/PPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>21 December 2021 12:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>58.0</v>
       </c>
       <c r="H3" t="n">
         <v>21.0</v>
       </c>
       <c r="I3" t="n">
         <v>38.0</v>
       </c>
       <c r="J3" t="inlineStr">
         <is>
           <t>North</t>
         </is>