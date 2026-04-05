--- v0 (2025-10-07)
+++ v1 (2026-04-05)
@@ -1389,51 +1389,51 @@
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2022/1922/PPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>31 March 2022 13:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="n">
         <v>0.0</v>
       </c>
       <c r="I10" t="n">
         <v>44.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>