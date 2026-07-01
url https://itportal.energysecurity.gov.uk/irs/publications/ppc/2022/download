--- v1 (2026-04-05)
+++ v2 (2026-07-01)
@@ -1785,51 +1785,51 @@
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2022/2254/PPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>22 December 2022 00:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>58.0</v>
       </c>
       <c r="H14" t="n">
         <v>21.0</v>
       </c>
       <c r="I14" t="n">
         <v>38.0</v>
       </c>
       <c r="J14" t="inlineStr">
         <is>
           <t>North</t>
         </is>