--- v0 (2025-10-16)
+++ v1 (2026-04-29)
@@ -973,51 +973,51 @@
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2023/2474/PPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>21 February 2023 12:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Alwyn North NAB Platform</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>ALWYN NORTH</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>60.0</v>
       </c>
       <c r="H6" t="n">
         <v>48.0</v>
       </c>
       <c r="I6" t="n">
         <v>36.0</v>
       </c>
       <c r="J6" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1559,51 +1559,51 @@
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2023/3765/PPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>08 December 2023 16:24</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>58.0</v>
       </c>
       <c r="H12" t="n">
         <v>27.0</v>
       </c>
       <c r="I12" t="n">
         <v>40.0</v>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>North</t>
         </is>