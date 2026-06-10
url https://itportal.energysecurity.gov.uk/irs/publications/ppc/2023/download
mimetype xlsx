--- v1 (2026-04-29)
+++ v2 (2026-06-10)
@@ -1845,51 +1845,51 @@
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2023/3799/PPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>20 December 2023 16:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Beryl B Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>BERYL</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>59.0</v>
       </c>
@@ -1908,88 +1908,83 @@
         <v>1.0</v>
       </c>
       <c r="L15" t="n">
         <v>30.0</v>
       </c>
       <c r="M15" t="n">
         <v>45.0</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2023/3800/PPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>20 December 2023 16:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Beryl A Platform</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>BERYL</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>59.0</v>
       </c>
@@ -2008,71 +2003,66 @@
         <v>1.0</v>
       </c>
       <c r="L16" t="n">
         <v>32.0</v>
       </c>
       <c r="M16" t="n">
         <v>16.0</v>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O16" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P16" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t>6</t>
         </is>
       </c>
       <c r="T16" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="W16" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X16" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>