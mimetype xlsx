--- v1 (2026-01-09)
+++ v2 (2026-04-29)
@@ -593,51 +593,51 @@
       <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2024/4258/PPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>08 December 2023 16:24</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>NEO ENERGY RESOURCES UK LIMITED</t>
+          <t>NEO NEXT + ENERGY RESOURCES UK LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Piper B Platform</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>PIPER</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>58.0</v>
       </c>
       <c r="H2" t="n">
         <v>27.0</v>
       </c>
       <c r="I2" t="n">
         <v>40.0</v>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>North</t>
         </is>