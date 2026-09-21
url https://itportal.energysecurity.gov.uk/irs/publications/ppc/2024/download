--- v2 (2026-04-29)
+++ v3 (2026-09-21)
@@ -896,51 +896,51 @@
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2024/5053/PPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>12 September 2024 12:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
       <c r="H5" t="n">
         <v>28.0</v>
       </c>
       <c r="I5" t="n">
         <v>6.0</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1287,51 +1287,51 @@
       </c>
       <c r="U8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2024/5587/PPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>31 December 2024 08:30</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>APACHE BERYL I LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Beryl A Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>BERYL</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>59.0</v>
       </c>
@@ -1350,71 +1350,66 @@
         <v>1.0</v>
       </c>
       <c r="L9" t="n">
         <v>32.0</v>
       </c>
       <c r="M9" t="n">
         <v>16.45</v>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O9" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P9" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t>8 - Conditions for Medium Combustion Plant</t>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>