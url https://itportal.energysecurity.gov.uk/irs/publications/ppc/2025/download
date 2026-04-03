--- v3 (2026-02-17)
+++ v4 (2026-04-03)
@@ -888,51 +888,51 @@
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2025/5617/PPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>01 January 2025 12:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>NEO ENERGY NORTH SEA LIMITED</t>
+          <t>NEO NEXT + ENERGY NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Fulmar A Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>FULMAR</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>56.0</v>
       </c>
       <c r="H5" t="n">
         <v>29.0</v>
       </c>
       <c r="I5" t="n">
         <v>37.103</v>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1283,51 +1283,51 @@
       </c>
       <c r="X8" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>IRS/2025/5727/PPC</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>27 January 2025 10:00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Culzean Wellhead Platform</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>57.0</v>
       </c>
       <c r="H9" t="n">
         <v>11.0</v>
       </c>
       <c r="I9" t="n">
         <v>32.784</v>
       </c>
       <c r="J9" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -1378,51 +1378,51 @@
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2025/5728/PPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>27 January 2025 10:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P NORTH SEA UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P NORTH SEA UK LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Ailsa FSO</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>CULZEAN</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="n">
         <v>11.0</v>
       </c>
       <c r="I10" t="n">
         <v>43.72</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2679,51 +2679,51 @@
       </c>
       <c r="X22" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>IRS/2025/6071/PPC</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>14 April 2025 11:30</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>TOTALENERGIES E&amp;P UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Elgin PUQ Platform</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>ELGIN</t>
         </is>
       </c>
       <c r="G23" t="n">
         <v>57.0</v>
       </c>
       <c r="H23" t="n">
         <v>0.0</v>
       </c>
       <c r="I23" t="n">
         <v>44.0</v>
       </c>
       <c r="J23" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3479,51 +3479,51 @@
       </c>
       <c r="U30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2025/7097/PPC</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>15 December 2025 11:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>CNOOC PETROLEUM EUROPE LIMITED</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Scott JD Platform</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>SCOTT</t>
         </is>
       </c>
       <c r="G31" t="n">
         <v>58.0</v>
       </c>
@@ -3542,71 +3542,74 @@
         <v>0.0</v>
       </c>
       <c r="L31" t="n">
         <v>12.0</v>
       </c>
       <c r="M31" t="n">
         <v>8.0</v>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P31" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R31" t="inlineStr">
+        <is>
+          <t>Methane Emission Load</t>
         </is>
       </c>
       <c r="T31" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U31" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Methane</t>
+        </is>
+      </c>
+      <c r="V31" t="n">
+        <v>1.99</v>
       </c>
       <c r="W31" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X31" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>