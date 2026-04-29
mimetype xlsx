--- v4 (2026-04-03)
+++ v5 (2026-04-29)
@@ -2269,51 +2269,51 @@
       </c>
       <c r="U18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X18" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>IRS/2025/6007/PPC</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>31 March 2025 08:50</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Douglas OSI</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>DOUGLAS</t>
         </is>
       </c>
       <c r="G19" t="n">
         <v>53.0</v>
       </c>
@@ -2332,71 +2332,66 @@
         <v>3.0</v>
       </c>
       <c r="L19" t="n">
         <v>32.0</v>
       </c>
       <c r="M19" t="n">
         <v>46.0</v>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="P19" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R19" t="inlineStr">
+        <is>
+          <t>The first emissions monitoring exercise ever conducted at OSI following the issue of its PPC permit in December 2023 and the results indicate that both NO2 ELV limits were breached under all loading conditions.</t>
         </is>
       </c>
       <c r="T19" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="W19" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X19" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>IRS/2025/6039/PPC</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>27 March 2025 13:00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -3379,51 +3374,51 @@
       </c>
       <c r="U29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X29" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>IRS/2025/6946/PPC</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>05 November 2025 07:25</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>ENI UK LIMITED</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Douglas OSI</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>DOUGLAS</t>
         </is>
       </c>
       <c r="G30" t="n">
         <v>53.0</v>
       </c>
@@ -3442,71 +3437,67 @@
         <v>3.0</v>
       </c>
       <c r="L30" t="n">
         <v>32.0</v>
       </c>
       <c r="M30" t="n">
         <v>46.0</v>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="P30" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R30" t="inlineStr">
+        <is>
+          <t>Permit Condition 3 under Schedule I of Permit PPC/112, which relates to the total annual emissions of polluting substances from combustion equipment authorised under the permit. 
+It has been confirmed that NO₂ ELV limits were exceeded under low and medium loading conditions.</t>
         </is>
       </c>
       <c r="T30" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="W30" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X30" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>IRS/2025/7097/PPC</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>15 December 2025 11:00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">