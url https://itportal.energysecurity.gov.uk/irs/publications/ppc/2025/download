--- v5 (2026-04-29)
+++ v6 (2026-06-10)
@@ -583,51 +583,51 @@
       </c>
       <c r="T1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>IRS/2025/5592/PPC</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>01 January 2025 00:00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>BLUEWATER LANCASTER PRODUCTION (UK) LIMITED</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Aoka Mizu FPSO</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>LANCASTER</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>60.0</v>
       </c>
@@ -646,71 +646,66 @@
         <v>3.0</v>
       </c>
       <c r="L2" t="n">
         <v>52.0</v>
       </c>
       <c r="M2" t="n">
         <v>5.16</v>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>West</t>
         </is>
       </c>
       <c r="O2" t="inlineStr">
         <is>
           <t>205</t>
         </is>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>Condition 7 - MCP requirements</t>
         </is>
       </c>
       <c r="T2" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="W2" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>IRS/2025/5593/PPC</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>01 January 2025 00:00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">