--- v6 (2026-06-10)
+++ v7 (2026-07-01)
@@ -2764,51 +2764,51 @@
       </c>
       <c r="X23" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>IRS/2025/6319/PPC</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>12 June 2025 12:00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G24" t="n">
         <v>58.0</v>
       </c>
       <c r="H24" t="n">
         <v>21.0</v>
       </c>
       <c r="I24" t="n">
         <v>38.6</v>
       </c>
       <c r="J24" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2867,51 +2867,51 @@
       </c>
       <c r="X24" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>IRS/2025/6319/PPC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>12 June 2025 12:00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G25" t="n">
         <v>58.0</v>
       </c>
       <c r="H25" t="n">
         <v>21.0</v>
       </c>
       <c r="I25" t="n">
         <v>38.6</v>
       </c>
       <c r="J25" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -2970,51 +2970,51 @@
       </c>
       <c r="X25" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>IRS/2025/6319/PPC</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>12 June 2025 12:00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G26" t="n">
         <v>58.0</v>
       </c>
       <c r="H26" t="n">
         <v>21.0</v>
       </c>
       <c r="I26" t="n">
         <v>38.6</v>
       </c>
       <c r="J26" t="inlineStr">
         <is>
           <t>North</t>
         </is>
@@ -3073,51 +3073,51 @@
       </c>
       <c r="X26" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>IRS/2025/6319/PPC</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>12 June 2025 12:00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>NEO ENERGY PRODUCTION UK LIMITED</t>
+          <t>NEO NEXT+ ENERGY PUK LIMITED</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Global Producer III</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>DONAN [MAERSK]</t>
         </is>
       </c>
       <c r="G27" t="n">
         <v>58.0</v>
       </c>
       <c r="H27" t="n">
         <v>21.0</v>
       </c>
       <c r="I27" t="n">
         <v>38.6</v>
       </c>
       <c r="J27" t="inlineStr">
         <is>
           <t>North</t>
         </is>