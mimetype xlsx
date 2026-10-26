--- v7 (2026-07-01)
+++ v8 (2026-10-26)
@@ -1458,51 +1458,51 @@
       </c>
       <c r="T10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W10" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>IRS/2025/5752/PPC</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>31 January 2025 18:00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>57.0</v>
       </c>
@@ -1521,88 +1521,91 @@
         <v>0.0</v>
       </c>
       <c r="L11" t="n">
         <v>54.0</v>
       </c>
       <c r="M11" t="n">
         <v>50.74</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O11" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>No permit condition could be identified to require Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit to be updated.</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U11" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CH4</t>
+        </is>
+      </c>
+      <c r="V11" t="n">
+        <v>11.7</v>
       </c>
       <c r="W11" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>IRS/2025/5752/PPC</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>31 January 2025 18:00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>57.0</v>
       </c>
@@ -1621,88 +1624,91 @@
         <v>0.0</v>
       </c>
       <c r="L12" t="n">
         <v>54.0</v>
       </c>
       <c r="M12" t="n">
         <v>50.74</v>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O12" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P12" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>No permit condition could be identified to require Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit to be updated.</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U12" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>CO</t>
+        </is>
+      </c>
+      <c r="V12" t="n">
+        <v>78.6</v>
       </c>
       <c r="W12" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2025/5752/PPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>31 January 2025 18:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>57.0</v>
       </c>
@@ -1721,88 +1727,91 @@
         <v>0.0</v>
       </c>
       <c r="L13" t="n">
         <v>54.0</v>
       </c>
       <c r="M13" t="n">
         <v>50.74</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>No permit condition could be identified to require Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit to be updated.</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>NOx</t>
+        </is>
+      </c>
+      <c r="V13" t="n">
+        <v>120.2</v>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2025/5752/PPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>31 January 2025 18:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>57.0</v>
       </c>
@@ -1821,88 +1830,91 @@
         <v>0.0</v>
       </c>
       <c r="L14" t="n">
         <v>54.0</v>
       </c>
       <c r="M14" t="n">
         <v>50.74</v>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O14" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P14" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t>No permit condition could be identified to require Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit to be updated.</t>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SOx</t>
+        </is>
+      </c>
+      <c r="V14" t="n">
+        <v>13.0</v>
       </c>
       <c r="W14" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>IRS/2025/5752/PPC</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>31 January 2025 18:00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>APACHE NORTH SEA LIMITED</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Forties FC Platform</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>FORTIES</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>57.0</v>
       </c>
@@ -1921,71 +1933,74 @@
         <v>0.0</v>
       </c>
       <c r="L15" t="n">
         <v>54.0</v>
       </c>
       <c r="M15" t="n">
         <v>50.74</v>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O15" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P15" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t>No permit condition could be identified to require Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit to be updated.</t>
         </is>
       </c>
       <c r="T15" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U15" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>VOC</t>
+        </is>
+      </c>
+      <c r="V15" t="n">
+        <v>1.4</v>
       </c>
       <c r="W15" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>IRS/2025/5792/PPC</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>14 February 2025 09:00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">