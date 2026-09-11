--- v7 (2026-08-10)
+++ v8 (2026-09-11)
@@ -1404,51 +1404,51 @@
       </c>
       <c r="X9" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>IRS/2026/7611/PPC</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>27 November 2025 12:00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+          <t>CB&amp;I ASSET SOLUTIONS LIMITED</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Kittiwake A Platform</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>KITTIWAKE</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>57.0</v>
       </c>
       <c r="H10" t="n">
         <v>28.0</v>
       </c>
       <c r="I10" t="n">
         <v>6.0</v>
       </c>
       <c r="J10" t="inlineStr">
         <is>
           <t>North</t>
         </is>