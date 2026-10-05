--- v8 (2026-09-11)
+++ v9 (2026-10-05)
@@ -791,51 +791,51 @@
           <t>VOCs</t>
         </is>
       </c>
       <c r="V3" t="n">
         <v>1.0</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>IRS/2026/7304/PPC</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>28 November 2025 00:00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Nelson Platform</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>NELSON</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>57.0</v>
       </c>
@@ -854,71 +854,74 @@
         <v>1.0</v>
       </c>
       <c r="L4" t="n">
         <v>8.0</v>
       </c>
       <c r="M4" t="n">
         <v>39.0</v>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P4" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>Condition 3 Total annual emissions of polluting substances from combustion equipment authorised under the permit.   </t>
         </is>
       </c>
       <c r="T4" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U4" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Sulphur Oxides (SOx)</t>
+        </is>
+      </c>
+      <c r="V4" t="n">
+        <v>1.71</v>
       </c>
       <c r="W4" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7305/PPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>28 November 2025 00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">