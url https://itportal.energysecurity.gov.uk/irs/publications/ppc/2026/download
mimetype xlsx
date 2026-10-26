--- v9 (2026-10-05)
+++ v10 (2026-10-26)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X14"/>
+  <dimension ref="A2:X15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1690,51 +1690,51 @@
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>IRS/2026/7806/PPC</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>11 June 2026 12:00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ITHACA OIL AND GAS LIMITED</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Alba Northern Platform</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>ALBA</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>58.0</v>
       </c>
@@ -1753,71 +1753,74 @@
         <v>1.0</v>
       </c>
       <c r="L13" t="n">
         <v>4.0</v>
       </c>
       <c r="M13" t="n">
         <v>53.0</v>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O13" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t>Schedule 1 item 4</t>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>SOx</t>
+        </is>
+      </c>
+      <c r="V13" t="n">
+        <v>6.38</v>
       </c>
       <c r="W13" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>IRS/2026/7922/PPC</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>08 July 2026 17:00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
@@ -1877,50 +1880,150 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="S14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X14" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>IRS/2026/8178/PPC</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>13 September 2026 22:20</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>NEO NEXT+ ENERGY E&amp;P UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Alwyn North NAB Platform</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>ALWYN NORTH</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H15" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="I15" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K15" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L15" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="M15" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="N15" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>