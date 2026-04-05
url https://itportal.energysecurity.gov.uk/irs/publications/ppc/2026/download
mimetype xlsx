--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X3"/>
+  <dimension ref="A2:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -778,50 +778,350 @@
       <c r="R3" t="inlineStr">
         <is>
           <t>Schedule 1
 Table 3 - Total annual emissions of polluting substances from combustion equipment authorised under the permit.</t>
         </is>
       </c>
       <c r="T3" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="U3" t="inlineStr">
         <is>
           <t>VOCs</t>
         </is>
       </c>
       <c r="V3" t="n">
         <v>1.0</v>
       </c>
       <c r="W3" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X3" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>IRS/2026/7304/PPC</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>28 November 2025 00:00</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Nelson Platform</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>NELSON</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H4" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="I4" t="n">
+        <v>44.0</v>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L4" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>IRS/2026/7305/PPC</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>28 November 2025 00:00</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Shearwater C PUQ Platform</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>SHEARWATER</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H5" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I5" t="n">
+        <v>53.58</v>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K5" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L5" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>19.22</v>
+      </c>
+      <c r="N5" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>IRS/2026/7356/PPC</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>19 February 2026 18:03</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>ADURA OPERATIONS LIMITED</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Mariner FSU</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>MARINER</t>
+        </is>
+      </c>
+      <c r="G6" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H6" t="n">
+        <v>36.0</v>
+      </c>
+      <c r="I6" t="n">
+        <v>29.841</v>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L6" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>34.971</v>
+      </c>
+      <c r="N6" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>