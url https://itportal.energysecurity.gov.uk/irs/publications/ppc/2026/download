--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X6"/>
+  <dimension ref="A2:X10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1078,50 +1078,450 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="S6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X6" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>IRS/2026/7464/PPC</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>25 March 2026 11:30</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Marnock ETAP PDR Platform</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>MARNOCK [pt. of MARNOCK-SKUA]</t>
+        </is>
+      </c>
+      <c r="G7" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H7" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="I7" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K7" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L7" t="n">
+        <v>39.0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>46.0</v>
+      </c>
+      <c r="N7" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>IRS/2026/7465/PPC</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>25 March 2026 11:35</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G8" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H8" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="I8" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K8" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L8" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N8" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>IRS/2026/7465/PPC</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>25 March 2026 11:35</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>BP EXPLORATION OPERATING COMPANY LIMITED</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Glen Lyon FPSO</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>SCHIEHALLION</t>
+        </is>
+      </c>
+      <c r="G9" t="n">
+        <v>60.0</v>
+      </c>
+      <c r="H9" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="I9" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K9" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="L9" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t>West</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>IRS/2026/7468/PPC</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>26 March 2026 10:30</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>CHRYSAOR PETROLEUM COMPANY U.K. LIMITED</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Judy Platform</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>JUDY</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="H10" t="n">
+        <v>41.0</v>
+      </c>
+      <c r="I10" t="n">
+        <v>48.3</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K10" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L10" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>13.35</v>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>