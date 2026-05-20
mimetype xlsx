--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X10"/>
+  <dimension ref="A2:X9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1378,150 +1378,50 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X9" t="inlineStr">
-        <is>
-[...98 lines deleted...]
-      <c r="X10" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>