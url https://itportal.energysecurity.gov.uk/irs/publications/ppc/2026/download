--- v3 (2026-05-20)
+++ v4 (2026-06-10)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X9"/>
+  <dimension ref="A2:X11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1378,50 +1378,248 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="S9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X9" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>IRS/2026/7611/PPC</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>27 November 2025 12:00</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>PETROFAC FACILITIES MANAGEMENT LIMITED</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Kittiwake A Platform</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>KITTIWAKE</t>
+        </is>
+      </c>
+      <c r="G10" t="n">
+        <v>57.0</v>
+      </c>
+      <c r="H10" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="I10" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K10" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>43.0</v>
+      </c>
+      <c r="N10" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t>VOC</t>
+        </is>
+      </c>
+      <c r="V10" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>IRS/2026/7628/PPC</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>06 April 2026 08:00</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>CNR INTERNATIONAL (U.K.) LIMITED</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Tiffany Platform</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>TIFFANY</t>
+        </is>
+      </c>
+      <c r="G11" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H11" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="I11" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K11" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L11" t="n">
+        <v>16.0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>0.0</v>
+      </c>
+      <c r="N11" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t>Compliance with an approved Monitoring Plan</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>