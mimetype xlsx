--- v4 (2026-06-10)
+++ v5 (2026-07-01)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X11"/>
+  <dimension ref="A2:X12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1576,50 +1576,145 @@
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>Compliance with an approved Monitoring Plan</t>
         </is>
       </c>
       <c r="T11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W11" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X11" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>IRS/2026/7730/PPC</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>20 May 2026 09:00</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>PERENCO UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Leman BD Platform [PERENCO]</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>LEMAN [PERENCO][pt. of LEMAN]</t>
+        </is>
+      </c>
+      <c r="G12" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="H12" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I12" t="n">
+        <v>7.476</v>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K12" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="L12" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>10.818</v>
+      </c>
+      <c r="N12" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t>Schedule 1, condition 2</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>