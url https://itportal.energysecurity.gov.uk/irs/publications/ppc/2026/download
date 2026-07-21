--- v5 (2026-07-01)
+++ v6 (2026-07-21)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X12"/>
+  <dimension ref="A2:X13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -1671,50 +1671,150 @@
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
           <t>Yes</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>Schedule 1, condition 2</t>
         </is>
       </c>
       <c r="T12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="W12" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="X12" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>IRS/2026/7806/PPC</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>11 June 2026 12:00</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>ITHACA OIL AND GAS LIMITED</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Alba Northern Platform</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>ALBA</t>
+        </is>
+      </c>
+      <c r="G13" t="n">
+        <v>58.0</v>
+      </c>
+      <c r="H13" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I13" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K13" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L13" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="N13" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>