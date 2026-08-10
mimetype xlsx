--- v6 (2026-07-21)
+++ v7 (2026-08-10)
@@ -486,51 +486,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B28D915B-BF79-485A-B908-0CA450CCAE76}">
-  <dimension ref="A2:X13"/>
+  <dimension ref="A2:X14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="11" max="11" customWidth="true" width="17.28515625"/>
     <col min="12" max="12" customWidth="true" width="17.7109375"/>
     <col min="13" max="13" customWidth="true" width="18.7109375"/>
     <col min="14" max="14" customWidth="true" width="18.5703125"/>
     <col min="15" max="15" customWidth="true" width="18.7109375"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" s="1" customFormat="1" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -891,51 +891,51 @@
       </c>
       <c r="U4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X4" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>IRS/2026/7305/PPC</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>In review</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>28 November 2025 00:00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>ADURA OPERATIONS LIMITED</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Shearwater C PUQ Platform</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>SHEARWATER</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>57.0</v>
       </c>
@@ -954,71 +954,74 @@
         <v>1.0</v>
       </c>
       <c r="L5" t="n">
         <v>57.0</v>
       </c>
       <c r="M5" t="n">
         <v>19.22</v>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t>East</t>
         </is>
       </c>
       <c r="O5" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P5" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t/>
-[...4 lines deleted...]
-          <t/>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Condition 3 Total annual emissions of polluting substances from combustion equipment authorised under the permit. </t>
         </is>
       </c>
       <c r="T5" t="inlineStr">
         <is>
-          <t/>
+          <t>Yes</t>
         </is>
       </c>
       <c r="U5" t="inlineStr">
         <is>
-          <t/>
-        </is>
+          <t>Sulphur Oxides (SOx)</t>
+        </is>
+      </c>
+      <c r="V5" t="n">
+        <v>0.19</v>
       </c>
       <c r="W5" t="inlineStr">
         <is>
-          <t/>
+          <t>No</t>
         </is>
       </c>
       <c r="X5" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>IRS/2026/7356/PPC</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>In review</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>19 February 2026 18:03</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
@@ -1771,50 +1774,150 @@
         <is>
           <t/>
         </is>
       </c>
       <c r="S13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="T13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="U13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="W13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="X13" t="inlineStr">
+        <is>
+          <t>No</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>IRS/2026/7922/PPC</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>In review</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>08 July 2026 17:00</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>BUMI ARMADA UK LIMITED</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Kraken FPSO</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>KRAKEN</t>
+        </is>
+      </c>
+      <c r="G14" t="n">
+        <v>59.0</v>
+      </c>
+      <c r="H14" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="I14" t="n">
+        <v>31.635</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>North</t>
+        </is>
+      </c>
+      <c r="K14" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="L14" t="n">
+        <v>17.0</v>
+      </c>
+      <c r="M14" t="n">
+        <v>34.315</v>
+      </c>
+      <c r="N14" t="inlineStr">
+        <is>
+          <t>East</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>